--- v2 (2026-05-24)
+++ v3 (2026-05-24)
@@ -234,325 +234,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertically aligned mesoporous silica films bearing covalently bound tris(2,2-bipyridyl)ruthenium(II) redox photocatalysts</w:t>
+                <w:t xml:space="preserve">Co-modified SBA-15 catalysts for waste gases purification processes - Effect of precursor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Rahal</w:t>
+                <w:t xml:space="preserve">Bozhidar Grahovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheryl Karman</w:t>
+                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neus Vilà</w:t>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Despas</w:t>
+                <w:t xml:space="preserve">Anton Naydenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariela Alicia Brites Helu</w:t>
+                <w:t xml:space="preserve">Ralitsa Velinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 387, pp.113524. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 461, pp.115503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2025.115503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914351v1</w:t>
+                <w:t xml:space="preserve">hal-05213149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-modified SBA-15 catalysts for waste gases purification processes - Effect of precursor</w:t>
+                <w:t xml:space="preserve">Vertically aligned mesoporous silica films bearing covalently bound tris(2,2-bipyridyl)ruthenium(II) redox photocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bozhidar Grahovski</w:t>
+                <w:t xml:space="preserve">Mahmoud Rahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+                <w:t xml:space="preserve">Cheryl Karman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Naydenov</w:t>
+                <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralitsa Velinova</w:t>
+                <w:t xml:space="preserve">Mariela Alicia Brites Helu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 461, pp.115503. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 387, pp.113524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2025.115503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213149v1</w:t>
+                <w:t xml:space="preserve">hal-04914351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring of mesostructured alumina properties by the one pot incorporation of fluorine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,1346 +636,1346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogenization of [Ru(bpy)3].Cl2 on ordered mesoporous silica materials for photocatalytic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into formation and properties of amorphous mesostructured alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Sebbat</w:t>
+                <w:t xml:space="preserve">Florian Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anish Lazar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Neus Vilà</w:t>
+                <w:t xml:space="preserve">Ludovic Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/a-2317-3672⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 367, pp.112997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.112997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567997v1</w:t>
+                <w:t xml:space="preserve">hal-04510742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of TiO2/SBA-15 Nanocomposites by Hydrolysis of Organometallic Ti Precursors for Photocatalytic NO Abatement</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Soft-templated mesostructured TiO2 - SiO2 composites with high thermal stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics12070183⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 364, pp.112851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659095v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-templated mesostructured TiO2 - SiO2 composites with high thermal stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Synthesis of TiO2/SBA-15 Nanocomposites by Hydrolysis of Organometallic Ti Precursors for Photocatalytic NO Abatement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ons El Atti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2023.112851⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7), pp.183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics12070183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511114v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into formation and properties of amorphous mesostructured alumina</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Jonas</w:t>
+                <w:t xml:space="preserve">Partially fluorinated alumina with enhanced stability: Application to catalysis under aggressive conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 367, pp.112997. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2024.112997⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202400582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510742v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partially fluorinated alumina with enhanced stability: Application to catalysis under aggressive conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrodenitrogenation of 1, 2, 3, 4‐Tetrahydroquinoline Over CoMoS/Mesostructured TiO 2 Catalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teddy Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Blin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202400582⟩</w:t>
+              <w:t xml:space="preserve">Energy Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (7), pp.2400321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ente.202400321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756636v1</w:t>
+                <w:t xml:space="preserve">hal-04659051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodenitrogenation of 1, 2, 3, 4‐Tetrahydroquinoline Over CoMoS/Mesostructured TiO 2 Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvette Brunet</w:t>
+                <w:t xml:space="preserve">Heterogenization of [Ru(bpy)3].Cl2 on ordered mesoporous silica materials for photocatalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Sebbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anish Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Roy</w:t>
+                <w:t xml:space="preserve">Claire Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neus Vilà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (7), pp.2400321. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ente.202400321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/a-2317-3672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659051v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cobalt Stabilization through Mesopore Confinement on TiO 2 Support for Fischer–Tropsch Reaction</w:t>
+                <w:t xml:space="preserve">Fluorinated Zirconia Prepared by Anionic Exchange of Zirconium Oxo/Hydroxide with Trifluoroacetic Acid: Structure, Acid-Base and Catalytic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Platero</w:t>
+                <w:t xml:space="preserve">R. Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Todorova</w:t>
+                <w:t xml:space="preserve">T. Cornier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aoudjera</w:t>
+                <w:t xml:space="preserve">P. Bargiela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Michelin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Lebeau</w:t>
+                <w:t xml:space="preserve">S. Mishra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (18), pp.9475-9486. </w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (14), pp.e202300169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01432⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202300169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04217733v1</w:t>
+                <w:t xml:space="preserve">hal-04108179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated Zirconia Prepared by Anionic Exchange of Zirconium Oxo/Hydroxide with Trifluoroacetic Acid: Structure, Acid-Base and Catalytic Properties</w:t>
+                <w:t xml:space="preserve">Heterogeneous Photoredox Catalysis Based on Silica Mesoporous Material and Eosin Y: Impact of Material Support on Selectivity of Radical Cyclization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ben Salem</w:t>
+                <w:t xml:space="preserve">Nadine Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cornier</w:t>
+                <w:t xml:space="preserve">Jazia Awassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bargiela</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mishra</w:t>
+                <w:t xml:space="preserve">T Jean Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (14), pp.e202300169. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cctc.202300169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28020549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108179v1</w:t>
+                <w:t xml:space="preserve">hal-04040161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Multi-Analytical Characterization of Calcium Oxalate Phytolith Crystals from Grapevine after Treatment with Calcination</w:t>
+                <w:t xml:space="preserve">Cobalt Stabilization through Mesopore Confinement on TiO 2 Support for Fischer–Tropsch Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Trouvé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Michelin</w:t>
+                <w:t xml:space="preserve">F. Platero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damaris Kehrli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+                <w:t xml:space="preserve">S. Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aoudjera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst13060967⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (18), pp.9475-9486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.3c01432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161605v1</w:t>
+                <w:t xml:space="preserve">hal-04217733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous Photoredox Catalysis Based on Silica Mesoporous Material and Eosin Y: Impact of Material Support on Selectivity of Radical Cyclization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Multi-Analytical Characterization of Calcium Oxalate Phytolith Crystals from Grapevine after Treatment with Calcination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joumana Toufaily</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Jean Daou</w:t>
+                <w:t xml:space="preserve">Damaris Kehrli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (2), pp.549. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28020549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst13060967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04040161v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO 2 –SiO 2 Self-Standing Materials bearing Hierarchical Porosity: MUB-200(x) Series toward 3D-Efficient VOC Photoabatement Properties</w:t>
               </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Hassan Rafe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khuram Shahzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2223,4272 +2223,4272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural water defluoridation by adsorption on Laponite clay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taissire Ben Amor</w:t>
+                <w:t xml:space="preserve">Reaction Kinetics and Mechanism of VOCs Combustion on Mn-Ce-SBA-15</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Naydenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralitsa Velinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magali Bonne</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2022.091⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal12060583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03651726v1</w:t>
+                <w:t xml:space="preserve">hal-03973143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical MFI Zeolite Catalysts: How to Determine Their Textural Properties?-A Comparative Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Vaulot</w:t>
+                <w:t xml:space="preserve">Study of the reversible/irreversible character of the deactivation of CuO/SBA–15 SOx adsorbents in wet conditions under SO2 adsorption/regeneration cycling experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guicheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21926/cr.2202009⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 450 (2), pp.138056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.138056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03647175v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction Kinetics and Mechanism of VOCs Combustion on Mn-Ce-SBA-15</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Hierarchical MFI Zeolite Catalysts: How to Determine Their Textural Properties?-A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Desmurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Nouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal12060583⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2 (2), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21926/cr.2202009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973143v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03647175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the reversible/irreversible character of the deactivation of CuO/SBA–15 SOx adsorbents in wet conditions under SO2 adsorption/regeneration cycling experiments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+                <w:t xml:space="preserve">Natural water defluoridation by adsorption on Laponite clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saber Braik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Soulard</w:t>
+                <w:t xml:space="preserve">Taissire Ben Amor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 450 (2), pp.138056. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 85 (6), pp.1701-1719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2022.138056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2022.091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806693v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Mn oxides supported on hierarchical macro-mesoporous silica for CO and VOCs oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Karashanova</w:t>
+                <w:t xml:space="preserve">Co–Ce Oxides Supported on SBA-15 for VOCs Oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Naydenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralitsa Velinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2020.01.019⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal11030366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059841v1</w:t>
+                <w:t xml:space="preserve">hal-03167415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of CuO–CeO2 catalysts supported on ordered porous silica with different mesostructure and morphology. Influence on CO preferential oxidation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magali Bonne</w:t>
+                <w:t xml:space="preserve">Effect of diatomite addition on crystalline phase formation of TiO 2 and photocatalytic degradation of MDMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Bengotni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhadj Trari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111094⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (30), pp.13463-13474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1NJ01529J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206117v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoporous CeO 2 –ZrO 2 Oxides for Oxidation of Volatile Organic Compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence of the water vapor on the activity of CuO/SBA-15 SOx adsorbents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Guicheney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Nouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christophe Poupin</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.0c03212⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2021.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162218v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of copper dispersion on SBA-15 and SBA-16 affinity towards carbon dioxide—an approach through thermal programmed desorption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana-Paola Beltrao-Nunes</w:t>
+                <w:t xml:space="preserve">Nanoporous CeO 2 –ZrO 2 Oxides for Oxidation of Volatile Organic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Siffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-021-05270-w⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (2), pp.1786-1797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.0c03212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442061v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability and phase transformation of semi-crystalline mesostructured TiO2 in the presence of heteroelements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Josien</w:t>
+                <w:t xml:space="preserve">Effect of copper dispersion on SBA-15 and SBA-16 affinity towards carbon dioxide—an approach through thermal programmed desorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawter Nor El Houda Sekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Ouargli-Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Kawther Lachachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Zekkari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Paola Beltrao-Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.110896⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-021-05270-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162207v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co–Ce Oxides Supported on SBA-15 for VOCs Oxidation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+                <w:t xml:space="preserve">Thermal stability and phase transformation of semi-crystalline mesostructured TiO2 in the presence of heteroelements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ralitsa Velinova</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal11030366⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 315, pp.110896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.110896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167415v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the water vapor on the activity of CuO/SBA-15 SOx adsorbents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep hydrodesulfurization of 4,6-dimethydibenzothiophene over CoMoS/ TiO2 catalysts: Impact of the TiO2 treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Guicheney</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Soulard</w:t>
+                <w:t xml:space="preserve">Gerhard Pirngruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">, 2021, 377, pp.17-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2021.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2020.05.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442062v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of diatomite addition on crystalline phase formation of TiO 2 and photocatalytic degradation of MDMA</w:t>
+                <w:t xml:space="preserve">CuO-CeO2 catalysts based on SBA-15 and SBA-16 for COPrOx. Influence of oxides concentration, incorporation method and support structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Bengotni</w:t>
+                <w:t xml:space="preserve">Inés S. Tiscornia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belhadj Trari</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Albano M. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia V. Boix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1NJ01529J⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2021.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425637v1</w:t>
+                <w:t xml:space="preserve">hal-03425636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep hydrodesulfurization of 4,6-dimethydibenzothiophene over CoMoS/ TiO2 catalysts: Impact of the TiO2 treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Lebeau</w:t>
+                <w:t xml:space="preserve">Study of CuO–CeO2 catalysts supported on ordered porous silica with different mesostructure and morphology. Influence on CO preferential oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albano M. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés S. Tiscornia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2020.05.052⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 320, pp.111094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997852v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CuO-CeO2 catalysts based on SBA-15 and SBA-16 for COPrOx. Influence of oxides concentration, incorporation method and support structure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+                <w:t xml:space="preserve">Co-Mn oxides supported on hierarchical macro-mesoporous silica for CO and VOCs oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Naydenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia V. Boix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Karashanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2021, 361, pp.94-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2021.08.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2020.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03425636v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic/Inorganic Heterogeneous Silica-Based Photoredox Catalyst for Aza-Henry Reactions</w:t>
+                <w:t xml:space="preserve">Co3O4-MnOx oxides supported on SBA-15 for CO and VOCs oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Soria-Castro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+                <w:t xml:space="preserve">S Todorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Cormier</w:t>
+                <w:t xml:space="preserve">J L Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Neunlist</w:t>
+                <w:t xml:space="preserve">A Naydenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Jean Daou</w:t>
+                <w:t xml:space="preserve">Lebeau Bénédicte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Kolev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901382⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 357, pp.602-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02993085v1</w:t>
+                <w:t xml:space="preserve">hal-03060157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid synthesis of nanostructured porous silicon carbide from biogenic silica</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Mesoscopic Organization in Copolymer-Templated Silica Hybrid Films via Solid-State Nuclear Magnetic Resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimi Rantanen</w:t>
+                <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rinez Thapa</w:t>
+                <w:t xml:space="preserve">Mathilde Sibeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen T Le [b]</w:t>
+                <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 703, pp.137987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.137987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060093v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced generation of size controlled Au nanoparticles on pure siliceous ordered mesoporous silica for catalytic applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nghia Huu Le</w:t>
+                <w:t xml:space="preserve">Amorphous mesostructured zirconia with high (hydro)thermal stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Hajjar-Garreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Bonne</w:t>
+                <w:t xml:space="preserve">Issam Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Megias Sayago</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Louis</w:t>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109952⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (44), pp.26165-26176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ra04824k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412207v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guided Crystallization of Zeolite Beads Composed of ZSM-12 Nanosponges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Hierarchical Zeolites with Morphology Control: Plain and Hollow Spherical Beads of Silicalite-1 Nanosheets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kassem Moukahhal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Toufaily</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst10090828⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (11), pp.2563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25112563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060106v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co3O4-MnOx oxides supported on SBA-15 for CO and VOCs oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Kolev</w:t>
+                <w:t xml:space="preserve">Controlled crystallization of hierarchical monoliths composed of nano-zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Moukahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nghia Huu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060157v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Mesoscopic Organization in Copolymer-Templated Silica Hybrid Films via Solid-State Nuclear Magnetic Resonance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+                <w:t xml:space="preserve">Guided Crystallization of Zeolite Beads Composed of ZSM-12 Nanosponges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Moukahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Nouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2020.137987⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst10090828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059854v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorphous mesostructured zirconia with high (hydro)thermal stability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+                <w:t xml:space="preserve">Photo-induced generation of size controlled Au nanoparticles on pure siliceous ordered mesoporous silica for catalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nghia Huu Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Hajjar-Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Megias Sayago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0ra04824k⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 295, pp.109952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060066v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Hierarchical Zeolites with Morphology Control: Plain and Hollow Spherical Beads of Silicalite-1 Nanosheets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+                <w:t xml:space="preserve">Rapid synthesis of nanostructured porous silicon carbide from biogenic silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Riikonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimi Rantanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinez Thapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen T Le [b]</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060037v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled crystallization of hierarchical monoliths composed of nano-zeolites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical mesoporous silica templated by the combination of fine emulsion and micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violeta Claudia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Stébé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 305, pp.110376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060060v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical mesoporous silica templated by the combination of fine emulsion and micelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Characterization of Electrospun Nanofibers of Sr-La-Ce Oxides as Catalysts for the Oxidative Coupling of Methane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brenda Sollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violeta Claudia</w:t>
+                <w:t xml:space="preserve">Nabyl Khenoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Stébé</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eduardo Miró</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2020.110376⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (25), pp.11419-11430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c01154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060045v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03065260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Electrospun Nanofibers of Sr-La-Ce Oxides as Catalysts for the Oxidative Coupling of Methane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HDS of 4,6-dimethyldibenzothiophene over CoMoS supported mesoporous SiO2-TiO2 materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brenda Sollier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Bonne</w:t>
+                <w:t xml:space="preserve">J.D. Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabyl Khenoussi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Miró</w:t>
+                <w:t xml:space="preserve">J. Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.0c01154⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 357, pp.675-683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03065260v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HDS of 4,6-dimethyldibenzothiophene over CoMoS supported mesoporous SiO2-TiO2 materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Lebeau</w:t>
+                <w:t xml:space="preserve">When chemistry of the substrate drastically controls morphogenesis of plasma polymer thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nghia H. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonne</w:t>
+                <w:t xml:space="preserve">Aissam Airoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Comparot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Michelin</w:t>
+                <w:t xml:space="preserve">Florence Bally-Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2019.02.052⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.2000183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.202000183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381526v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When chemistry of the substrate drastically controls morphogenesis of plasma polymer thin films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Bally-Le Gall</w:t>
+                <w:t xml:space="preserve">Effect of Mesostructured Zirconia Support on the Activity and Selectivity of 4,6-Dimethydibenzothiophene Hydrodesulfurization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvette Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dominique Comparot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.202000183⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Catalysts Based on Mesoporous Materials for Environmental Application, 10 (10), pp.1162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal10101162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060152v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Mesostructured Zirconia Support on the Activity and Selectivity of 4,6-Dimethydibenzothiophene Hydrodesulfurization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Organic/Inorganic Heterogeneous Silica-Based Photoredox Catalyst for Aza-Henry Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Soria-Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Michelin</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Neunlist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dominique Comparot</w:t>
+                <w:t xml:space="preserve">T. Jean Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Catalysts Based on Mesoporous Materials for Environmental Application, 10 (10), pp.1162. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (10), pp.1572-1578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal10101162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060120v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of SBA-15-type ordered mesoporous silica on ibuprofen loading and releasing of electrospun polyacrylonitrile nanofibers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights of the kolliphor/water system for the design of mesostructured silica materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Houshang Hekmati</w:t>
+                <w:t xml:space="preserve">Claudia Violeta Cervantes-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Emo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Schacher</w:t>
+                <w:t xml:space="preserve">Maria-José García-Celma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Adolphe</w:t>
+                <w:t xml:space="preserve">Marie-José Stebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Textile Engineering &amp; Fashion Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 285, pp.231-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15406/jteft.2019.05.00174⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383781v1</w:t>
+                <w:t xml:space="preserve">hal-02381507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical ZSM-5 beads composed of zeolite nanosheets obtained by pseudomorphic transformation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal and Hydrothermal Stability of Hierarchical Porous Silica Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Riachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109565⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (27), pp.3194-3202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201900228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290483v1</w:t>
+                <w:t xml:space="preserve">hal-02381504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and Hydrothermal Stability of Hierarchical Porous Silica Materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of SBA-15-type ordered mesoporous silica on ibuprofen loading and releasing of electrospun polyacrylonitrile nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Mohsenzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabyl Khenoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Houshang Hekmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Schacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Adolphe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201900228⟩</w:t>
+              <w:t xml:space="preserve">Journal of Textile Engineering &amp; Fashion Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15406/jteft.2019.05.00174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381504v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights of the kolliphor/water system for the design of mesostructured silica materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-José Stebe</w:t>
+                <w:t xml:space="preserve">Hierarchical ZSM-5 beads composed of zeolite nanosheets obtained by pseudomorphic transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kassem Moukahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Jean Daou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Nouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 285, pp.231-240. </w:t>
+              <w:t xml:space="preserve">, 2019, 288, pp.109565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.05.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2019.109565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02381507v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective sulfoxidation reactions with H2O2 catalyzed by Ti-containing SBA-15 materials</w:t>
               </w:r>
@@ -6513,51 +6513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cambruzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebeau Bénédicte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasile Hulea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6604,90 +6604,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable surface functionalization of carbonized mesoporous silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Riikonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuomo Juhani Nissinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aino Alanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rinez Thapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6777,51 +6777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marisa Pedernera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verónica Bucalá</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6898,77 +6898,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layla El Hanache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lion Sundermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 283, pp.1-13. </w:t>
@@ -7019,77 +7019,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure intrusion of water and LiCl aqueous solutions in hydrophobic KIT-6 mesoporous silica: Influence of the grafted group nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jean Daou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Patarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7192,51 +7192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Casale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taissire Benamor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91 (3), pp.552-566. </w:t>
@@ -7268,1151 +7268,1151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-Thermal Conductivity Tentative Correlation for Hybrid Aerogels Based on Nanofibrillated Cellulose-Mesoporous Silica Nanocomposite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling-up of Mesoporous Silica Films via an Eco-efficient UV Processing Method. Part 2: Photoinduced Calcination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sibeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dounia Bendahou</w:t>
+                <w:t xml:space="preserve">C. Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Bendahou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yves Grohens</w:t>
+                <w:t xml:space="preserve">S. Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634185⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 267, pp.235-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564881v1</w:t>
+                <w:t xml:space="preserve">hal-02434807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling-up of Mesoporous Silica Films via an Eco-efficient UV Processing Method. Part 1: Photoinduced Mesostructuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.De Paz-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Croutxé-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Sibeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.De Paz-Simon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H de Paz-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 257, pp.42-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2017.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective direct desulfurization way (DDS) with CoMoS supported over mesostructured titania for the deep hydrodesulfurization of 4,6-dimethydibenzothiophene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Linares Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvette Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 563, pp.91-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcata.2018.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling-up of Mesoporous Silica Films via an Eco-efficient UV Processing Method. Part 2: Photoinduced Calcination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Lebeau</w:t>
+                <w:t xml:space="preserve">Preparation of new microporous titanium pillared kenyaite materials active for the photodegradation of methyl orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bechikh Aicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed B. H. Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Miehé-Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebeau Bénédicte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2018.03.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25, pp.801-812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10934-017-0493-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434807v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of new microporous titanium pillared kenyaite materials active for the photodegradation of methyl orange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure-Thermal Conductivity Tentative Correlation for Hybrid Aerogels Based on Nanofibrillated Cellulose-Mesoporous Silica Nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounia Bendahou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bechikh Aicha</w:t>
+                <w:t xml:space="preserve">Abdelkader Bendahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed B. H. Sassi</w:t>
+                <w:t xml:space="preserve">Bastien Seantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Miehé-Brendlé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25, pp.801-812. </w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.299-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10934-017-0493-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7569/JRM.2017.634185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03515053v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Formation and Properties of Templated Dual Mesoporous Titania with Enhanced Photocatalytic Activity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manufacture and optimization of low-cost tubular ceramic supports for membrane filtration: application to algal solution concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Vidal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M Issaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Limousy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b13269⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8285-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581466v1</w:t>
+                <w:t xml:space="preserve">hal-04248905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unexpected pathway for hydrodesulfurization of gazole over a CoMoS active phase supported on a mesoporous TiO 2 catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Naboulsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Felipe Linares Aponte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (18), pp.2717-2720. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7CC00848A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacture and optimization of low-cost tubular ceramic supports for membrane filtration: application to algal solution concentration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J Bouaziz</w:t>
+                <w:t xml:space="preserve">Insights into Formation and Properties of Templated Dual Mesoporous Titania with Enhanced Photocatalytic Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Naboulsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Fourati</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loic Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 24, pp.1-13. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (3), pp.3113-3122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8285-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b13269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248905v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-emulsions as imprints for the design of hierarchical porous silica through a dual templating mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Riachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Stebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Pasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8489,51 +8489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV Aerosol Synthesis: a One-Step Route to Silica, Organic-Silica and Surfactant/Silica Nanostructured Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibeaud M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Croutxé-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigolet S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8627,77 +8627,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliman Almuhamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabyl Khenoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Brendle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Schacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial and Engineering Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35, pp.146-152. </w:t>
@@ -8761,64 +8761,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Josien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Assaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8882,90 +8882,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Generation of Zeolite Materials for Environmental Applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihab Kabalan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joumana Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (5), pp.2688-2697. </w:t>
@@ -8997,1149 +8997,1149 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn-TiO2 mesoporous oxides prepared by mechanical milling</w:t>
+                <w:t xml:space="preserve">Mesoporous titania with anatase walls by flash induction calcination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Assaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Gaudin</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taissire Benamor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.07.085⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 201, pp.43-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01495969v1</w:t>
+                <w:t xml:space="preserve">hal-01495965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SBA-15 mesoporous silica as a super insulating material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Grohens</w:t>
+                <w:t xml:space="preserve">Endogenous Stable Radicals for Characterization of Thermally Carbonized Porous Silicon by Solid-State Dynamic Nuclear Polarization C-13 NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Riikonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severinne Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Aussenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lalevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02498-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (33), pp.19272-19278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725574v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous Stable Radicals for Characterization of Thermally Carbonized Porous Silicon by Solid-State Dynamic Nuclear Polarization C-13 NMR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Lalevée</w:t>
+                <w:t xml:space="preserve">In Situ Small-Angle X-ray Scattering Investigation of the Formation of Dual-Mesoporous Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Canilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Skov Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b05970⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (17), pp.3637 - 3641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201500642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04406943v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous titania with anatase walls by flash induction calcination</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Marichal</w:t>
+                <w:t xml:space="preserve">SBA-15 mesoporous silica as a super insulating material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Belmoujahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Scudeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schleich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.09.028⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 224 (9), pp.1775 - 1785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2015-02498-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495965v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Small-Angle X-ray Scattering Investigation of the Formation of Dual-Mesoporous Materials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal conductivity of monolithic assemblies of SBA-15 ordered mesoporous silica particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Impéror-Clerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Blin</w:t>
+                <w:t xml:space="preserve">Yassine Belmoujahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Skov Pedersen</w:t>
+                <w:t xml:space="preserve">Yves Scudeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donald M. Schleich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201500642⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 201, pp.124 - 133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01496191v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal conductivity of monolithic assemblies of SBA-15 ordered mesoporous silica particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Particle Sizes on the Energetic Performances of MFI-Type Zeolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihab Kabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Belmoujahid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Bonne</w:t>
+                <w:t xml:space="preserve">Ismail Khay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Scudeller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Grohens</w:t>
+                <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2014.09.014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (32), pp.18074-18083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01726002v1</w:t>
+                <w:t xml:space="preserve">hal-04228987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Particle Sizes on the Energetic Performances of MFI-Type Zeolites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Key Steps Influencing the Formation of Aluminosilicate Nanotubes by the Fluoride Route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Chemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b04484⟩</w:t>
+              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (2), pp.132-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1346/ccmn.2015.0630205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228987v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04555438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key Steps Influencing the Formation of Aluminosilicate Nanotubes by the Fluoride Route</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zn-TiO2 mesoporous oxides prepared by mechanical milling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Assaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clays and Clay Minerals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 649, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.07.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1346/ccmn.2015.0630205⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04555438v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfactant-directed synthesis of mesoporous films made single-step by a tandem photosol-gel/photocalcination route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heloise de Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10242,64 +10242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Assaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Carteret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10389,51 +10389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rioland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiba Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10478,1537 +10478,1537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Block Copolymer Self-Assembly in Mesostructured Silica Films Revealed by Real-Time FTIR and Solid-State NMR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Michelin</w:t>
+                <w:t xml:space="preserve">Facile and green release of template from mesostructured titania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Assaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Carteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la3030759⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (35), pp.14970-14974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3ra42981d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04460926v1</w:t>
+                <w:t xml:space="preserve">hal-01493924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of acidic ordered mesoporous organosilica SBA-15: Application to the hydrolysis of cellobiose and insight into the stability of the acidic functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Karaki</w:t>
+                <w:t xml:space="preserve">A. Karout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Karout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+                <w:t xml:space="preserve">J. Toufaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rataboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Essayem</w:t>
+                <w:t xml:space="preserve">N. Essayem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 305, pp.204-216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcat.2013.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117653v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of cobalt phosphide nanoparticles derived from molecular clusters in mesoporous silica</w:t>
+                <w:t xml:space="preserve">Ecodesign of ordered mesoporous silica materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulin Buchwalter</w:t>
+                <w:t xml:space="preserve">Corine Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacky Rose</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Julien Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11051-013-2132-1⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.4217-4255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cs35451b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04248858v1</w:t>
+                <w:t xml:space="preserve">hal-00801180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of acidic ordered mesoporous organosilica SBA-15: Application to the hydrolysis of cellobiose and insight into the stability of the acidic functions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Fluoride Route for the Synthesis of Aluminosilicate Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atika Chemmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2013.04.024⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (1), pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano3010117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00861187v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04559947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile and green release of template from mesostructured titania</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Introduction for 20 years of research on ordered mesoporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Galarneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mika Linden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3ra42981d⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (9), pp.3661-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cs90005c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493924v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecodesign of ordered mesoporous silica materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Block Copolymer Self-Assembly in Mesostructured Silica Films Revealed by Real-Time FTIR and Solid-State NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse de Paz-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Chemtob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cs35451b⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (6), pp.1963-1969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la3030759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801180v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Fluoride Route for the Synthesis of Aluminosilicate Nanotubes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and characterization of acidic ordered mesoporous organosilica SBA-15: Application to the hydrolysis of cellobiose and insight into the stability of the acidic functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Karaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Karout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joumana Toufaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rataboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Essayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano3010117⟩</w:t>
+              <w:t xml:space="preserve">Chinese Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 305, pp.204-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2013.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04559947v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction for 20 years of research on ordered mesoporous materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Characterization of cobalt phosphide nanoparticles derived from molecular clusters in mesoporous silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulin Buchwalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ovidiu Ersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Girleanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (12), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-013-2132-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cs90005c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00828162v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04248858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic iron oxide entrapped in highly porous silica prepared by nanoemulsion templating</w:t>
+                <w:t xml:space="preserve">Thick mesostructured films via light induced self-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manal Hessien</w:t>
+                <w:t xml:space="preserve">Heloise Paz-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Chemtob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Léonne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Nouali</w:t>
+                <w:t xml:space="preserve">Florian Crest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2CC34496C⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (31), pp.11944-11952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2RA21676K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734510v1</w:t>
+                <w:t xml:space="preserve">hal-04471948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of ferric oxide modified diatomite and its application in the remediation of As(III) species from solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Knoerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Brendlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Demais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 169, pp.185-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.micromeso.2012.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04389727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thick mesostructured films via light induced self-assembly</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic iron oxide entrapped in highly porous silica prepared by nanoemulsion templating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Hessien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Léonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heloise Paz-Simon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abraham Chemtob</w:t>
+                <w:t xml:space="preserve">Michel Suchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Crest</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Michelin</w:t>
+                <w:t xml:space="preserve">H. Nouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 2 (31), pp.11944-11952. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.10022-10024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C2RA21676K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2CC34496C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04471948v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One pot synthesis of ordered mesoporous organosilica particles bearing propyl-, octyl- and hexadecyl-chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalya Vodolazkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Despas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12061,298 +12061,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01941827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash induction calcination: A powerful tool for total template removal and fine tuning of the hydrophobic/hydrophilic balance in SBA-15 type silica mesoporous materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A solvent-free photochemical route for the preparation of mesoporous inorganic films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse de Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Chemtob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Croutxe-Barghorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Marichal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 147 (1), pp.334-342. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 151, pp.88-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.10.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04386668v1</w:t>
+                <w:t xml:space="preserve">hal-04386674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solvent-free photochemical route for the preparation of mesoporous inorganic films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Flash induction calcination: A powerful tool for total template removal and fine tuning of the hydrophobic/hydrophilic balance in SBA-15 type silica mesoporous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taissire Benamor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 151, pp.88-92. </w:t>
+              <w:t xml:space="preserve">, 2011, 147 (1), pp.334-342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.10.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2011.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04386674v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04386668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of copper hydroxide phase modified diatomite and their application in lead ions immobilization</w:t>
               </w:r>
@@ -12364,51 +12364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Knoerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Brendle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Demais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12449,2854 +12449,2854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting the reactivity of thiol-functionalized mesoporous silica adsorbents toward mercury(II)</w:t>
+                <w:t xml:space="preserve">One-step preparation of thiol-modified mesoporous silica spheres with various functionalization levels and different pore structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyril Delacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 79 (3), pp.877-886. </w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (1), pp.112-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2009.05.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10971-008-1845-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01941903v1</w:t>
+                <w:t xml:space="preserve">hal-01941908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting copper(II) binding to multiarmed cyclam-grafted mesoporous silica in aqueous solution</w:t>
+                <w:t xml:space="preserve">Multiarm cyclam-grafted mesoporous silica: a strategy to improve the chemical stability of silica materials functionalized with amine ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Goubert-Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+                <w:t xml:space="preserve">Yoann Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 25 (17), pp.9804-9813. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la900892q⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 25 (5), pp.3137-3145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la8032379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458563v1</w:t>
+                <w:t xml:space="preserve">hal-00458562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of γ-Al2O3 film by high temperature transformation of nanosized γ-AlOOH precursors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Voltammetric detection of lead(II) using amide-cyclam-functionalized silica-modified carbon paste electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goubert-Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Despas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Mathieu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (15), pp.1731-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.200904661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/B9NJ00351G⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403357v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,8-Bis[3-(triethoxysilyl)propyl]-1,8-diazoniatricyclo[9.3.1.14,8]hexadecane diiodide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+                <w:t xml:space="preserve">Cyclam-functionalized silica-modified electrodes for selective determination of Cu(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goubert-Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600536809038112⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (3-5), pp.280-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.200804378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458337v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltammetric detection of lead(II) using amide-cyclam-functionalized silica-modified carbon paste electrodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Goubert-Renaudin</w:t>
+                <w:t xml:space="preserve">Preparation of γ-Al2O3 film by high temperature transformation of nanosized γ-AlOOH precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Moreau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (15), pp.1731-1742. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (11), pp.2255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.200904661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B9NJ00351G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458568v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclam-functionalized silica-modified electrodes for selective determination of Cu(II)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId442" w:history="1">
+                <w:t xml:space="preserve">1,8-Bis[3-(triethoxysilyl)propyl]-1,8-diazoniatricyclo[9.3.1.14,8]hexadecane diiodide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Denat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (3-5), pp.280-289. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section E : Structure Reports Online [2001-2014]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, E65 (10), pp.o2531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.200804378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600536809038112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00458565v1</w:t>
+                <w:t xml:space="preserve">hal-00458337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiarm cyclam-grafted mesoporous silica: a strategy to improve the chemical stability of silica materials functionalized with amine ligands</w:t>
+                <w:t xml:space="preserve">Synthesis of dithiocarbamate-functionalized mesoporous silica-based materials: interest of one-step grafting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Etienne</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Goubert-Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Denat</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (5), pp.3137-3145. </w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp.528-537. </w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la8032379⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b811780b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00458562v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00371676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step preparation of thiol-modified mesoporous silica spheres with various functionalization levels and different pore structures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Factors affecting copper(II) binding to multiarmed cyclam-grafted mesoporous silica in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Goubert-Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brandès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-008-1845-6⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (17), pp.9804-9813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la900892q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01941908v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00458563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of dithiocarbamate-functionalized mesoporous silica-based materials: interest of one-step grafting</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Factors affecting the reactivity of thiol-functionalized mesoporous silica adsorbents toward mercury(II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice O.M. Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33, pp.528-537. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79 (3), pp.877-886. </w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b811780b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2009.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00371676v1</w:t>
+                <w:t xml:space="preserve">hal-01941903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competitive spreading versus imbibition of polymer liquid drops in nanoporous membranes: scaling behaviour with viscosity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations of a sodium - polyacrylate containing system yielding nanosized boehmite particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 24 (//), pp.4209-4214</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (47), pp.18384-18392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335593v1</w:t>
+                <w:t xml:space="preserve">hal-00345502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of a sodium - polyacrylate containing system yielding nanosized boehmite particles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molecular clusters in mesoporous materials as precursors to nanoparticles of new lacunar ternary compound PdxMoyP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Grosshans-Vieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Croizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Braunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ersen Jacky Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 112 (47), pp.18384-18392</w:t>
+              <w:t xml:space="preserve">Journal of Cluster Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (//), pp.73-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00345502v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular clusters in mesoporous materials as precursors to nanoparticles of new lacunar ternary compound PdxMoyP</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigations of a Sodium−Polyacrylate-Containing System Yielding Nanosized Boehmite Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cluster Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (47), pp.18384-18392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp806404e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335592v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of a Sodium−Polyacrylate-Containing System Yielding Nanosized Boehmite Particles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Competitive spreading versus imbibition of polymer liquid drops in nanoporous membranes: scaling behaviour with viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Haidara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grzelakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Biguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (//), pp.4209-4214</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02403389v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct synthesis of mesoporous silica containing cobalt: A new strategy using a cobalt soap as a co-template</w:t>
+                <w:t xml:space="preserve">Fluorination of silica nanoparticules by aqueous NH_4F solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Grosshans-Vièles</w:t>
+                <w:t xml:space="preserve">Geoffrey Hartmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Tihay-Schweyer</w:t>
+                <w:t xml:space="preserve">Philippe Caullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rabu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111, pp.6634-6644</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592608v1</w:t>
+                <w:t xml:space="preserve">hal-00161278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorination of silica nanoparticules by aqueous NH_4F solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Aqueous Route to Organically-Functionalized Silica Diatom Skeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christabel E. Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Hartmeyer</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Catherine Buchberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Patarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Caullet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111, pp.6634-6644</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (253), pp.5485-5493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161278v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Aqueous Route to Organically-Functionalized Silica Diatom Skeletons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new way for DeNOx catalyst preparation: Direct incorporation of 12-Tungstophosphoric Acid H3PW12O40 and Platinum into Mesoporous Molecular Sieves material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christabel E. Fowler</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Michel Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Patarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Delacote</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2007 (253), pp.5485-5493</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 278 (//), pp.53-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161213v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new way for DeNOx catalyst preparation: Direct incorporation of 12-Tungstophosphoric Acid H3PW12O40 and Platinum into Mesoporous Molecular Sieves material</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Control of the Morphology and Particle Size of Boehmite Nanoparticles Synthesized under Hydrothermal Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (18), pp.9435-9442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la700233q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335368v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the Morphology and Particle Size of Boehmite Nanoparticles Synthesized under Hydrothermal Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
+                <w:t xml:space="preserve">Control of the morphology and particle size of boehmite nanoparticules synthesized under hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 23 (18), pp.9435-9442. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 23 (18), pp.9435-94442</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02403406v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the morphology and particle size of boehmite nanoparticules synthesized under hydrothermal conditions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct synthesis of mesoporous silica containing cobalt: a new strategy using a cobalt soap as a co-template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Grosshans-Vieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tihay-Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Braunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 23 (18), pp.9435-94442</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 106, pp.17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265612v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct synthesis of mesoporous silica containing cobalt: a new strategy using a cobalt soap as a co-template</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Braunstein</w:t>
+                <w:t xml:space="preserve">Speciation of silanol groups in precipitated silica nanoparticules by 1H MAS NMR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hartmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 106, pp.17-27</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111, pp.9066-9071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187014v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of silanol groups in precipitated silica nanoparticules by 1H MAS NMR spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of Si-H groups during the functionalization of mesoporous silica with Grignard reagents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marichal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Rigolet</w:t>
+                <w:t xml:space="preserve">Alejandro Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Caullet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ligia Sierra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111, pp.9066-9071</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 98, pp.115-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161286v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of Si-H groups during the functionalization of mesoporous silica with Grignard reagents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct synthesis of mesoporous silica containing cobalt: A new strategy using a cobalt soap as a co-template</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligia Sierra</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Grosshans-Vièles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Tihay-Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Braunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 98, pp.115-122</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 106 (1 - 3), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2007.01.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161211v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One step synthesis and solvent induced exfoliation of hybrid organic-inorganic phyllosilicate-like materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Brendle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. Patil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15345,144 +15345,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafted Silicas in Electroanalysis: Amorphous Versus Ordered Mesoporous Materials</w:t>
+                <w:t xml:space="preserve">Rate of Access to the Binding Sites in Organically Modified Silicates. 2. Ordered Mesoporous Silicas Grafted with Amine or Thiol Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (11), pp.2161-2173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm021310e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/elan.200390048⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942007v1</w:t>
+                <w:t xml:space="preserve">hal-01942004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Mesostructured Or Mesoporous Aluminas in the Presence of Surfactants. Comprehension of the Mechanisms of Formation</w:t>
               </w:r>
@@ -15579,186 +15578,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of Access to the Binding Sites in Organically Modified Silicates. 2. Ordered Mesoporous Silicas Grafted with Amine or Thiol Groups</w:t>
+                <w:t xml:space="preserve">Grafted Silicas in Electroanalysis: Amorphous Versus Ordered Mesoporous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm021310e⟩</w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 15 (5-6), pp.414-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elan.200390048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942004v1</w:t>
+                <w:t xml:space="preserve">hal-01942007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organically-modified mesoporous silica spheres with MCM-41 architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Walcarius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16061,90 +16061,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting photocatalytic metal oxides (ZnO, TiO2) on mesoporous silica via metalorganic route for air depollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons El Atti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebeau Bénédicte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16186,90 +16186,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting photocatalytic metal oxides (ZnO, TiO2) on mesoporous silica via metalorganic route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ons El Atti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Ryzhikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebeau Bénédicte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Menini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16305,221 +16305,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04784707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous materials for the removal of SO2 from gas stream</w:t>
+                <w:t xml:space="preserve">Cellulose Aerogels : from design to applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mathieu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Grohens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Scudeller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Internatinal Mesostructured Materials Symposium, IMMS (2013-05-20, 2013-05-24: Awaji Island, Hyogo, Japon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Awaji Island, Hyogo, Japan</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials (EUROMAT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Seville, Spain. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230432v1</w:t>
+                <w:t xml:space="preserve">hal-01019469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of multi-scale cellulose based aerogels for improved thermal insulation properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Mahouche-Chergui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grohens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Scudeller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAPPI Nanotechnology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Stockholm, Sweden. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16530,2697 +16513,2714 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose Aerogels : from design to applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesoporous materials for the removal of SO2 from gas stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials (EUROMAT 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Seville, Spain. pp.1</w:t>
+              <w:t xml:space="preserve">8th Internatinal Mesostructured Materials Symposium, IMMS (2013-05-20, 2013-05-24: Awaji Island, Hyogo, Japon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Awaji Island, Hyogo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01019469v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un matériau d'origine naturelle à fort potentiel : les terres de diatomée</w:t>
+                <w:t xml:space="preserve">Elaboration de nanoparticules sphériques de laponite par atomisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Knoerr</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Laurent Bippus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Demais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'Ecole Doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">, May 2008, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335740v1</w:t>
+                <w:t xml:space="preserve">hal-00335738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of ordered mesoporous silicas functionalized by direct synthesis with cyclam derivatives</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Control of the morphology and particle size of boehmite nanoparticles synthesized under hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe d'études en chimie des polyamines cycliques et linéaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Messigny et Vantoux, France</w:t>
+              <w:t xml:space="preserve">Journée NanoSMS, Institut Charles Sadron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00298975v1</w:t>
+                <w:t xml:space="preserve">hal-00346236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of ordered mesoporous silicas functionalized by direct synthesis with cyclam derivatives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Diatomaceous earth, an attractive materials towards sustainable chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Knoerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium Nanoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Vancouver, Canada. pp.129-138</w:t>
+              <w:t xml:space="preserve">6th International Mesostructured Materials Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, NAMUR, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00298964v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatomaceous earth, an attractive materials towards sustainable chemistry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Structural investigation of ordered mesoporous silicas functionalized by direct synthesis with cyclam derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice O.M. Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Mesostructured Materials Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, NAMUR, Belgium</w:t>
+              <w:t xml:space="preserve">Groupe d'études en chimie des polyamines cycliques et linéaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Messigny et Vantoux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335749v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the morphology and particle size of boehmite nanoparticles synthesized under hydrothermal conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Structural investigation of ordered mesoporous silicas functionalized by direct synthesis with cyclam derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice O.M. Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée NanoSMS, Institut Charles Sadron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">5th International Symposium Nanoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Vancouver, Canada. pp.129-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346236v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de nanoparticules sphériques de laponite par atomisation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cyclam functionalized mesoporous silica: Stability and reactivity in aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goubert-Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole Doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">6th International Mesostructured Materials Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, NAMUR, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335738v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclam functionalized mesoporous silica: Stability and reactivity in aqueous solutions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Structural investigation of ordered mesoporous silicas functionalized by direct synthesis with cyclam derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice O.M. Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Rousselin</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Mesostructured Materials Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, NAMUR, Belgium</w:t>
+              <w:t xml:space="preserve">5th International Symposium Nanoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335769v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00298968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural investigation of ordered mesoporous silicas functionalized by direct synthesis with cyclam derivatives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of amorphous and ordered dithiocarbamate functionalized mesoporous silica: Interest of siloxydithiocarbamates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goubert-Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium Nanoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">6th International Mesostructured Materials Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, NAMUR, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00298968v1</w:t>
+                <w:t xml:space="preserve">hal-00335764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of amorphous and ordered dithiocarbamate functionalized mesoporous silica: Interest of siloxydithiocarbamates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Un matériau d'origine naturelle à fort potentiel : les terres de diatomée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Knoerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Mesostructured Materials Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, NAMUR, Belgium</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335764v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle de la morphologie et de la taille de nanoparticules de Boehmite synthétisées par voie hydrothermale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+                <w:t xml:space="preserve">Control of the morphology and particle size of boehmite nanoparticles synthesized under hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Communication de la Société Française de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctorale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161365v1</w:t>
+                <w:t xml:space="preserve">hal-00161785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse électrochimique des processus de transferts de matière au sein de silices mésoporeuses organiquement modifiées</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of mercury(II) binding to thiol-modified ordered mesoporous silicas by analytical and electrochemical analyses: influence of the pore structure and the functionalization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Électrochimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th International Mesostructured Material Symposium (IMMS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Shanghai, China. pp.417-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161403v1</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-pot synthesis of Cyclam-functionalized MCM-41 and MCM-48 mesoporous silicas for heavy-metal remediation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Synthèse directe d'une silice mésoporeuse dopée au cobalt : utilisation d'un savon de cobalt comme co-structurant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Grosshans-Vieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Rousselin</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Braunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV International Sol-Gel Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3ème réunion GFZ-GECat-DivCat (39ème réunion du GECat-DivCat et 23ème réunion du Groupe Français des Zéolithes (GFZ))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164977v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of biocompatible boehmite nanoparticles under hydrothermal conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Généralités sur les matériaux poreux, intérêt, mise en œuvre et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Lacanau-Océan, France</w:t>
+              <w:t xml:space="preserve">Rencontres Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, MULHOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335400v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatomites, a promising materials towards green chemistry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Multinuclear NMR study of lead-selective macrocyclic sequestering agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Denat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th JSPS Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The 5th Alpine Conference on Solid-State NMR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165036v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédés d'exfoliation de la laponite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Diatomites, a promising materials towards green chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Knoerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque du Groupe Français des Argiles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">5th JSPS Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165029v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of mercury(II) binding to thiol-modified ordered mesoporous silicas by analytical and electrochemical analyses: influence of the pore structure and the functionalization process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procédés d'exfoliation de la laponite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bippus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Mesostructured Material Symposium (IMMS 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Shanghai, China. pp.417-420</w:t>
+              <w:t xml:space="preserve">5ème Colloque du Groupe Français des Argiles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265741v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00165029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généralités sur les matériaux poreux, intérêt, mise en œuvre et applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Contrôle de la morphologie et de la taille de nanoparticules de Boehmite synthétisées par voie hydrothermale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, MULHOUSE, France</w:t>
+              <w:t xml:space="preserve">Journée de la Communication de la Société Française de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186845v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinuclear NMR study of lead-selective macrocyclic sequestering agents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+                <w:t xml:space="preserve">Analyse électrochimique des processus de transferts de matière au sein de silices mésoporeuses organiquement modifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delacôte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th Alpine Conference on Solid-State NMR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Journées d'Électrochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164984v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse directe d'une silice mésoporeuse dopée au cobalt : utilisation d'un savon de cobalt comme co-structurant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">One-pot synthesis of Cyclam-functionalized MCM-41 and MCM-48 mesoporous silicas for heavy-metal remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Faust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacky Rose</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème réunion GFZ-GECat-DivCat (39ème réunion du GECat-DivCat et 23ème réunion du Groupe Français des Zéolithes (GFZ))</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">XIV International Sol-Gel Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161714v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the morphology and particle size of boehmite nanoparticles synthesized under hydrothermal conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Valtchev</w:t>
+                <w:t xml:space="preserve">Synthesis of biocompatible boehmite nanoparticles under hydrothermal conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole Doctorale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">NOIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Lacanau-Océan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161785v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00335400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatomaceous earth, an attractive materials towards sustainable chemistry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Confinement de nanoparticules métalliques dans des matrices de silices mésoporeuses organisées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Grosshans-Vieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Braunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Towards a selected Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées de la Division de Chimie de Coordination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00335401v1</w:t>
+                <w:t xml:space="preserve">hal-00335378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement de nanoparticules métalliques dans des matrices de silices mésoporeuses organisées.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Preparation and properties of γ-Al2O3 films prepared by high temperature transformation of nanosized γ-AlOOH precursors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Division de Chimie de Coordination</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd International Symposium ‘Advanced micro and mesoporous materials'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Varna, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00335378v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and properties of γ-Al2O3 films prepared by high temperature transformation of nanosized γ-AlOOH precursors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Diatomaceous earth, an attractive materials towards sustainable chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Knoerr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Brendle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Demais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Symposium ‘Advanced micro and mesoporous materials'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Varna, Bulgaria</w:t>
+              <w:t xml:space="preserve">Towards a selected Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164980v1</w:t>
+                <w:t xml:space="preserve">hal-00335401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux Bioinspirés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à l'Université Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, CLERMONT-FERRAND, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19245,51 +19245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de matériaux inorganiques ou hybrides à texture ou porosité contrôlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à l'Université Jule Vergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19314,103 +19314,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par RMN de la fluoration de nanoparticules de silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Hartmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Workshop du consortium "RMN Grand Est"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Strasbourg, France</w:t>
@@ -19439,103 +19439,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of amorphous and ordered dithiocarbamate-functionalized mesoporous silicas: interest of siloxydithiocarbamates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goubert-Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Sol-Gel Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
@@ -19558,1528 +19558,1528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of thiol-functionalized MCM-41 and MCM-48 mesoporous silicas for Hg(II) sorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Effect of sodium polyacrylate on the hydrothermal synthesis of boehmite nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Valtchev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">Galerne 2006 "Matériaux et Biologie II"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bollwiller, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271002v1</w:t>
+                <w:t xml:space="preserve">hal-00269299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nanoparticules de palladium-molybdène dans des matrices de silices mésoporeuses organisées</w:t>
+                <w:t xml:space="preserve">Speciation of silanol groups in silica nanoparticles by 1H high spinning frequency MAS NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Grosshans-Vièles</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Geoffrey Hartmeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Rabu</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverinne Rigolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'Ecole Doctorale, FST,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">9ème réunion de travail RMN du solide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, La Baume, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268887v1</w:t>
+                <w:t xml:space="preserve">hal-00270071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of silanol groups in silica nanoparticles by 1H high spinning frequency MAS NMR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Innovative applications of layered materials : from catalysis to nanotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bippus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maguy Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème réunion de travail RMN du solide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, La Baume, France</w:t>
+              <w:t xml:space="preserve">Association Italienne des Zéolithes - Workshop 2006, (AIZ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Alessandria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270071v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative applications of layered materials : from catalysis to nanotechnology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Réduction des NOx par le propène sur des catalyseurs obtenus par incorporation de H3PW12O40 et Pt dans des silices mésoporeuses de type MSU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Patarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Italienne des Zéolithes - Workshop 2006, (AIZ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Alessandria, Italy</w:t>
+              <w:t xml:space="preserve">5ème Conférence Internationale sur la Science des Matériaux (CSM5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269262v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sodium polyacrylate on the hydrothermal synthesis of boehmite nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Synthèse de nanoparticules de palladium-molybdène dans des matrices de silices mésoporeuses organisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Grosshans-Vieles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Braunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.H. Rose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galerne 2006 "Matériaux et Biologie II"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bollwiller, France</w:t>
+              <w:t xml:space="preserve">Journée de la Communication de la Société Française de Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269299v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de nanoparticules de palladium-molybdène dans des matrices de silices mésoporeuses organisées</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Synthèse et caractérisation de catalyseurs de NOx à base de silice mésoporeuse de type MSU contenant de platine et l'acide 12-tungstophosphorique H3PW12O40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.H. Rose</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Patarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Communication de la Société Française de Chimie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">5th Colloque Franco-Libanais sur la Science des Matériaux (CSM5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268255v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des NOx par le propène sur des catalyseurs obtenus par incorporation de H3PW12O40 et Pt dans des silices mésoporeuses de type MSU</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Confinement de nanoparticules métalliques dans des matrices de silices mésoporeuses organisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Grosshans-Viéles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joël Patarin</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Braunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Hamieh</w:t>
+                <w:t xml:space="preserve">J. Rosé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale sur la Science des Matériaux (CSM5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Beyrouth, Liban</w:t>
+              <w:t xml:space="preserve">Galerne 2006 "Matériaux et Biologie II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Bollwiller, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268330v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et caractérisation de catalyseurs de NOx à base de silice mésoporeuse de type MSU contenant de platine et l'acide 12-tungstophosphorique H3PW12O40</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Structural characterization of thiol-functionalized MCM-41 and MCM-48 mesoporous silicas for Hg(II) sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gaslain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Patarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Hamieh</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Colloque Franco-Libanais sur la Science des Matériaux (CSM5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Beyrouth, Liban</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00268840v1</w:t>
+                <w:t xml:space="preserve">hal-00271002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement de nanoparticules métalliques dans des matrices de silices mésoporeuses organisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de nanoparticules de palladium-molybdène dans des matrices de silices mésoporeuses organisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Grosshans-Vièles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Braunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rosé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Grosshans-Viéles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Rosé</w:t>
+                <w:t xml:space="preserve">P. Rabu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galerne 2006 "Matériaux et Biologie II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Bollwiller, France</w:t>
+              <w:t xml:space="preserve">Journée de l'Ecole Doctorale, FST,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00269296v1</w:t>
+                <w:t xml:space="preserve">hal-00268887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation de silices mésoporeuses organisées fonctionnalisées in situ par des groupements organiques pour l'encapsulation de métaux lourds.</w:t>
+                <w:t xml:space="preserve">Interest of functionalized mesoporous silica-based materials for electrochemical sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Lesaint</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A. Walcarius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sayen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joël Patarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole doctorale Pluridisciplinaire 271</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Electrochemical Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Mátrafüred, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00293915v1</w:t>
+                <w:t xml:space="preserve">hal-00294734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of functionalized mesoporous silica-based materials for electrochemical sensing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Réduction des NOx par le propène sur des catalyseurs à base de silice mésoporeuse organisée contenant PW et Pt incorporés lors de la synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Soulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Patarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrochemical Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Mátrafüred, Hungary</w:t>
+              <w:t xml:space="preserve">Ecole doctorale Pluridisciplinaire 271</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00294734v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des NOx par le propène sur des catalyseurs à base de silice mésoporeuse organisée contenant PW et Pt incorporés lors de la synthèse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Préparation de silices mésoporeuses organisées fonctionnalisées in situ par des groupements organiques pour l'encapsulation de métaux lourds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lesaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marichal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Patarin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole doctorale Pluridisciplinaire 271</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293913v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par RMN de la fluoration de nanoparticules de silice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Hartmeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverinne Rigolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Workshop du consortium "RMN Grand Est"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Strasbourg, France</w:t>
@@ -21121,51 +21121,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of mesoporous silica materials functionalized with n-propyl groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesaint Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebeau Bénédicte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marichal Claire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21248,103 +21248,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyes Depollution of Water Using Porous TiO2-Based Photocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Blin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-92, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21378,77 +21378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Functionalization of Ordered Mesoporous Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marichal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mahmood Aliofkhazraei. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprehensive Guide for Mesoporous Materials, Volume 2: Analysis and Functionalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Nova publishers, 2015, 978-1-63463-991-0</w:t>
@@ -21477,64 +21477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organically-modified ordered mesoporous siliceous solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Fernandez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21589,90 +21589,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of mercury(II) binding to thiol-modified ordered mesoporous silicas by analytical and electrochemical analyses: influence of the pore structure and the functionalization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gaslain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Delacôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Patarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21749,77 +21749,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lesaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Frébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Marichal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoporous Materials IV Proceedings of the 4th International Symposium on Nanoporous Materials 7-10 July 2005 • Niagara Falls, Ontario, Canada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 156, pp.925-932, 2005, </w:t>
@@ -21857,64 +21857,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organically-modified mesoporous silica spheres with MCM-41 architecture as sorbents for heavy metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lebeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22143,51 +22143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guicheney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dorge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fioux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04914351v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rahal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Karman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Alicia Brites Helu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113524" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213149v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozhidar Grahovski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Naydenov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralitsa Velinova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2025.115503" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05360457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Brunet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113937" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567997v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Sebbat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Lazar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2317-3672" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659095v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons El Atti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12070183" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04511114v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jonas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112851" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04510742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.112997" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04756636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Blin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lebeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400582" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659051v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Roy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202400321" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04217733v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Platero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Todorova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aoudjera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michelin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108179v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Salem" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bargiela" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300169" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161605v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Trouv&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kehrli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13060967" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040161v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mahmoud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazia Awassa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jean Daou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020549" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Layan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Gupta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03062" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan Rafe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Shahzad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08320-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Braik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissire Ben Amor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.091" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647175v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmurs" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2202009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12060583" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806693v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138056" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059841v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Blin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naydenov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karashanova" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.01.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206117v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano M. Lacoste" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s S. Tiscornia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111094" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03162218v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c03212" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442061v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawter Nor El Houda Sekkal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ouargli-Saker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kawther Lachachi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zekkari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paola Beltrao-Nunes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-021-05270-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03162207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110896" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11030366" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442062v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Guicheney" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.07.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425637v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bengotni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Trari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01529J" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997852v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Daudin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Pirngruber" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.05.052" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425636v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia V. Boix" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.08.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993085v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Soria-Castro" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cormier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Neunlist" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901382" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060093v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Riikonen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Rantanen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinez Thapa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen T Le [b]" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412207v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Huu Le" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Megias Sayago" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109952" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060106v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Moukahhal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10090828" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060157v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Todorova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Blin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naydenov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebeau B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kolev" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.05.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059854v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sibeaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.137987" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060066v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Naboulsi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marichal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra04824k" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060037v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112563" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060060v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060045v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Claudia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110376" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065260v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Sollier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyl Khenoussi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mir&#243;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c01154" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonne" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.02.052" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H. Le" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally-Le Gall" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000183" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Comparot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10101162" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383781v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Houshang Hekmati" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schacher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adolphe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/jteft.2019.05.00174" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290483v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109565" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381504v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riachy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900228" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381507v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Violeta Cervantes-Martinez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Garc&#237;a-Celma" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.05.019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073786v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Dorin Andrei" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cambruzzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-018-0640-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Juhani Nissinen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Alanne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi01140d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381495v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Esperanza Adrover" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Pedernera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Bucal&#225;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsps.2019.11.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381511v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla El Hanache" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lion Sundermann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.03.049" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381619v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pillot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Patarin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.02.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02175149v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissire Benamor" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05044-w" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564881v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Bendahou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bendahou" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634185" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434798v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.De Paz-Simon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H de Paz-Simon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigolet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.08.017" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02129754v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Linares Aponte" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.06.033" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434807v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.03.029" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03515053v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechikh Aicha" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed B. H. Sassi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Mieh&#233;-Brendl&#233;" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-017-0493-z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581466v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b13269" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127485v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naboulsi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Felipe Linares Aponte" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC00848A" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248905v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Issaoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaziz" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourati" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8285-6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496636v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.09.048" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131623v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeaud M." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigolet S." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelin L." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josien L." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603543v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sliman Almuhamed" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2015.12.024" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604865v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besan&#231;on" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Assaker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02859K" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603556v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Kabalan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10052" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495969v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.085" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX0SWPL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725574v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belmoujahid" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Scudeller" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schleich" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02498-3" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406943v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severinne Rigolet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05970" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495965v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.09.028" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496191v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Skov Pedersen" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500642" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05P5J91K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726002v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belmoujahid" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scudeller" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Schleich" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.09.014" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228987v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khay" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ryzhikov" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04484" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555438v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Chemmi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/ccmn.2015.0630205" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518009v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise de Paz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897353" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494555v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc400323w" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517990v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rioland" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra05567e" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460926v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se de Paz-Simon" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3030759" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117653v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Karaki" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karout" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Essayem" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.04.024" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K69LT4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248858v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Buchwalter" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Rose" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Girleanu" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2132-1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZQL1BJ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861187v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karaki" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karout" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toufaily" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493924v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra42981d" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801180v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reboul" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs35451b" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559947v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano3010117" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828162v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Linden" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs90005c" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734510v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Hessien" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;onne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Suchaud" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouali" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC34496C" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389727v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Knoerr" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brendl&#233;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Demais" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.09.036" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WMPN9XC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471948v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Paz-Simon" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Crest" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21676K" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941827v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Vodolazkaya" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2816-5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C65SFW3X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386668v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.07.004" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31S3W7B1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386674v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se de Paz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.10.045" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT64PQ5S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471969v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Knoerr" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Demais" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00728e" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941903v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delac&#244;te" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O.M. Gaslain" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.05.020" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73THW482-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458563v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goubert-Renaudin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900892q" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403357v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mathieu" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B9NJ00351G" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VHHK87T5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458337v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536809038112" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458568v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200904661" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-493Q9K3V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458565v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200804378" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBPZZT4W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458562v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8032379" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941908v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1845-6" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1D89040620DC51674F1FA9DE70DBFF5D130BD42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371676v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811780b" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-05R1PRZ0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335593v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haidara" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grzelakowski" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vonnat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biguenet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345502v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335592v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosshans-Vieles" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croizat" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillaud" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen Jacky Rose" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403389v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806404e" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XLGJHQ6V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592608v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosshans-Vi&#232;les" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tihay-Schweyer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.01.056" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161278v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hartmeyer" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caullet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hernandez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161213v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabel E. Fowler" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buchberger" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delacote" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335368v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamad" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403406v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700233q" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5XRKSL27-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265612v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187014v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161286v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hartmeyer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caullet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161211v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ramirez" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Sierra" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guth" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187241v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Patil" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muthusamy" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942007v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sayen" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200390048" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02043898v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sicard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patarin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kolenda" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2003039" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942004v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm021310e" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-19DGPQ60-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942020v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02435879v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008753919925" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VMLM8N11-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02436400v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A805538F" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785775v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784707v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230432v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mathieu" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019357v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019469v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335740v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Knoerr" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demais" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298975v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Faust" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298964v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335749v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346236v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335738v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bippus" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335769v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goubert-Renaudin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselin" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298968v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335764v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161365v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161403v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164977v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335400v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165036v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165029v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265741v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaslain" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacote" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186845v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164984v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denat" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161714v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161785v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valtchev" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335401v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335378v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Rose" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164980v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186991v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186962v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287816v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164973v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271002v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268887v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braunstein" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ros&#233;" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270071v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269262v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269299v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268255v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268330v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamieh" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268840v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269296v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosshans-Vi&#233;les" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293915v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesaint" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294734v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walcarius" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayen" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293913v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161335v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292936v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesaint C&#233;dric" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marichal Claire" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patarin Jo&#235;l" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065639v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26668-4_2" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277554v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335810v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez-Martin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941944v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80349-1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941975v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesaint" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;bault" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(05)80305-2" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942019v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(02)80597-3" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guicheney" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dorge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Nouali" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lebeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fioux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213149v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bozhidar Grahovski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Naydenov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralitsa Velinova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2025.115503" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04914351v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Rahal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheryl Karman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Vil&#224;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Despas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Alicia Brites Helu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05360457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvette Brunet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Michelin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verinne Rigolet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Comparot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113937" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04510742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jonas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Josien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2024.112997" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04511114v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2023.112851" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659095v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons El Atti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12070183" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04756636v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Blin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dieu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lebeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202400582" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659051v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Roy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202400321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567997v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Sebbat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anish Lazar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-2317-3672" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108179v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ben Salem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cornier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bargiela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mishra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202300169" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mahmoud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jazia Awassa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joumana Toufaily" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Jean Daou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28020549" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-04217733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Platero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Todorova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aoudjera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michelin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.3c01432" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Trouv&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damaris Kehrli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13060967" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038658v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Layan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Gupta" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03062" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664536v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan Rafe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuram Shahzad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Mohsenzadeh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-08320-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973143v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12060583" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806693v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Soulard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.138056" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647175v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Galarneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Desmurs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21926/cr.2202009" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651726v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Braik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissire Ben Amor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2022.091" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167415v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11030366" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Bengotni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhadj Trari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NJ01529J" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442062v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Guicheney" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.07.018" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03162218v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Siffert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poupin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.0c03212" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442061v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawter Nor El Houda Sekkal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Ouargli-Saker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kawther Lachachi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Zekkari" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paola Beltrao-Nunes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-021-05270-w" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03162207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Carteret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.110896" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997852v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Daudin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Pirngruber" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.05.052" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425636v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s S. Tiscornia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albano M. Lacoste" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia V. Boix" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2021.08.008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206117v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111094" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Blin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Naydenov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Karashanova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2020.01.019" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060157v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Todorova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Blin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Naydenov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebeau B&#233;n&#233;dicte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Kolev" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.05.018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059854v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Chemtob" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Sibeaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2020.137987" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060066v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Naboulsi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marichal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ra04824k" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060037v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Moukahhal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25112563" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060060v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia Huu Le" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060106v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10090828" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412207v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hajjar-Garreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Megias Sayago" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Louis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109952" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060093v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Riikonen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Rantanen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinez Thapa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen T Le [b]" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060045v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Claudia" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; St&#233;b&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Emo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2020.110376" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Sollier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabyl Khenoussi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Mir&#243;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.0c01154" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381526v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Comparot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2019.02.052" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060152v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nghia H. Le" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissam Airoudj" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bally-Le Gall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.202000183" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060120v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dominique Comparot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10101162" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993085v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Soria-Castro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Cormier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Neunlist" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jean Daou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901382" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381507v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Violeta Cervantes-Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Garc&#237;a-Celma" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Stebe" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.05.019" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381504v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Riachy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201900228" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383781v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Houshang Hekmati" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Schacher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Adolphe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15406/jteft.2019.05.00174" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02290483v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.109565" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073786v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Dorin Andrei" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cambruzzi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Hulea" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-018-0640-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381957v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuomo Juhani Nissinen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aino Alanne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qi01140d" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381495v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Esperanza Adrover" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Pedernera" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Bucal&#225;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsps.2019.11.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381511v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla El Hanache" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lion Sundermann" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.03.049" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381619v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Pillot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Patarin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2019.02.006" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02175149v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brindusa Dragoi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laurent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Casale" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissire Benamor" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-019-05044-w" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434807v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rigolet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.03.029" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434798v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.De Paz-Simon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Croutx&#233;-Barghorn" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H de Paz-Simon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.08.017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02129754v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Linares Aponte" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Mallet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2018.06.033" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03515053v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechikh Aicha" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed B. H. Sassi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Mieh&#233;-Brendl&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10934-017-0493-z" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564881v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Bendahou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bendahou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Grohens" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634185" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248905v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Issaoui" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouaziz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fourati" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8285-6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127485v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Naboulsi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Felipe Linares Aponte" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brunet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CC00848A" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03581466v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vidal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b13269" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496636v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vidal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.09.048" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uha.hal.science/hal-05131623v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibeaud M." TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigolet S." TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelin L." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josien L." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603543v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sliman Almuhamed" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Brendle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2015.12.024" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604865v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besan&#231;on" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Assaker" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02859K" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603556v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihab Kabalan" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b10052" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495965v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.09.028" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406943v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severinne Rigolet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aussenac" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b05970" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01496191v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schmitt" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Imp&#233;ror-Clerc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Skov Pedersen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201500642" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-05P5J91K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725574v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Belmoujahid" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Scudeller" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schleich" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2015-02498-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726002v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belmoujahid" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scudeller" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald M. Schleich" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2014.09.014" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228987v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Khay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Ryzhikov" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b04484" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555438v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atika Chemmi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1346/ccmn.2015.0630205" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495969v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carteret" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaudin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.085" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FX0SWPL6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518009v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise de Paz" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Croutxe-Barghorn" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897353" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01494555v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Carteret" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/sc400323w" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517990v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rioland" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4ra05567e" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01493924v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ra42981d" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861187v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karaki" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Karout" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toufaily" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rataboul" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Essayem" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.04.024" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K69LT4S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801180v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Gerardin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Reboul" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs35451b" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559947v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano3010117" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828162v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika Linden" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cs90005c" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460926v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se de Paz-Simon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la3030759" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117653v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Karaki" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Karout" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Essayem" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248858v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulin Buchwalter" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Rose" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Girleanu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-013-2132-1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3ZQL1BJ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471948v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloise Paz-Simon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Crest" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2RA21676K" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389727v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Knoerr" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Brendl&#233;" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Demais" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2012.09.036" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WMPN9XC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734510v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Hessien" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;onne" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Suchaud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nouali" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2CC34496C" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941827v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalya Vodolazkaya" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Walcarius" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-012-2816-5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C65SFW3X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386674v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se de Paz" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.10.045" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT64PQ5S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386668v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2011.07.004" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-31S3W7B1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471969v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Knoerr" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Demais" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0nj00728e" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941908v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gaslain" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delac&#244;te" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1845-6" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1D89040620DC51674F1FA9DE70DBFF5D130BD42/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458562v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Etienne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Goubert-Renaudin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rousselin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Denat" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la8032379" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458568v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Moreau" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200904661" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-493Q9K3V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458565v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200804378" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RBPZZT4W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403357v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mathieu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Valtchev" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B9NJ00351G" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-VHHK87T5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458337v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600536809038112" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371676v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Schneider" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811780b" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-05R1PRZ0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00458563v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brand&#232;s" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la900892q" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941903v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice O.M. Gaslain" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2009.05.020" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73THW482-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345502v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335592v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosshans-Vieles" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croizat" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paillaud" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Braunstein" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ersen Jacky Rose" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403389v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806404e" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XLGJHQ6V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335593v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Haidara" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grzelakowski" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vonnat" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biguenet" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161278v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Hartmeyer" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caullet" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hernandez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161213v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christabel E. Fowler" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buchberger" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Delacote" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335368v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamad" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Soulard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403406v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la700233q" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-5XRKSL27-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265612v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187014v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Tihay-Schweyer" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rabu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161286v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hartmeyer" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marichal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caullet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161211v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ramirez" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Sierra" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guth" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592608v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosshans-Vi&#232;les" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2007.01.056" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187241v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Patil" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Muthusamy" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942004v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm021310e" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-19DGPQ60-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02043898v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sicard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patarin" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kolenda" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:2003039" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942007v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sayen" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.200390048" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942020v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02435879v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sanchez" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ribot" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin In" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008753919925" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VMLM8N11-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02436400v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/A805538F" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785775v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menini" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784707v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019469v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Mahouche-Chergui" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019357v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230432v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mathieu" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335738v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bippus" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346236v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335749v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Knoerr" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Demais" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298975v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Faust" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298964v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335769v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goubert-Renaudin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etienne" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rousselin" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298968v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335764v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schneider" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335740v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161785v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Valtchev" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265741v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaslain" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delacote" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161714v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186845v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164984v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Denat" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165036v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165029v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161365v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161403v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164977v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335400v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335378v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Rose" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164980v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335401v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186991v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186962v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287816v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164973v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269299v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270071v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269262v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268330v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamieh" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268255v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braunstein" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268840v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269296v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Grosshans-Vi&#233;les" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ros&#233;" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271002v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268887v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rabu" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294734v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walcarius" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayen" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293913v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293915v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lesaint" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161335v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292936v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesaint C&#233;dric" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marichal Claire" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patarin Jo&#235;l" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065639v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26668-4_2" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277554v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00335810v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez-Martin" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941944v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(07)80349-1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01941975v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lesaint" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fr&#233;bault" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(05)80305-2" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01942019v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(02)80597-3" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>