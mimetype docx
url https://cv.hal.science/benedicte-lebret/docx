--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte LEBRET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice Adjointe de l'UMR PEGASE INRAE - Institut Agro Rennes-Angers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benedicte-lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5435-0389</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualités des viandes porcines : élaboration de la ferme à la table, effets des facteurs et systèmes d'élevage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (134)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of autochthonous pig breeds from meat and fat samples by FT-NIR spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dadousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sirtori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Čandek-Potokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 262, pp.104366. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2025.104366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm validation of a feeding strategy improving nutritional and technological quality of meat from Duroc crossbred pigs and contributing to relocating feed resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, pp.100129. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2026.100129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde d'une race locale porcine par la filière Noir de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.73-85. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in the agri-food sector: A long process of convergence towards a new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrini Marie-Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100_GB, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse de la transition agroécologique à l'échelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype and dietary inclusion of omega-3 fatty acids and fiber influence metabolism of subcutaneous adipose tissue and systemic metabolic outcomes in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Sierżant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.109911. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of plasma sexual steroids in Duroc and Pietrain crossbred male pigs in organic farming and prediction of boar taint risk according to slaughter weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (11), pp.101673. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a ‘One quality’ approach of pork: A perspective on the challenges and opportunities in the context of the farm-to-fork continuum – Invited review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 226, pp.109834. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique à l'échelle sectorielle : un long processus de convergence vers un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safeguarding a local breed of pig through the Noir de Bigorre value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does feeding strategy affect the aromatic volatile compounds profile and sensory properties of organic fresh pork?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 228, pp.109869. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farinelli : Elevage de porcs mâles non castrés et valorisation des carcasses en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Massoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.95-112. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding strategy in organic pig farming as a lever to improve various quality dimensions of pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (7), pp.101190. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic rearing of non-castrated male pigs: welfare indicators, carcass traits, pork quality and boar taint in Duroc and Pietrain crossbreds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (10), pp.101316. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels défis au développement de la production porcine en agriculture biologique en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7398. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et authentification des produits animaux issus de l’agriculture biologique vs conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.8264. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and future perspectives for the European grading of pig carcasses – A quality view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Font-I-Furnols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, pp.109390. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pork quality traits and associated muscle metabolic changes in pigs under chronic prenatal and postnatal heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.skad305. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skad305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The color of fresh pork: Consumers expectations, underlying farm-to-fork factors, myoglobin chemistry and contribution of proteomics to decipher the biochemical mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surendranath Suman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Purslow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 206, pp.109340. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining pig genetic and feeding strategies improves the sensory, nutritional and technological quality of pork in the context of relocation of feed resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Lhuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.109074. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of fatty acid composition in intact and minced fat of European autochthonous pigs breeds by near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sirtori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Charneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Crovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.7874. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-34996-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d’origine animale : enseignements d’une expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.7480. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality of animal-source foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne E Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100376. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality and authentication of organic animal products in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.100405. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Pork quality attributes from farm to fork. Part I. Carcass and fresh meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Čandek-Potokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.100402. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing strategies to self-sustainability of autochthonous swine breeds from different EU regions: a mixed approach using the World Café technique and the Analytical Hierarchy Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Rivera-Toapanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta Čandek-Potokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (1), pp.92-102. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1742170521000363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Pork quality attributes from farm to fork. Part II. Processed pork products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Čandek-Potokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.100383. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poor hygiene of housing conditions influences energy metabolism in a muscle type-dependent manner in growing pigs differing in feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.7991. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12050-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPER-SCAN - Développer des technologies innovantes de tri des pièces de découpe de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.185-197. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the determination of meat quality using biochemical characteristics of the muscle: stress at slaughter and other missing keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10010084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et bien-être de la truie gestante et du porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (3), pp.211-226. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.3.4879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finishing season and feeding resources influence the quality of products from extensive-system Gascon pigs. Part 2: muscle traits and sensory quality of dry-cured ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. J Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (8), pp.100305. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finishing season and feeding resources influence the quality of products from extensive-system Gascon pigs. Part 1: Carcass traits and quality of fresh loin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (8), pp.100240. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash dietary methionine supply over growth requirements in pigs: Multi-facetted effects on skeletal muscle metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. I Batonon-Alavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7), pp.100268. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' expectations and liking of traditional and innovative pork products from European autochthonous pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Rivera-Toapanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Karolyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Cerjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.108179. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiposité et génétique chez le porc : état des lieux et nouveaux enjeux pour la qualité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.17-29. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic prenatal heat stress alters growth, carcass composition, and physiological response of growing pigs subjected to postnatal heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (5), pp.skaa161. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaa161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of near-infrared spectroscopy to predict fatty acid profile of meat from different european autochthonous pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tejerina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pedro Pinto de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (17), pp.5801. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10175801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rearing system modulates biochemical and histological differences in loin and ham muscles between basque and large white pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (9), pp.1976-1986. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173112000066X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner sur l'adiposité pour améliorer la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Porcs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 268, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the quality of meat: Myth or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (436), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods8100436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux outils haut débit pour l’évaluation précoce de la qualité de la viande de porc (QualiPorc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.407-419. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5191196642666567E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of natural antioxidants from grape seed and chestnut in combination with hydroxytyrosol, as sodium nitrite substitutes in Cinta Senese dry-fermented sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Aquilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sirtori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.389-398. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of demographic and phenotypic data of local pig breeds of Treasure project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Garcia-Casco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Supplement 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving pork quality traits by a short-term dietary methionine supplementation at levels above growth requirements in finisher pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores I. Batonon-Alavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.230-237. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions porcines en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.151-170. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/VUZNNY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of near infrared spectroscopy to predict quality of pork and pork products including samples of Krškopolje and Turopolje pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Prevolnik Povse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijel Karolyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urška Tomažin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculturae Conspectus Scientificus (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (3), pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (9), pp.1427-1439. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurable biomarkers linked to meat quality from different pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus F. W. Te Pas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Oksbjerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (3), pp.271-283. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/aab-60-271-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biomarkers, Near Infra-Red Spectroscopy and computed tomography as new methodologies applied in TREASURE project to predict the quality of pork and pork products from local pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Font-I-Furnols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Prevolnik Povse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculturae Conspectus Scientificus (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (2), pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (5), pp.439-453. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.5.2274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How muscle structure and composition influence meat and flesh quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (3182746), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/3182746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la qualité des viandes : mythe ou réalité ? Etat des lieux des avancées récentes réalisées dans le domaine de la prédiction des qualités des viandes ; réflexion sur les perspectives d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série (4ème trimestre), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des pertes alimentaires dans la filière porcine entre la sortie de l’élevage et la commercialisation des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622710500090479E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande et les produits du porc : comment satisfaire des attentes qualitatives variées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.111-114. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation du métabolisme énergétique du porc au cours de la croissance et production de viande porcine de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (5), pp.369-382. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.5.3040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marqueurs génomiques au service de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.183-195. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.28-26. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress en élevage et à l’abattage : impacts sur les qualités des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.169-182. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités des viandes : influences des caractéristiques des animaux et de leurs conditions d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.151-168. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of production system in local and conventional pig breeds on stress indicators at slaughter, muscle and meat traits and pork eating quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (8), pp.1404-1413. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la structure et la composition du muscle déterminent la qualité des viandes ou chairs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales composantes de la qualité des carcasses et des viandes dans les différentes espèces animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production performance, carcass composition, and adipose tissue traits of heavy pigs. Influence of breed and production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (8), pp.3543-3556. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2014-7398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of two pig muscles to cold rearing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (4), pp.1893-906. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of fresh pork and dry-cured hams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre - Yves Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Agriculturae Slovenica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Supplement 4, pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-Porkchains, un programme de recherche européen pour des filières de production porcines durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Penanmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.VPC‐2013‐29‐6‐4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of divergent selection for residual feed intake in pigs on muscle energy metabolism and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (1), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la viande : effets de la race et du système d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between muscle gene expression pattern and technological and sensory meat traits highlight new biomarkers for pork quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (3), pp.744-754. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial function, fatty acid metabolism, and immune system are relevant features of pig adipose tissue development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (22), pp.1116-1124. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00098.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Muscle Transcriptome between Pigs with Divergent Meat Quality Phenotypes Identifies Genes Related to Muscle Metabolism and Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (3), Non paginé. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0033763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and immune traits of Basque and Large White pigs housed in a conventional or enriched environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (8), pp.1290-1299. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112000080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early post-mortem sarcoplasmic proteome of porcine muscle related to lipid oxidation in aged and cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 135 (4), pp.2238-2244. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of subcutaneous adipose tissue proteomes in juvenile piglets with a contrasted adiposity underscored similarities with human obesity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (3), pp.949-61. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2011.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting meat quality with biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus Te Pas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Pierzchala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleischwirtschaft International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (4), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat and fish flesh quality improvement with proteomic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.18-25. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/af.2012-0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early post-mortem sarcoplasmic proteome of porcine muscle related to protein oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 127 (3), pp.1097-1104. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.01.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle characteristics and meat quality traits are affected by divergent selection on residual feed intake in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (4), pp.996-1010. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative rearing systems in pigs: consequences on stress indicators at slaughter and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (10), pp.1620-1625. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111000784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological traits and meat quality of pigs as affected by genotype and housing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (1), pp.14-22. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing biomarkers using omics technology to improve pork quality in the chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus Te Pas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Oksbjerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newsletter du Projet Q-PorkChains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of protein aggregation in cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kajak-Siemaszko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (2), pp.412-417. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production systems and influence on eating quality of pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (2), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2009.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de la qualité de la viande de porc par l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production biologique de porcs en France : caractéristiques des élevages, impacts sur la santé, le bien-être et la qualité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.179-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pig rearing system on animal performance and manure composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.606-616. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108003601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance des émissions gazeuses dans les différentes filières de gestion des effluents porcins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude J. C. Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.345-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on &amp;quot;residual feed intake&amp;quot; in pigs: impact on growth performance, muscle compositional traits and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Galian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of feeding and rearing systems on growth, carcass composition and meat quality in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (10), pp.1548-1558. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108002796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation globale des systèmes de production porcine et leur optimisation au niveau de l'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.367-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic and histochemical characteristics of fat and muscle tissues in homozygous or heterozygous pigs for the body composition QTL located on chromosome 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (3), pp.232-241. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00270.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensatory growth response in pigs: Effects on growth performance, composition of weight gain at carcass and muscle levels, and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Heyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (3), pp.769-778. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does feed restriction and re-alimentation differently affect lipid content and metabolism according to muscle type in pigs (Sus scrofa) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 147 (2), pp.375-382. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2007.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of various muscle types to a restriction –re-alimentation feeding strategy in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Heyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (6), pp.849-857. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low birth weight is associated with enlarged muscle fiber area and impaired meat tenderness of the longissimus muscle in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.84193x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number of intramuscular adipocytes and fatty acid binding protein-4 content are significant indicators of intramuscular fat level in crossbred Large White x Duroc pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.1083-1092. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.8451083x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rearing conditions on performance, behavioral, and physiological responses of pigs to preslaughter handling, carcass traits, and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dransfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (9), pp.2436-3447. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2005-689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être animal, un facteur d'évolution des systèmes de production porcine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (3), pp.213-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of piglet birth weight on postnatal growth performance, tissue lipogenic capacity, and muscle histological traits at market weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pichodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-term influences of birth weight on muscle characteristics and eating meat quality in pigs individually reared and fed during fattening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp.68-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exercise during growth and alternative rearing systems on muscle fibers and collagen properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (1), pp.69-86. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor rearing of cull sows: Effects on carcass, tissue composition and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.247-257. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2005.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viandes déstructurées : Plusieurs facteurs de risque sont mis en évidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24, pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la rationalisation de la production porcine sur les qualités des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (2), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of outdoor rearing and indoor temperature on growth performance, carcass, adipose tissue and muscle traits in pigs, and on the technological and eating quality of dry-cured hams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2002 (4), pp.447-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des 34èmes Journées de la Recherche Porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (2), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de porcs présentant des teneurs extrêmes en lipides dans le muscle longissimus. 2- Capacités de stockage et d'utilisation des lipides intramusculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, HS, pp.167-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding intensity and dietary protein level affect adipocyte cellularity and lipogenic capacity of muscle homogenates in growing pigs, without modification of the expression of Sterol Regulatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (12), pp.3184-3193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du mode d'élevage (bâtiment ou plein air) sur les qualités des carcasses et des viandes de truies de réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de porc présentant des teneurs extrêmes en lipides dans le muscle Longissimus. 1- Performances de croissance et qualité des carcasses et des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, HS, pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des 33èmes Journées de la Recherche Porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (1), pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of two methods of increasing age at slaughter on carcass and muscle traits and meat sensory quality in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 72, pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viandes déstructurées, situation dans cinq abattoirs de l'ouest de la France: facteurs de risque et proposition d'un modèle. Caractérisation colorimétrique, biochimique et histologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33, pp.95-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du système d'élevage de truies (bâtiment ou plein air) sur les caractéristiques du muscle longissimus et ses qualités technologiques et sensorielles après transformation en bacon, et les caractéristiques de la bardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Vendeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison du CTSCCV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (5), pp.267-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande destructurée. Facteurs de risque : caractérisation colorimètrique, biochimique et histologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (4), pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des 32èmes Journées de la Recherche Porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (2), pp.146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente sur les propriétés contractiles des fibres musculaires chez le porc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clochefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets comparés de deux méthodes d'augmentation de l'âge à l'abattage des porcs sur la composition de la carcasse et des muscles, et la qualité sensorielle de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.329-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'incorporation du bicarbonate de sodium dans l'aliment sur les performances du porc à l'engraissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of intramuscular fat content on lipid composition, sensory qualities and consumer acceptability of cured cooked ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80, pp.705-710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of intramuscular fat content on the quality of pig meat - 2. Consumer acceptability of m. longissimus lumborum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 53, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of intramuscular fat content on the quality of pig meat -1. Composition of the lipid fraction and sensory characteristics of m. longissimus lumborum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 53, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the three RN genotypes on chemical composition, enzyme activities, and myofiber characteristics of porcine skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 77, pp.1482-1489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de la viande de porc. Influence des facteurs d’élevage non génétiques sur les caractéristiques du tissu musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (1), pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des 30èmes journées de la recherche porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (2), pp.165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'élevage sur les performances de croissance du porc et la qualité des viandes. 2- Caractéristiques du muscle et du tissu adipeux et qualités technologiques et organoleptiques du jambon sel-sec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clochefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et qualité des tissus adipeux chez le porc. Facteurs de variation non génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (2), pp.131-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des 29èmes Journées de la Recherche Porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (2), pp.187-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des facteurs d'élevage sur la qualité de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28, pp.137-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la teneur en lipides intramusculaires sur l'acceptabilité, par les consommateurs, de la viande de porc et du jambon cuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28, pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (165)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et durabilité de la viande de porc - Une approche d’évaluation intégrée « de la ferme à la table » : le concept ‘One Quality’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Ifip, Feb 2026, Saint-Malo, France. pp.102-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche de Qualité Globale de la viande : Intégration des impacts environnementaux (qualité extrinsèque) avec les qualités intrinsèques de la viande porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à l'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de la viande de porc : Quelles propriétés? Comment les améliorer par les pratiques d’élevage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale le Cochon de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cochon de Bretagne, Oct 2025, S.l., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a ‘One Quality’ approach integrating intrinsic and extrinsic pork quality dimensions to foster the sustainability of pork production: A study combining pig genetics and feeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRTA, Aug 2025, Girona, Spain. pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments and goals in meat quality evaluation - Emphasis on local pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Fatty Pig &amp; 12th Mediterranean Pig Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Veterinary Medicine, Sep 2024, Budapest, Hungary. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du type génétique sur le bien-être et la qualité de la viande de porcs mâles non castrés en élevage biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; IFIP-Institut du Porc, Feb 2024, Saint-Malo, France. pp.7-12 | 261-262, </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nove razvojne smernice in cilji v vrednotenju kakovosti mesa - primer avtohtonih pasem prašičev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Scientific Symposium on Nutrition of Farm Animals, Zadravec-Erjavec Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Murska Sobota, Slovenia. pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and management of non-castrated male pigs in low input outdoor and organic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW final conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H2020 PPILOW, Jun 2024, Tervuren, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la santé et le bien-être des poulets et porcs en élevage bio &amp; plein air ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon des Productions Animales (Space) - Les rendez-vous INRAE au Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les pratiques d’élevage pour améliorer la qualité des lipides des produits animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séances de l’académie d’agriculture : nutrition, complémentarité et synergies entre les lipides d’origine animale et les lipides des végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d’Agriculture, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic pig farming: from feeding strategy to meat organoleptic quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Vossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elever des porcs mâles non castrés en bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de dissémination des résultats du projet PPILOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAB (Institut Technique de l'Agriculture Biologique), May 2024, Combourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences d’une stratégie alimentaire sur les qualités des produits porcins issus de l’agriculture biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Ifip, Feb 2024, Saint-Malo, France. pp.1-6 | 261, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building sustainable systems at the era of farm-to-fork and agroecology: Unraveling the interplay of quality attributes of animal-source foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elever et valoriser des porcs mâles non castrés en agriculture biologique. Leviers en élevage: approches expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire PPILOW- Farinelli : Elever et valoriser des porcs mâles non castrés en agriculture biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNAB (Fédération Nationale de l'Agriculture Biologique), Mar 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies alimentaires et génétiques pour améliorer conjointement plusieurs dimensions de qualité de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Lhuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon des Productions Animales (Space) - Réunion "Porcs" Bleu-Blanc-Coeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bleu-Blanc-Coeur, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’évaluation conjointe de la qualité intrinsèque et des impacts environnementaux de la viande porcine : Cas d’étude expérimental combinant type génétique et alimentation des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de la viande et des produits de porc AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Porc Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAB; IFIP, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearing non-castrated male pigs in organic farming and avoiding boar taint in pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Autumn School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP; INRAE, Oct 2023, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fonctionnement des niches dans les filières agroalimentaires ? Une étude qualitative de démarches de filières en transition vers l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-fortification de la viande porcine en vitamine D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du consortium Om3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - métaprogramme SYALSA (Systèmes alimentaires et Santé Humaine), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale: place et rôle des SIQO, défis pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE-INAO sur les signes officiels de la qualité et de l’origine (SIQO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INAO, Sep 2023, Montreuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies alimentaires et génétiques pour améliorer conjointement plusieurs dimensions de qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Lhuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bleu-Blanc-Coeur; INRAE; Valorex, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving knowledge on the fresh pork colour variations and underlying mechanisms through integrated data mining of proteomics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surendranath Suman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Purslow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. International Congress of Meat Science and Technology (Icomst)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université of Padova, Aug 2023, Padova, Italy. pp.235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging environmental sustainability and intrinsic quality traits of pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pork quality: a complex concept!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar Meat quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, All about Feed; Pig progress, Jul 2023, Online (Electronic Conference), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronical heat stress modifies muscle metabolism and improves meat quality traits in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. International Congress of Meat Science and Technology (Icomst)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Padova, Italy. pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et valorisation des porcs mâles non castrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tortereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Porc Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAB; IFIP, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurturing niche innovations by agrifood value chains in transition to agroecology. A qualitative analysis through eleven case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International sustainability transitions conference: responsibility and reflexivity in transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Utrecht, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal welfare and pork quality of intact male pigs in organic farming according to genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research studies on intact boars: Strategies to prevent undesired behaviours in intact male pigs and to avoid boar taint in the end-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Pig Castration - National Practitioner Group meeting, H2020 PPILOW project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Gembloux, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality attributes of pork and processed products from fat breeds -Examples of local french breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Fatty Pig International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan Livestock Research Institute, Oct 2022, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining genetic and nutritional strategies improve the intrinsic and extrinsic qualities of pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Lhuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Welfare World Conference, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies génétiques et alimentaires pour améliorer les qualités sensorielles et nutritionnelles des viandes chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Lhuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiposité et amélioration génétique chez le porc : état des lieux et nouveaux enjeux pour la qualité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production basés sur des races locales de porcs et demande sociétale pour la fourniture de biens publics : le cas de la filière Noir de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la recherchepPorcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc; Inra, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of immunocastration on chemical content and fatty acid composition of fat tissue of Mangalitsa pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Radojković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Parunović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Gogić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. International symposium of mediterranean pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of season and feeding resources on the quality of dry-cured hams from Gascon pigs - Noir de Bigorre chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World ham congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte et objectifs du projet TREASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des résultats du projet TREASURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Louey, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of pork from European local pig breeds: analytical study on the average and variability of sensory, technological and nutritional traits within and between breeds - TREASURE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Treasure Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. International symposium of mediterranean pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude consommateurs sur les produits traditionnels de porcs de race locale : attentes et évaluation hédonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angels Oliver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des résultats du projet TREASURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Louey, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An online database for growth, carcass and meat quality traits for future breeding programs in local pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Zahlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Petig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. International symposium of mediterranean pig ; Florence (Italie) - (2019-10-16 - 2019-10-19) / Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Florence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique de la demande sociale pour des caractéristiques clés de la filière Noir de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des résultats du projet TREASURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Louey (65), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’approche participative : projet européen multi-acteurs TREASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la saison et des ressources alimentaires sur la qualité des produits de la filière Noir de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des résultats du projet TREASURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Louey, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des races locales de porcs et des systèmes de production pour des produits traditionnels de qualité et des filières porcines durables : présentation du projet TREASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary hydroxy methionine supply in pigs: associated changes in muscle biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores I. Batonon-Alavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and postnatal development of adipose depots in meat animals with a specific focus on the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA in TREASURE project. Activities and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TREASURE congerence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits de porcs gascons élevés en système d’élevage extensif de la filière Noir de Bigorre : effets de la saison et des ressources alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production basés sur des races locales de porcs et demande sociétale pour la fourniture de biens publics : le cas de la filière Noir de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are food neophobic consumers reluctant to innovative traditional pork products? An analysis in six european countries using a non-hypothetical choice experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cerjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International conférence of agricultural economists (ICAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le lien entre gras intramusculaire et qualité sensorielle des viandes fraîches de porc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment le tissu gras détermine la qualité sensorielle et nutritionnelle des viandes et des charcuteries-salaisons ? Quelles actions mettre en oeuvre en élevage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of fatty acid groups in intramuscular fat of various local pig breeds by FT-NIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress and achievements of WP3. Traditional and new high quality pork products with regional identity, Treasure project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angels Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treasure, project review meeting 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic valuation of social demand for key features of the Noir de Bigorre pork production chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlook on local pig breeds as drivers of high quality pig production-ambitions in project TREASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers’ study on traditional pork products from local breeds: expectations and hedonic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'alimentation (niveau alimentaire, nature des matières premières dont co-produits) influence la composition et la qualité des gras ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment le tissu gras détermine la qualité sensorielle et nutritionnelle des viandes et des charcuteries-salaisons ? Quelles actions mettre en oeuvre en élevage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les modes d’élevage moins intensifs influent sur la quantité et la qualité des tissus gras chez le porc : âge/poids à l’abattage (porcs lourds), type d’habitat (courette, plein air), systèmes extensifs (interactions entre type génétique - races locales, mode d’élevage et conduite alimentaire - ressources locales) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment le tissu gras détermine la qualité sensorielle et nutritionnelle des viandes et des charcuteries-salaisons ? Quelles actions mettre en oeuvre en élevage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of INRA – INRA in SLO-ACE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-off Meeting of SLO-ACE project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la qualité de la viande par une supplémentation flash en méthionine dans l’alimentation des porcs en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Batonon-Alavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-tech science for small scale pork producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Kušec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivona Djurkin Kušec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Font I Furnols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Croatian and 13. International Symposium on Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vodice, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Flash” dietary methionine supply as an innovative way to improve pork quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Batonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Swine Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adisseo France SAS. FRA., Jan 2017, Paris, France. 23 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess methionine supply during a short period improves technological and sensory pork quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Batonon-Alavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bienfaits du gras pour les qualités gustatives et nutritionnelles des viandes et produits carnés. Exemple du Kintoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de l'AOC Kintoa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Les Aldudes, 64430, France. 29 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biomarkers as predictors of sensory and technological pork quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Fatty pig science and utilization international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Badajoz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet européen multi-acteurs TREASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Partenariat Européen pour l'Innovation (PEI) agriculture productive et durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France. 8 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biomarkers, near infra-red spectroscopy and computed tomography as new methodologies applied in TREASURE project to predict the quality of pork and pork products from local pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Font-I-Furnols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prevolnik Povse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International symposium animal science days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brandlucken, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les critères d’élevage importants pour produire des viandes de bonne qualité technologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Quizz « Comment améliorer la qualité technologique des viandes issues de la filière porcine française ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local pig breeds: nutritional requirements, innovative practices and local feeding resources as challenges in project TREASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pedro Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Charneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Maria Garcia Casco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International symposium animal science days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brandlucken, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de porc Label Rouge et les productions de races locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe filière porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Saint-Gilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la génétique et du logement sur la santé du porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space 2016 - les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint Jacques de la lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la qualité des viandes: mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes (JSMTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs pour discriminer des classes de qualité sensorielle et technologique des viandes de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of demographic and phenotypic data of local pig breeds of Treasure project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Maria Garcia Casco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Petig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International symposium on the mediterranean pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Portalegre, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, carcass and meat quality of Gascon pigs produced according to the Noir de Bigorre PDO specifications: variability and influence of local feeding resources on phenotypic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International symposium on the mediterranean pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Portalegre, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Treasure. Influence de la saison de finition des animaux et des ressources alimentaires sur les qualités des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Louey (65), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress and achievements of WP3. Traditional and new high quality pork products with regional identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angels Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treasure, project review meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence in residual feed intake (RFI) and tissue energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting INRA-ISU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Ames, United States. 22 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of RFI on energy metabolism and meat quality and implications for pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting INRA-ISU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Ames, Iowa, United States. 23 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International congress of meat science and technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du muscle à la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international de l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 11 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique et viande : quelles avancées, quelles applications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sélection sur la consommation alimentaire résiduelle chez le porc en croissance pour concilier efficacité alimentaire, qualité des viandes et impact environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris (FR), France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress à l'abattage et qualités des viandes : les liens se confirment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du type génétique : Basque, Large White et du système d’élevage sur la croissance et la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la commission porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Les Aldudes, France. 35 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig adaptation to cold environment enhances oxidative and glycolytic Longissimus muscle metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sensorielle des viandes porcines par les composantes du tissu musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Porc (IFIP). Paris, FRA., Nov 2012, Paris, France. 34 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la viande de porcs mâles entiers, castrés ou immunocastrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Delgado-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage vertical à haut débit pour la caractérisation des interactions génotype X système de production chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la commission porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de la qualité de la viande de porc selon la race : Basque ou Large White et le système d'élevage : conventionnel, alternatif ou extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multivariée de la variabilité de la qualité de viande de porc selon la race et le système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of biomarkers using Omics technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus Fw Te Pas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Pierzchala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q-PorkChains final conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Union (UE). BEL., Oct 2011, Palma de Mallorca, Spain. Paper P_6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et évaluation de la qualité par l’approche physiologique : les apports de la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe de travail INRA-IFIP génétique et qualité des viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pork quality differences between lines divergently selected for residual feed intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the definition of molecular markets of pork quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable and Diversified Pork Chains: From Science to Practice. Q-PorkChains Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Palma de Mallorca, Spain. 17 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adenosine monophosphate-activated protein kinase status modulates kinetics of post-mortem pH decline and meat quality in pig Longissimus muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology (ICOMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of Longissimus muscle to identify genes associated with pig meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de biomarqueurs de la qualité des viandes de porc par des approches transcriptomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Muscle et Viande Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de données d'expression génique pour prédire la qualité de viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels descripteurs phénotypiques pour caractériser la qualité de la viande de porc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique de l'IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la race et du mode de logement sur la sécrétion de cortisol, l'immunité et la santé des porcs à l'engrais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de biomarqueurs associés à la qualité de viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of Longissimus muscle to select genes correlated to drip loss in pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la méthode d'analyse sparse PLS pour l'intégration de données protéomiques et phénotypiques relatives aux qualités de la viande de porc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation phénotypique à grande échelle des tissus adipeux sous-cutané et intramusculaire chez des porcs présentant une aptitude contrastée au dépôt de lipides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production systems and influence on eating quality of pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de production pour diversifier la qualité des produits: intérêt des approches génomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres INRA. Salon International de l'Agriculture 2009. Des outils pour une filière porcine plus durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarray analysis of differential genes expression patterns in Longissimus muscle of Large White and Basque pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles recherches pour l’élevage biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous de l'Inra au Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint-Jacques de la Lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New biology as a tool for control of pork quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Oksbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Bertram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Kehlet Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q-Porkchains EU seminar : Pork quality for the consumer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does breed interact with rearing conditions to influence cortisol release, immunity and health of growing pigs - Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on the Assessment of Animal Welfare at Farm and Group Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-Porkchains : programme intégré européen de recherches FP6 - 2007 à 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de la qualité de viande de porc selon la race et le système d'élevage: dispositif de recherche de marqueurs de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente pour la consommation alimentaire résiduelle chez le porc : effets sur les propriétés musculaires et la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Galian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of feeding and rearing systems on growth, carcass traits and meat quality in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Messina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du mode d'élevage sur les performances, le comportement des animaux et la qualité de la viande chez deux génotypes de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dransfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation comparée de deux systèmes d'élevage par la réponse comportementale des porcs à l'introduction d'un nouvel objet dans le milieu de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensory growth response in pigs on performance, composition of weight gain at carcass and muscle level, and meat quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Heyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du mode d'élevage sur les performances, le comportement des animaux et la qualité de la viande chez deux génotypes de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dransfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance compensatrice chez le porc : effets sur les performances de croissance, la composition de la carcasse et la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Heyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle traits, preslaughter stress and meat quality indicators as influenced by pig rearing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alienor Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'élevage alternatifs des porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du poids du porcelet à la naissance sur la composition des carcasses et des muscles au poids commercial d'abattage et la qualité sensorielle de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of rearing system on performance, animal welfare and meat quality in two pig genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dransfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., 2005, Uppsala, Sweden. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d’élevage alternatifs des porcs : (2) Effets sur des indicateurs du métabolisme énergétique musculaire et du stress pré-abattage en relation avec les qualités des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alienor Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'élevage alternatifs des porcs : 1. Effets sur les performances de croissance et les qualités des carcasses et des viandes et l'aptitude à la transformation en jambons cuits et secs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37.Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary induced changes in growth rate: consequences on carcass, muscle and meat quality traits in pigs slaughtered at 110 kg live weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European workshop on sustainable pork production: welfare, quality, nutrition and consumer attitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of two husbandry methods for growing-finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du poids individuel et de la taille de la portée à la naissance sur la survie du porcelet, ses performances de croissance et d'abattage et la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pichodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pellois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale de deux conduites d'élevage de porcs en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of alternative pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dransfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Piggery final seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of muscle fibers and collagen in non-ruminant mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the European Association for Animal Production (EAAP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pig birth weight on postnatal growth, muscle characteristics, and meat quality at commercial slaughter weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pichodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of husbandry methods on animal welfare and meat quality traits in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivité et qualité de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de l'académie d'agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Paris, France. pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rearing conditions (indoor vs outdoor) on raw meat composition and cured bacon quality and sensorial traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Vendeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. International congress of meat science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de porcs présentant des teneurs extrêmes en lipides dans le muscle longissimus. 2- Capacités de stockage et d'utilisation des lipides intramusculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées des sciences du muscle et technologies de la viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rearing conditions (indoor vs outdoor with pasture) on carcass, back fat and muscle traits of cull sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. International congress of meat science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du mode d'élevage (bâtiment ou plein air) sur les qualités des carcasses et des viandes de truies de réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de porcs présentant des teneurs extrêmes en lipides dans le muscle longissimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées des sciences du muscle et technologies de la viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viandes déstructurées, situation dans cinq abattoirs de l'ouest de la France: facteurs de risque et proposition d'un modèle. Caractérisation colorimétrique, biochimique et histologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'élevage et qualités des viandes porcines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vimus, séminaire muscle viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des 33èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&amp;quot;le des facteurs de production sur les qualités des viandes porcines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le porc en Hainaut : un potentiel .. développer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Ath, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des 32èmes Journées de la Recherche Porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets comparés de deux méthodes d'augmentation de l'âge à l'abattage des porcs sur la composition de la carcasse et des muscles, et la qualité sensorielle de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'incorporation du bicarbonate de sodium dans l'aliment sur les performances du porc à l'engraissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on contractile properties of longissimus muscle fibers in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clochefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. International congress of meat science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of age at slaughter on carcass and musle traits, and meat quality parameters in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International congress of meat science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'élevage sur les performances de croissance du porc et la qualité des viandes. 1. Effet sur les performances zootechniques et la qualité de carcasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dividich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouyssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pig housing conditions on muscular and adipose tissue traits, and technological and sensory quality of dry-cured hams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. International congress of meat science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'élevage sur les performances de croissance du porc et la qualité des viandes. 2- Caractéristiques du muscle et du tissu adipeux et qualités technologiques et organoleptiques du jambon sel-sec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clochefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in collagen characteristics of porcine loin and ham muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clochefert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. International congress of meat science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la teneur en lipides intramusculaires sur les qualités sensorielles et l'acceptabilité par les consommateurs de la viande de porc et du jambon cuit. Synthèse des résultats obtenus dans le cadre du projet &amp;quot;agriculture demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des facteurs d'élevage sur la qualité de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la teneur en lipides intramusculaires sur l'acceptabilité, par les consommateurs, de la viande de porc et du jambon cuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the RN genotype on growth and carcass traits in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du génotype (croisés Duroc vs. Piétrain) et de la stratégie alimentaire (origine et nature des ressources protéiques) sur l’empreinte environnementale de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Journées Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 58, pp.408-409, 2026, 58èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of boar taint risk in pork from two pig genotypes using plasma sexual steroid concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRTA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Girona, Spain. Abstracts book 71st ICoMST, pp.279-280, 2025, Abstracts book 71st ICoMST</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding strategy in organic farming as a lever to improve various quality dimensions of pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.561, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de porcs à l'engraissement dans un mode d'élevage avec courette extérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bobillier-Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. , Animal science proceedings, 14 (5), pp.83-84 | 665-666, 2023, 55èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectroscopie proche infrarouge : un outil de différentiation des porcs selon leur alimentation et de prédiction de la composition en acides gras de leurs produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît-Pierre Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Animal Science Proceedings, 14, pp.694 ; 335-336, 2023, 55èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress thermique prénatal ou postnatal : conséquences sur le comportement, la santé, les performances de croissance et des indicateurs de qualité de viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.75, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red wine in cured Bísaro pig ham to minimise salt content and improve physico-chemical atributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal. Wageningen Academic Publishers, Book of abstracts, 26, pp.518, 2020, Book of abstracts of the 71st annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude consommateurs sur les produits traditionnels de porcs de race locale : attentes et évaluation hédonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données phénotypiques : un prérequis pour la mise en place de programmes de sélection des races locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Zahlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Petig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress thermique prénatal ou postnatal : conséquences sur les performances de croissance et des indicateurs de qualité de viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing autochthonous pig breeds with meat near-infrared spectra data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Dadoussis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijel Karolyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Garcia-Gasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. International symposium of mediterranean pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Florence, Italy. Università degli Studi di Firenze, 2019, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet européen multi-acteurs TREASURE : diversité des races locales de porcs et des systèmes de production pour des produits traditionnels de qualité élevée et des filières porcines durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boîte à outils pour l’évaluation des qualités des carcasses et des dimensions sensorielles, nutritionnelles et technologiques des viandes et produits transformés de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Font-I-Furnols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFIP, INRA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 51, pp.233-234, 2019, 51èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat stress in pregnant sows: effects on growth performance and carcass composition of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable production of high quality beef and pork in Slovenia – focus of SLO-ACE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Meglič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two different rearing systems on textural traits, color parameters and oxidative status of meat from Bísaro pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preciosa Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Zootec – Congresso Nacional de Zootecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vila Real, Portugal. Revista Portuguesa de Zootecnia, III (1), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majorcan Black Pig carcass, meat and fat quality parameters assessed by a standardised toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota analyses for sustainable European local porcine breeds: a TREASURE pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijel Karolyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Salaipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of traditional and innovative feed on technological aspects of meat from pig Bisara breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pedro Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Reunião Anual da Sociedade Brasileira de Zootecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Goiânia-GO, Brazil. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing performance and management of European local pig breeds in project TREASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pedro Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Charneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia-Gasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of traditional and innovative foods on the carcass quality of the Bisara swine breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preciosa Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pedro Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. Iberian congress on animal genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Murcia, Spain. 2018, Resúmenes. XI Congreso ibérico para los recursos genéticos animales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An online phenotype database: first step towards breeding programs in local pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Zahlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Petig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREASURE : Diversité des races locales de porcs et des systèmes de production pour des produits traditionnels de qualité élevée et des filières porcines durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of PDO Noir de Bigorre pork products according to pig feeding and season in extensive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and diversity analysis of European local pig breeds and production systems under Treasure project framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fontanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ovilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, Utah, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 94 (suppl. 4), 2016, 35th International Society for Animal Genetics Conference. </w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jas2016.94supplement494a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biomarkers to discriminate pork quality classes based on sensory and technological attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëla Kloareg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International congress of meat science and technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. , 2015, Proceedings ICoMST 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of local pig breeds and production systems for high quality traditional products and sustainable pork chains (TREASURE): project presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjeta Candek-Potokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angels Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Dry Cured Ham World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of high throughput methods to predict pork quality at industrial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21, 2015, EAAP Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cold rearing temperature on meat quality parameters on loin and ham muscles in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle biomarkers to differentiate pork quality categories based on industry and consumer demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par transcriptomique de biomarqueurs de la qualité de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 45, pp.97-102, 2013, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of fresh pork and dry-cured hams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre - Yves Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International symposium on the Mediterranean pig (ISMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ljubjana, Slovenia. , Acta Agriculturae Slovenica, Supplement 4, 2013, Acta argiculturae Slovenica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle transcriptome profiles highlight biomarkers of pig production system and high meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th International Congress of Meat Science and Technology (ICOMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Izmir, Turkey. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Congress of Meat Science and Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, ICoMST 2013 E-Book of Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance du porc à une température d'élevage basse : effets sur les performances et la composition corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris (FR), France. IFIP - Institut du Porc, 44, pp.281-282, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réversibilité des effets d'une température d'élevage basse sur le métabolisme musculaire et la qualité de la viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen (FR), France. Hors-série, pp.165-166, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to divergent selection for residual feed intake in growing pigs, consequences on porkgrowing pigs, consequences on pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Annual Meeting of the European Association for Animal Production, 18, 2012, Book of Abstracts of the 63rd Meeting of the EAAP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome du muscle longissimus et qualité de la viande de porc basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - Inra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Viandes et Produits Carnés, Hors-série, 2012, Viandes et Produits Carnés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'expression des gènes du tissu adipeux entre les porcs Large White et Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 43, 2011, 43èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of meat from entire, castrated or immunocastrated male pigs as affected by pre-slaughter handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Delgado Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Satellite Boars heading for 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Amsterdam, Netherlands. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la relation du protéome musculaire avec l’oxydation des lipides sur des lignées divergentes de porcs (CMRJ).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Spectrométrie de Masse and Analyse Protéomique SMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avignon, France. , 2 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pork quality differences between lines divergently selected for residual feed intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology (ICOMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. , 2011, 57th ICoMST : Global challenges to production,processing and consumption of meat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis to compare pig meat quality traits according to breed and rearing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, France. German Livestock, 4 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente pour la consommation alimentaire résiduelle chez le porc : effets sur les propriétés musculaires et la qualité de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'animation scientifiques, Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente sur les propriétés contractiles des fibres musculaires chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clochefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte rendu, 8e Journées des Sciences du Muscle et Technologies de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">47èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. 47, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 310 p., 2015, Journées de la Recherche Porcine, 978-2-85969-231-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">46èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 46, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 45, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">44èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. 44, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journées de la Recherche Porcine, 978-2-85969-215-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">43èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 43, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut Technique du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 294 p, 2011, Journées de la Recherche Porcine en France, 978-2-85969-212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">42èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. 42, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p, 2010, Journées de la Recherche Porcine en France, 978-2-85969-207-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">41èmes Journées de la Recherche Porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France. 41, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 314 p., 2009, Journées de la Recherche Porcine en France, 978-2-85969-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40èmes Journées de la Recherche Porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France. 40, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 274 p., 2008, Journées de la Recherche Porcine en France, 978-2-85969-193-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France. 39, </w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 440 p., 2007, Journées de la Recherche Porcine en France, 2-85969-179-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">38èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 482 p., 2006, 2-85969-174-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">37èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. ITP, 476 p., 2005, 2-85969-166-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">36èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France. ITP, 470 p., 2004, 2-85969-156-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Paris, France. ITP, 455 p., 2003, Journées de la Recherche Porcine en France, 2-85969-147-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">34èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Paris, France. ITP, 347 p., 2002, Journées de la Recherche Porcine en France, 2-85969-140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">33èmes journées de la recherche porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Conty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Paris, France. ITP, 331 p., 2001, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32èmes journées de la recherche porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Conty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Paris, France. ITP, 437 p., 2000, Journées de la Recherche Porcine en France, 2-85969-121-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">31èmes journées de la recherche porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Conty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1999, Paris, France. ITP, 399 p., 1999, Journées de la Recherche Porcine en France, 2-85969-110-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30èmes journées de la recherche porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Conty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France. ITP, 427 p., 1998, Journées de la Recherche Porcine en France, 2-85969-100-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29èmes journées de la recherche porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Conty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Paris, France. ITP, 418 p., 1997, Journées de la Recherche Porcine en France, 2-85969-094-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, Matière à débattre et décider, 978-2-7592-3277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et performances des porcelets issus de l'hyperprolificité. Conséquence de l'hétérogénéité du poids ... la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFIP - Institut du Porc, 39 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente sur les propriétés contractiles des fibres musculaires chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clochefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept and ambition of project TREASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Local Pig Breeds – Diversity and Performance : A study of project TREASURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech - Open Access Publisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-1-78985-408-4. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.84246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basque pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Batorek-Lukač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Local Pig Breeds – Diversity and Performance : A study of project TREASURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech - Open Access Publisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-1-78985-408-4. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.83758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gascon pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Batorek-Lukač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Local Pig Breeds – Diversity and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech - Open Access Publisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-1-78985-408-4. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.83764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale de deux conduites d'élevage des porcs en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches de synthèse du programme Porcherie verte: programme interdisciplinaire multipartenarial 2001-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biomarqueurs pour évaluer la qualité de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating pork quality attributes by rearing factors and practices in organic pig farming -Protocol for a systematic review of literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database on systematic carcass and meat quality traits measurements in each local breed aiming at implementing breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Petig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kastelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 3.9, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A report on evaluation of sensory, healthy, technological and typical attributes of regional pork products from untapped breeds and new products issued from local chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Aquilani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 3.7, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the average and variation within breed/product of sensory, healthy and technological qualities of pork products from various local breeds and production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Delivrable 3.5, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the accuracy of near infrared spectroscopy to predict quality of pork and pork products (including samples of local pig breeds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Prevolnik Povse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijel Karolyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urška Tomažin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 3.8, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A report on the sensory, healthy and technological qualities of innovative traditional pork products from local breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Aquilani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 3.6, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary extra hydroxyl-methionine supply: associated changes in muscle biological processes in finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Adisseo France SAS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on capacity building programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Kudsk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kuhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 4.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business plan for the development of SLO-ACE 2019-2035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simončič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Meglic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dolničar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kuhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 5.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on consumer acceptability of traditional pork products from untapped breeds in relation to innovative traditional pork products and to conventional products, in 6 European countries and contrasted city-market zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dilme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 3.4, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational plan for the dissemination activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kuhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Meglic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 6.2, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature studies on innovative methodologies of meat quality analysis and list describing the new techniques selected for the project (Milestone MS 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Font I Furnols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urška Tomažin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] TREASURE_WP3_T3.2_INRA_SCIENT_MS3.3, Union européenne. 2016, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toolbox for the evaluation of sensory, healthiness and technological quality of pork and pork products (Deliverable D3.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] TREASURE_WP3_T3.1_INRA_D3.2, Union européenne. 2016, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized procedures for the determination of meat and pork product quality (Milestone MS 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] TREASURE_WP3_T3.2_INRA_SCIENT_MS3.6, Union européenne. 2016, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agreed (among actors) list of indicators of sensory, healthy and technological quality of pork and pork products (Milestone MS 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] TREASURE-WP3-T3.1-INRA-SCIENT-MS3.1_V2, Union européenne. 2015, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences du type génétique (Basque ou large White) et du système d’élevage : conventionnel, alternatif ou extensif, sur la croissance des animaux et la qualité de la viande et des produits. Identification de biomarqueurs de la qualité de la viande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2012, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de qualité de viande chez le porc. Importances respectives du pH ultime et du taux de lipides intramusculaires dans la détermination de la qualité sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies nutritionnelles visant à moduler la croissance et la composition des dépôts tissulaires chez le porc: conséquences sur la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02819477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des viandes et produits dans la filière porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02797499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig production systems and quality of pork and pork products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. GLOQUAL, Clermont-Ferrand (France), France. 2023, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality attributes of pork and processed products from fat breeds -Examples of local french breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. University of Guelph, Ontario, Canada. 2023, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101381v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local pig breeds in France: Research studies focusing on quality of pork and products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Lecture - Department of Animal Science and Technology, Taipei (Taiwan), Taiwan. 2022, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId891"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte LEBRET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice Adjointe de l'UMR PEGASE INRAE - Institut Agro Rennes-Angers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benedicte-lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5435-0389</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qualités des viandes porcines : élaboration de la ferme à la table, effets des facteurs et systèmes d'élevage</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (135)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of autochthonous pig breeds from meat and fat samples by FT-NIR spectra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dadousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sirtori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M C Fabbri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Čandek-Potokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 262, pp.104366. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2025.104366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05429896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm validation of a feeding strategy improving nutritional and technological quality of meat from Duroc crossbred pigs and contributing to relocating feed resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 5, pp.100129. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2026.100129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing innovation activities in agrifood value chains facing agroecological transition issues: framework proposal and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroecology and Sustainable Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/21683565.2026.2649771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde d'une race locale porcine par la filière Noir de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.73-85. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of plasma sexual steroids in Duroc and Pietrain crossbred male pigs in organic farming and prediction of boar taint risk according to slaughter weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (11), pp.101673. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a ‘One quality’ approach of pork: A perspective on the challenges and opportunities in the context of the farm-to-fork continuum – Invited review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 226, pp.109834. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotype and dietary inclusion of omega-3 fatty acids and fiber influence metabolism of subcutaneous adipose tissue and systemic metabolic outcomes in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamil Sierżant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 229, pp.109911. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The agroecological transition in the agri-food sector: A long process of convergence towards a new paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magrini Marie-Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100_GB, pp.13-23. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art02-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse de la transition agroécologique à l'échelle des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.25-33. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition agroécologique à l'échelle sectorielle : un long processus de convergence vers un nouveau paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Lullien-Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.13-24. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safeguarding a local breed of pig through the Noir de Bigorre value chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoit Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.69-80. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art07-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farinelli : Elevage de porcs mâles non castrés et valorisation des carcasses en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Massoulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 107, pp.95-112. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol107-art08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does feeding strategy affect the aromatic volatile compounds profile and sensory properties of organic fresh pork?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 228, pp.109869. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05100159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-sectional analysis of 28 agrifood value chain initiatives: Various innovation dynamics related to their commitment to agroecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.115-128. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-vol100-art11-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse transversale de 28 démarches de filières agrialimentaires : des dynamiques d'innovation variables au travers de leur engagement dans l'agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Saint-Ges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementina Sebillotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.123-137. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05010133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels défis au développement de la production porcine en agriculture biologique en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Alibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bonnefont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Choisis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Durpoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7398. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic rearing of non-castrated male pigs: welfare indicators, carcass traits, pork quality and boar taint in Duroc and Pietrain crossbreds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (10), pp.101316. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et authentification des produits animaux issus de l’agriculture biologique vs conventionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.8264. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.8264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and future perspectives for the European grading of pig carcasses – A quality view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Gispert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Font-I-Furnols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 208, pp.109390. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding strategy in organic pig farming as a lever to improve various quality dimensions of pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18 (7), pp.101190. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582528v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The color of fresh pork: Consumers expectations, underlying farm-to-fork factors, myoglobin chemistry and contribution of proteomics to decipher the biochemical mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surendranath Suman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Purslow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 206, pp.109340. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining pig genetic and feeding strategies improves the sensory, nutritional and technological quality of pork in the context of relocation of feed resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Lhuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.109074. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pork quality traits and associated muscle metabolic changes in pigs under chronic prenatal and postnatal heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 101, pp.skad305. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skad305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of fatty acid composition in intact and minced fat of European autochthonous pigs breeds by near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sirtori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Charneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Crovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.7874. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-34996-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d’origine animale : enseignements d’une expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Étienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.7480. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2023.36.1.7480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04178183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Pork quality attributes from farm to fork. Part I. Carcass and fresh meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Čandek-Potokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.100402. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality and authentication of organic animal products in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.100405. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing strategies to self-sustainability of autochthonous swine breeds from different EU regions: a mixed approach using the World Café technique and the Analytical Hierarchy Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Rivera-Toapanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta Čandek-Potokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Agriculture and Food Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (1), pp.92-102. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1742170521000363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Pork quality attributes from farm to fork. Part II. Processed pork products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Čandek-Potokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (1), pp.100383. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poor hygiene of housing conditions influences energy metabolism in a muscle type-dependent manner in growing pigs differing in feed efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dessauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.7991. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-12050-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HYPER-SCAN - Développer des technologies innovantes de tri des pièces de découpe de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lhommeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 85, pp.185-197. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol85-art14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Quality of animal-source foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne E Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100376. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the determination of meat quality using biochemical characteristics of the muscle: stress at slaughter and other missing keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10010084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santé et bien-être de la truie gestante et du porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34 (3), pp.211-226. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.3.4879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finishing season and feeding resources influence the quality of products from extensive-system Gascon pigs. Part 2: muscle traits and sensory quality of dry-cured ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. J Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (8), pp.100305. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03294113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finishing season and feeding resources influence the quality of products from extensive-system Gascon pigs. Part 1: Carcass traits and quality of fresh loin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Fève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (8), pp.100240. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03267333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash dietary methionine supply over growth requirements in pigs: Multi-facetted effects on skeletal muscle metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. I Batonon-Alavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (7), pp.100268. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of near-infrared spectroscopy to predict fatty acid profile of meat from different european autochthonous pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Tejerina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pedro Pinto de Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (17), pp.5801. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app10175801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rearing system modulates biochemical and histological differences in loin and ham muscles between basque and large white pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (9), pp.1976-1986. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173112000066X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiposité et génétique chez le porc : état des lieux et nouveaux enjeux pour la qualité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (1), pp.17-29. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.1.3112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers' expectations and liking of traditional and innovative pork products from European autochthonous pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Rivera-Toapanta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Karolyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Cerjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.108179. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic prenatal heat stress alters growth, carcass composition, and physiological response of growing pigs subjected to postnatal heat stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 98 (5), pp.skaa161. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skaa161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélectionner sur l'adiposité pour améliorer la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réussir Porcs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 268, pp.44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02284522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the quality of meat: Myth or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (436), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods8100436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of demographic and phenotypic data of local pig breeds of Treasure project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Garcia-Casco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivos de Zootecnia : Revista Trimestral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Supplement 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of natural antioxidants from grape seed and chestnut in combination with hydroxytyrosol, as sodium nitrite substitutes in Cinta Senese dry-fermented sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Aquilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Sirtori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mónica Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.389-398. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux outils haut débit pour l’évaluation précoce de la qualité de la viande de porc (QualiPorc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, pp.407-419. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5191196642666567E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving pork quality traits by a short-term dietary methionine supplementation at levels above growth requirements in finisher pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores I. Batonon-Alavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 145, pp.230-237. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2018.06.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des productions porcines en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 68, pp.151-170. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/VUZNNY⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy of near infrared spectroscopy to predict quality of pork and pork products including samples of Krškopolje and Turopolje pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Prevolnik Povse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijel Karolyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urška Tomažin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculturae Conspectus Scientificus (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (3), pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review. Divergent selection for residual feed intake in the growing pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (9), pp.1427-1439. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111600286X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurable biomarkers linked to meat quality from different pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus F. W. Te Pas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Oksbjerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60 (3), pp.271-283. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/aab-60-271-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biomarkers, Near Infra-Red Spectroscopy and computed tomography as new methodologies applied in TREASURE project to predict the quality of pork and pork products from local pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Font-I-Furnols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Prevolnik Povse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculturae Conspectus Scientificus (ACS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82 (2), pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection pour la consommation alimentaire moyenne journalière résiduelle chez le porc : impacts sur les caractères et défis pour la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 30 (5), pp.439-453. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.5.2274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How muscle structure and composition influence meat and flesh quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016 (3182746), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2016/3182746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la qualité des viandes : mythe ou réalité ? Etat des lieux des avancées récentes réalisées dans le domaine de la prédiction des qualités des viandes ; réflexion sur les perspectives d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série (4ème trimestre), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation du métabolisme énergétique du porc au cours de la croissance et production de viande porcine de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (5), pp.369-382. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.5.3040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.28-26. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marqueurs génomiques au service de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.183-195. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande et les produits du porc : comment satisfaire des attentes qualitatives variées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.111-114. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress en élevage et à l’abattage : impacts sur les qualités des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.169-182. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211033v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of production system in local and conventional pig breeds on stress indicators at slaughter, muscle and meat traits and pork eating quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (8), pp.1404-1413. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la structure et la composition du muscle déterminent la qualité des viandes ou chairs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.125-136. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211001v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités des viandes : influences des caractéristiques des animaux et de leurs conditions d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.151-168. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les principales composantes de la qualité des carcasses et des viandes dans les différentes espèces animales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des pertes alimentaires dans la filière porcine entre la sortie de l’élevage et la commercialisation des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622710500090479E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production performance, carcass composition, and adipose tissue traits of heavy pigs. Influence of breed and production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (8), pp.3543-3556. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas2014-7398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic adaptation of two pig muscles to cold rearing conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 91 (4), pp.1893-906. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2012-5828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-Porkchains, un programme de recherche européen pour des filières de production porcines durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Penanmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, pp.VPC‐2013‐29‐6‐4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of fresh pork and dry-cured hams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre - Yves Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Agriculturae Slovenica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Supplement 4, pp.77-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of divergent selection for residual feed intake in pigs on muscle energy metabolism and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (1), pp.37-45. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between muscle gene expression pattern and technological and sensory meat traits highlight new biomarkers for pork quality assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (3), pp.744-754. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la viande : effets de la race et du système d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tech Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.11-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early post-mortem sarcoplasmic proteome of porcine muscle related to lipid oxidation in aged and cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 135 (4), pp.2238-2244. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.07.079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and immune traits of Basque and Large White pigs housed in a conventional or enriched environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 6 (8), pp.1290-1299. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112000080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting meat quality with biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus Te Pas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Pierzchala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleischwirtschaft International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (4), pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison of subcutaneous adipose tissue proteomes in juvenile piglets with a contrasted adiposity underscored similarities with human obesity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75 (3), pp.949-61. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2011.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat and fish flesh quality improvement with proteomic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.18-25. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/af.2012-0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Muscle Transcriptome between Pigs with Divergent Meat Quality Phenotypes Identifies Genes Related to Muscle Metabolism and Structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Herault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (3), Non paginé. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0033763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial function, fatty acid metabolism, and immune system are relevant features of pig adipose tissue development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (22), pp.1116-1124. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00098.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early post-mortem sarcoplasmic proteome of porcine muscle related to protein oxidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 127 (3), pp.1097-1104. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2011.01.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle characteristics and meat quality traits are affected by divergent selection on residual feed intake in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (4), pp.996-1010. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative rearing systems in pigs: consequences on stress indicators at slaughter and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (10), pp.1620-1625. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731111000784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological traits and meat quality of pigs as affected by genotype and housing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 88 (1), pp.14-22. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.11.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing biomarkers using omics technology to improve pork quality in the chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus Te Pas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels Oksbjerg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newsletter du Projet Q-PorkChains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of protein aggregation in cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Promeyrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Gatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kajak-Siemaszko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 121 (2), pp.412-417. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2009.12.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production systems and influence on eating quality of pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (2), pp.293-300. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2009.03.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation de la qualité de la viande de porc par l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (1), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production biologique de porcs en France : caractéristiques des élevages, impacts sur la santé, le bien-être et la qualité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.179-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pig rearing system on animal performance and manure composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (4), pp.606-616. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108003601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on &amp;quot;residual feed intake&amp;quot; in pigs: impact on growth performance, muscle compositional traits and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Galian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation globale des systèmes de production porcine et leur optimisation au niveau de l'exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Espagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.367-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of feeding and rearing systems on growth, carcass composition and meat quality in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (10), pp.1548-1558. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108002796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance des émissions gazeuses dans les différentes filières de gestion des effluents porcins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Claude J. C. Germon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (4), pp.345-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensatory growth response in pigs: Effects on growth performance, composition of weight gain at carcass and muscle levels, and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Heyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (3), pp.769-778. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does feed restriction and re-alimentation differently affect lipid content and metabolism according to muscle type in pigs (Sus scrofa) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 147 (2), pp.375-382. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2007.01.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The response of various muscle types to a restriction –re-alimentation feeding strategy in growing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Heyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (6), pp.849-857. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic and histochemical characteristics of fat and muscle tissues in homozygous or heterozygous pigs for the body composition QTL located on chromosome 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (3), pp.232-241. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00270.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rearing conditions on performance, behavioral, and physiological responses of pigs to preslaughter handling, carcass traits, and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dransfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (9), pp.2436-3447. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2005-689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être animal, un facteur d'évolution des systèmes de production porcine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (3), pp.213-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number of intramuscular adipocytes and fatty acid binding protein-4 content are significant indicators of intramuscular fat level in crossbred Large White x Duroc pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84, pp.1083-1092. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.8451083x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low birth weight is associated with enlarged muscle fiber area and impaired meat tenderness of the longissimus muscle in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 84 (1), pp.93-103. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/2006.84193x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The long-term influences of birth weight on muscle characteristics and eating meat quality in pigs individually reared and fed during fattening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 48, pp.68-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exercise during growth and alternative rearing systems on muscle fibers and collagen properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (1), pp.69-86. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outdoor rearing of cull sows: Effects on carcass, tissue composition and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Guillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70, pp.247-257. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2005.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of piglet birth weight on postnatal growth performance, tissue lipogenic capacity, and muscle histological traits at market weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pichodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 93, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viandes déstructurées : Plusieurs facteurs de risque sont mis en évidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24, pp.63-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences de la rationalisation de la production porcine sur les qualités des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 17 (2), pp.79-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des 34èmes Journées de la Recherche Porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 25 (2), pp.33-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de porcs présentant des teneurs extrêmes en lipides dans le muscle longissimus. 2- Capacités de stockage et d'utilisation des lipides intramusculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, HS, pp.167-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de porc présentant des teneurs extrêmes en lipides dans le muscle Longissimus. 1- Performances de croissance et qualité des carcasses et des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, HS, pp.139-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding intensity and dietary protein level affect adipocyte cellularity and lipogenic capacity of muscle homogenates in growing pigs, without modification of the expression of Sterol Regulatory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 80 (12), pp.3184-3193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du mode d'élevage (bâtiment ou plein air) sur les qualités des carcasses et des viandes de truies de réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of outdoor rearing and indoor temperature on growth performance, carcass, adipose tissue and muscle traits in pigs, and on the technological and eating quality of dry-cured hams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 2002 (4), pp.447-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of two methods of increasing age at slaughter on carcass and muscle traits and meat sensory quality in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 72, pp.87-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du système d'élevage de truies (bâtiment ou plein air) sur les caractéristiques du muscle longissimus et ses qualités technologiques et sensorielles après transformation en bacon, et les caractéristiques de la bardière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Vendeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison du CTSCCV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 11 (5), pp.267-275</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viandes déstructurées, situation dans cinq abattoirs de l'ouest de la France: facteurs de risque et proposition d'un modèle. Caractérisation colorimétrique, biochimique et histologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 33, pp.95-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande destructurée. Facteurs de risque : caractérisation colorimètrique, biochimique et histologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techni Porc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (4), pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des 33èmes Journées de la Recherche Porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (1), pp.71-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets comparés de deux méthodes d'augmentation de l'âge à l'abattage des porcs sur la composition de la carcasse et des muscles, et la qualité sensorielle de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.329-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente sur les propriétés contractiles des fibres musculaires chez le porc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clochefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.73-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'incorporation du bicarbonate de sodium dans l'aliment sur les performances du porc à l'engraissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.163-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of intramuscular fat content on lipid composition, sensory qualities and consumer acceptability of cured cooked ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 80, pp.705-710</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des 32èmes Journées de la Recherche Porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (2), pp.146-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the three RN genotypes on chemical composition, enzyme activities, and myofiber characteristics of porcine skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 77, pp.1482-1489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of intramuscular fat content on the quality of pig meat -1. Composition of the lipid fraction and sensory characteristics of m. longissimus lumborum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 53, pp.59-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de la viande de porc. Influence des facteurs d’élevage non génétiques sur les caractéristiques du tissu musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (1), pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of intramuscular fat content on the quality of pig meat - 2. Consumer acceptability of m. longissimus lumborum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 53, pp.67-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des 30èmes journées de la recherche porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (2), pp.165-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'élevage sur les performances de croissance du porc et la qualité des viandes. 2- Caractéristiques du muscle et du tissu adipeux et qualités technologiques et organoleptiques du jambon sel-sec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clochefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 30, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques et qualité des tissus adipeux chez le porc. Facteurs de variation non génétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 11 (2), pp.131-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des 29èmes Journées de la Recherche Porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 10 (2), pp.187-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des facteurs d'élevage sur la qualité de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28, pp.137-156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la teneur en lipides intramusculaires sur l'acceptabilité, par les consommateurs, de la viande de porc et du jambon cuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journees de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28, pp.163-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (165)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité et durabilité de la viande de porc - Une approche d’évaluation intégrée « de la ferme à la table » : le concept ‘One Quality’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Ifip, Feb 2026, Saint-Malo, France. pp.102-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche de Qualité Globale de la viande : Intégration des impacts environnementaux (qualité extrinsèque) avec les qualités intrinsèques de la viande porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel du réseau ACV à l'INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2025, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de la viande de porc : Quelles propriétés? Comment les améliorer par les pratiques d’élevage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale le Cochon de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cochon de Bretagne, Oct 2025, S.l., France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a ‘One Quality’ approach integrating intrinsic and extrinsic pork quality dimensions to foster the sustainability of pork production: A study combining pig genetics and feeding strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRTA, Aug 2025, Girona, Spain. pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05213329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nove razvojne smernice in cilji v vrednotenju kakovosti mesa - primer avtohtonih pasem prašičev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Scientific Symposium on Nutrition of Farm Animals, Zadravec-Erjavec Days 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Murska Sobota, Slovenia. pp.47-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du type génétique sur le bien-être et la qualité de la viande de porcs mâles non castrés en élevage biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; IFIP-Institut du Porc, Feb 2024, Saint-Malo, France. pp.7-12 | 261-262, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments and goals in meat quality evaluation - Emphasis on local pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Fatty Pig &amp; 12th Mediterranean Pig Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Veterinary Medicine, Sep 2024, Budapest, Hungary. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic pig farming: from feeding strategy to meat organoleptic quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Els Vossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elever des porcs mâles non castrés en bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de dissémination des résultats du projet PPILOW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAB (Institut Technique de l'Agriculture Biologique), May 2024, Combourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être des porcs et des volailles en élevages biologiques et de plein air : apports du projet européen PPILOW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Réhault-Godbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04908166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment améliorer la santé et le bien-être des poulets et porcs en élevage bio &amp; plein air ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon des Productions Animales (Space) - Les rendez-vous INRAE au Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetics and management of non-castrated male pigs in low input outdoor and organic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW final conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, H2020 PPILOW, Jun 2024, Tervuren, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les pratiques d’élevage pour améliorer la qualité des lipides des produits animaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ferlay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séances de l’académie d’agriculture : nutrition, complémentarité et synergies entre les lipides d’origine animale et les lipides des végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d’Agriculture, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05216466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences d’une stratégie alimentaire sur les qualités des produits porcins issus de l’agriculture biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Ifip, Feb 2024, Saint-Malo, France. pp.1-6 | 261, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies alimentaires et génétiques pour améliorer conjointement plusieurs dimensions de qualité de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Lhuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon des Productions Animales (Space) - Réunion "Porcs" Bleu-Blanc-Coeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bleu-Blanc-Coeur, SPACE, Sep 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04703876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elever et valoriser des porcs mâles non castrés en agriculture biologique. Leviers en élevage: approches expérimentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire PPILOW- Farinelli : Elever et valoriser des porcs mâles non castrés en agriculture biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FNAB (Fédération Nationale de l'Agriculture Biologique), Mar 2024, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building sustainable systems at the era of farm-to-fork and agroecology: Unraveling the interplay of quality attributes of animal-source foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l’évaluation conjointe de la qualité intrinsèque et des impacts environnementaux de la viande porcine : Cas d’étude expérimental combinant type génétique et alimentation des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Phase (JAS Phase 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département physiologie animale et systèmes d’élevage, Nov 2024, Chasseneuil-du-Poitou, France. pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04772763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel fonctionnement des niches dans les filières agroalimentaires ? Une étude qualitative de démarches de filières en transition vers l’agroécologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées de Recherche en Sciences Sociales (JRSS 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04369036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pork quality: a complex concept!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar Meat quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, All about Feed; Pig progress, Jul 2023, Online (Electronic Conference), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronical heat stress modifies muscle metabolism and improves meat quality traits in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. International Congress of Meat Science and Technology (Icomst)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Padova, Italy. pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving knowledge on the fresh pork colour variations and underlying mechanisms through integrated data mining of proteomics studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surendranath Suman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Purslow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. International Congress of Meat Science and Technology (Icomst)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université of Padova, Aug 2023, Padova, Italy. pp.235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies alimentaires et génétiques pour améliorer conjointement plusieurs dimensions de qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Lhuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bleu-Blanc-Coeur; INRAE; Valorex, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale: place et rôle des SIQO, défis pour la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE-INAO sur les signes officiels de la qualité et de l’origine (SIQO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; INAO, Sep 2023, Montreuil, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging environmental sustainability and intrinsic quality traits of pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.943</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-fortification de la viande porcine en vitamine D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du consortium Om3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE - métaprogramme SYALSA (Systèmes alimentaires et Santé Humaine), Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nurturing niche innovations by agrifood value chains in transition to agroecology. A qualitative analysis through eleven case studies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Lantremange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frayssignes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Éric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International sustainability transitions conference: responsibility and reflexivity in transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Utrecht, Netherlands. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et valorisation des porcs mâles non castrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Roinsard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tortereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Technique Porc Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAB; IFIP, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal welfare and pork quality of intact male pigs in organic farming according to genotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poissonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.735</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Welfare barriers and levers for improvement in organic and low-input outdoor pig and poultry production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leterrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarkko Niemi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France. pp.731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité de la viande et des produits de porc AB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique Porc Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAB; IFIP, Nov 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearing non-castrated male pigs in organic farming and avoiding boar taint in pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PPILOW Autumn School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP; INRAE, Oct 2023, Assisi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research studies on intact boars: Strategies to prevent undesired behaviours in intact male pigs and to avoid boar taint in the end-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Pig Castration - National Practitioner Group meeting, H2020 PPILOW project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Gembloux, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of animal-source foods: lessons from a collective scientific expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Etienne Bouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres autour des Recherches sur les Ruminants (3R 2022- 26e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.427-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality attributes of pork and processed products from fat breeds -Examples of local french breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Fatty Pig International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Taiwan Livestock Research Institute, Oct 2022, Tainan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PPILOW project: Innovations improving welfare in low input and organic pig and poultry farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura van Vooren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining genetic and nutritional strategies improve the intrinsic and extrinsic qualities of pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Lhuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2021, Davos, Switzerland. pp.337</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPILOW: innovations for improving animal welfare and human well-being in low-input outdoor and organic poultry and pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Rocchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuditta Meloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Re</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Welfare World Conference, 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, One Welfare CIC, Sep 2021, Online, Spain. pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies génétiques et alimentaires pour améliorer les qualités sensorielles et nutritionnelles des viandes chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Lhuisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Labussière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2021, En ligne, France. pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of pork from European local pig breeds: analytical study on the average and variability of sensory, technological and nutritional traits within and between breeds - TREASURE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Treasure Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. International symposium of mediterranean pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of season and feeding resources on the quality of dry-cured hams from Gascon pigs - Noir de Bigorre chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. World ham congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contexte et objectifs du projet TREASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des résultats du projet TREASURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Louey, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation économique de la demande sociale pour des caractéristiques clés de la filière Noir de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des résultats du projet TREASURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Louey (65), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d’approche participative : projet européen multi-acteurs TREASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la saison et des ressources alimentaires sur la qualité des produits de la filière Noir de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des résultats du projet TREASURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Louey, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des races locales de porcs et des systèmes de production pour des produits traditionnels de qualité et des filières porcines durables : présentation du projet TREASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary hydroxy methionine supply in pigs: associated changes in muscle biological processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores I. Batonon-Alavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. pp.170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude consommateurs sur les produits traditionnels de porcs de race locale : attentes et évaluation hédonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angels Oliver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution des résultats du projet TREASURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Louey, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An online database for growth, carcass and meat quality traits for future breeding programs in local pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Zahlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Petig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. International symposium of mediterranean pig ; Florence (Italie) - (2019-10-16 - 2019-10-19) / Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Florence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and postnatal development of adipose depots in meat animals with a specific focus on the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRA in TREASURE project. Activities and results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TREASURE congerence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production basés sur des races locales de porcs et demande sociétale pour la fourniture de biens publics : le cas de la filière Noir de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des produits de porcs gascons élevés en système d’élevage extensif de la filière Noir de Bigorre : effets de la saison et des ressources alimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Daré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of immunocastration on chemical content and fatty acid composition of fat tissue of Mangalitsa pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragan Radojković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nenad Parunović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marija Gogić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. International symposium of mediterranean pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de production basés sur des races locales de porcs et demande sociétale pour la fourniture de biens publics : le cas de la filière Noir de Bigorre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la recherchepPorcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP - Institut du Porc; Inra, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02502079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adiposité et amélioration génétique chez le porc : état des lieux et nouveaux enjeux pour la qualité des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of fatty acid groups in intramuscular fat of various local pig breeds by FT-NIRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crovetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bonelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are food neophobic consumers reluctant to innovative traditional pork products? An analysis in six european countries using a non-hypothetical choice experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Vitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cerjak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. International conférence of agricultural economists (ICAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le lien entre gras intramusculaire et qualité sensorielle des viandes fraîches de porc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment le tissu gras détermine la qualité sensorielle et nutritionnelle des viandes et des charcuteries-salaisons ? Quelles actions mettre en oeuvre en élevage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic valuation of social demand for key features of the Noir de Bigorre pork production chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Varela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnick, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers’ study on traditional pork products from local breeds: expectations and hedonic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outlook on local pig breeds as drivers of high quality pig production-ambitions in project TREASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'alimentation (niveau alimentaire, nature des matières premières dont co-produits) influence la composition et la qualité des gras ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment le tissu gras détermine la qualité sensorielle et nutritionnelle des viandes et des charcuteries-salaisons ? Quelles actions mettre en oeuvre en élevage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les modes d’élevage moins intensifs influent sur la quantité et la qualité des tissus gras chez le porc : âge/poids à l’abattage (porcs lourds), type d’habitat (courette, plein air), systèmes extensifs (interactions entre type génétique - races locales, mode d’élevage et conduite alimentaire - ressources locales) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comment le tissu gras détermine la qualité sensorielle et nutritionnelle des viandes et des charcuteries-salaisons ? Quelles actions mettre en oeuvre en élevage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress and achievements of WP3. Traditional and new high quality pork products with regional identity, Treasure project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angels Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treasure, project review meeting 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presentation of INRA – INRA in SLO-ACE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kick-off Meeting of SLO-ACE project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-tech science for small scale pork producers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goran Kušec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivona Djurkin Kušec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Font I Furnols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Croatian and 13. International Symposium on Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vodice, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la qualité de la viande par une supplémentation flash en méthionine dans l’alimentation des porcs en finition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Batonon-Alavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bienfaits du gras pour les qualités gustatives et nutritionnelles des viandes et produits carnés. Exemple du Kintoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de l'AOC Kintoa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Les Aldudes, 64430, France. 29 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biomarkers, near infra-red spectroscopy and computed tomography as new methodologies applied in TREASURE project to predict the quality of pork and pork products from local pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Font-I-Furnols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Prevolnik Povse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International symposium animal science days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brandlucken, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biomarkers as predictors of sensory and technological pork quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Fatty pig science and utilization international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Badajoz, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet européen multi-acteurs TREASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Partenariat Européen pour l'Innovation (PEI) agriculture productive et durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Rennes, France. 8 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local pig breeds: nutritional requirements, innovative practices and local feeding resources as challenges in project TREASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pedro Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Charneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Maria Garcia Casco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International symposium animal science days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Brandlucken, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels sont les critères d’élevage importants pour produire des viandes de bonne qualité technologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Quizz « Comment améliorer la qualité technologique des viandes issues de la filière porcine française ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de porc Label Rouge et les productions de races locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe filière porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Saint-Gilles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess methionine supply during a short period improves technological and sensory pork quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.I. Batonon-Alavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. pp.268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Flash” dietary methionine supply as an innovative way to improve pork quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolores Batonon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Swine Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Adisseo France SAS. FRA., Jan 2017, Paris, France. 23 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la qualité des viandes: mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes (JSMTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs pour discriminer des classes de qualité sensorielle et technologique des viandes de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maela Kloareg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Treasure. Influence de la saison de finition des animaux et des ressources alimentaires sur les qualités des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Louey (65), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth, carcass and meat quality of Gascon pigs produced according to the Noir de Bigorre PDO specifications: variability and influence of local feeding resources on phenotypic pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International symposium on the mediterranean pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Portalegre, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survey of demographic and phenotypic data of local pig breeds of Treasure project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Maria Garcia Casco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Petig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International symposium on the mediterranean pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Portalegre, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress and achievements of WP3. Traditional and new high quality pork products with regional identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angels Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treasure, project review meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts de la génétique et du logement sur la santé du porc en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Chatelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space 2016 - les rendez-vous de l'Inra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Saint Jacques de la lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of RFI on energy metabolism and meat quality and implications for pig production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting INRA-ISU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Ames, Iowa, United States. 23 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergence in residual feed intake (RFI) and tissue energy metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting INRA-ISU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Ames, United States. 22 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International congress of meat science and technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du muscle à la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international de l'agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 11 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique et viande : quelles avancées, quelles applications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une sélection sur la consommation alimentaire résiduelle chez le porc en croissance pour concilier efficacité alimentaire, qualité des viandes et impact environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris (FR), France. pp.25-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig adaptation to cold environment enhances oxidative and glycolytic Longissimus muscle metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du type génétique : Basque, Large White et du système d’élevage sur la croissance et la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la commission porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Les Aldudes, France. 35 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress à l'abattage et qualités des viandes : les liens se confirment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.135-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différenciation sensorielle des viandes porcines par les composantes du tissu musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil Scientifique IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Porc (IFIP). Paris, FRA., Nov 2012, Paris, France. 34 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la viande de porcs mâles entiers, castrés ou immunocastrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Delgado-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. pp.49-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de la qualité de la viande de porc selon la race : Basque ou Large White et le système d'élevage : conventionnel, alternatif ou extensif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of biomarkers using Omics technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marinus Fw Te Pas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariusz Pierzchala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q-PorkChains final conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Union (UE). BEL., Oct 2011, Palma de Mallorca, Spain. Paper P_6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et évaluation de la qualité par l’approche physiologique : les apports de la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe de travail INRA-IFIP génétique et qualité des viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pork quality differences between lines divergently selected for residual feed intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent (BE), Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multivariée de la variabilité de la qualité de viande de porc selon la race et le système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adenosine monophosphate-activated protein kinase status modulates kinetics of post-mortem pH decline and meat quality in pig Longissimus muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Metayer-Coustard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology (ICOMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the definition of molecular markets of pork quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable and Diversified Pork Chains: From Science to Practice. Q-PorkChains Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Palma de Mallorca, Spain. 17 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de biomarqueurs de la qualité des viandes de porc par des approches transcriptomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du groupe Muscle et Viande Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of Longissimus muscle to identify genes associated with pig meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de données d'expression génique pour prédire la qualité de viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Guernec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénotypage vertical à haut débit pour la caractérisation des interactions génotype X système de production chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la commission porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la race et du mode de logement sur la sécrétion de cortisol, l'immunité et la santé des porcs à l'engrais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels descripteurs phénotypiques pour caractériser la qualité de la viande de porc ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseil scientifique de l'IFIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Maisons Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de biomarqueurs associés à la qualité de viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation phénotypique à grande échelle des tissus adipeux sous-cutané et intramusculaire chez des porcs présentant une aptitude contrastée au dépôt de lipides.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production systems and influence on eating quality of pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de production pour diversifier la qualité des produits: intérêt des approches génomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres INRA. Salon International de l'Agriculture 2009. Des outils pour une filière porcine plus durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic analysis of Longissimus muscle to select genes correlated to drip loss in pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la méthode d'analyse sparse PLS pour l'intégration de données protéomiques et phénotypiques relatives aux qualités de la viande de porc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Pinguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Spectrométrie de Masse et d'Analyse Protéique (SMAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dijon, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles recherches pour l’élevage biologique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rendez-vous de l'Inra au Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Saint-Jacques de la Lande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microarray analysis of differential genes expression patterns in Longissimus muscle of Large White and Basque pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New biology as a tool for control of pork quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Oksbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Young</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C. Bertram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Kehlet Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Thomsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q-Porkchains EU seminar : Pork quality for the consumer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation de la qualité de viande de porc selon la race et le système d'élevage: dispositif de recherche de marqueurs de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barthelemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does breed interact with rearing conditions to influence cortisol release, immunity and health of growing pigs - Preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Workshop on the Assessment of Animal Welfare at Farm and Group Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q-Porkchains : programme intégré européen de recherches FP6 - 2007 à 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente pour la consommation alimentaire résiduelle chez le porc : effets sur les propriétés musculaires et la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Galian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of feeding and rearing systems on growth, carcass traits and meat quality in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on the Mediterranean Pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Messina, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation comparée de deux systèmes d'élevage par la réponse comportementale des porcs à l'introduction d'un nouvel objet dans le milieu de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensory growth response in pigs on performance, composition of weight gain at carcass and muscle level, and meat quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Heyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance compensatrice chez le porc : effets sur les performances de croissance, la composition de la carcasse et la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Heyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du mode d'élevage sur les performances, le comportement des animaux et la qualité de la viande chez deux génotypes de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dransfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle traits, preslaughter stress and meat quality indicators as influenced by pig rearing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alienor Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Dublin, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du mode d'élevage sur les performances, le comportement des animaux et la qualité de la viande chez deux génotypes de porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dransfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of rearing system on performance, animal welfare and meat quality in two pig genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dransfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., 2005, Uppsala, Sweden. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du poids du porcelet à la naissance sur la composition des carcasses et des muscles au poids commercial d'abattage et la qualité sensorielle de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'élevage alternatifs des porcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d'élevage alternatifs des porcs : 1. Effets sur les performances de croissance et les qualités des carcasses et des viandes et l'aptitude à la transformation en jambons cuits et secs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37.Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes d’élevage alternatifs des porcs : (2) Effets sur des indicateurs du métabolisme énergétique musculaire et du stress pré-abattage en relation avec les qualités des viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Foury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alienor Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of two husbandry methods for growing-finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélynda Hassouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary induced changes in growth rate: consequences on carcass, muscle and meat quality traits in pigs slaughtered at 110 kg live weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European workshop on sustainable pork production: welfare, quality, nutrition and consumer attitudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du poids individuel et de la taille de la portée à la naissance sur la survie du porcelet, ses performances de croissance et d'abattage et la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Pichodo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Guyomarc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pellois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale de deux conduites d'élevage de porcs en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Guingand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evaluation of alternative pig production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dransfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Piggery final seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02830360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pig birth weight on postnatal growth, muscle characteristics, and meat quality at commercial slaughter weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pichodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of muscle fibers and collagen in non-ruminant mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual Meeting of the European Association for Animal Production (EAAP 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivité et qualité de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de l'académie d'agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2003, Paris, France. pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of husbandry methods on animal welfare and meat quality traits in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien S. Couvreur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Meunier-Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Annual meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de porcs présentant des teneurs extrêmes en lipides dans le muscle longissimus. 2- Capacités de stockage et d'utilisation des lipides intramusculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées des sciences du muscle et technologies de la viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rearing conditions (indoor vs outdoor with pasture) on carcass, back fat and muscle traits of cull sows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. International congress of meat science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rearing conditions (indoor vs outdoor) on raw meat composition and cured bacon quality and sensorial traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Vendeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. International congress of meat science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du mode d'élevage (bâtiment ou plein air) sur les qualités des carcasses et des viandes de truies de réforme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Berger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de porcs présentant des teneurs extrêmes en lipides dans le muscle longissimus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées des sciences du muscle et technologies de la viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des 33èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes d'élevage et qualités des viandes porcines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vimus, séminaire muscle viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viandes déstructurées, situation dans cinq abattoirs de l'ouest de la France: facteurs de risque et proposition d'un modèle. Caractérisation colorimétrique, biochimique et histologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Strat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Houix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Boulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02829828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&amp;quot;le des facteurs de production sur les qualités des viandes porcines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le porc en Hainaut : un potentiel .. développer"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Ath, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu des 32èmes Journées de la Recherche Porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'incorporation du bicarbonate de sodium dans l'aliment sur les performances du porc à l'engraissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02840168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divergent selection on contractile properties of longissimus muscle fibers in the pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clochefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. International congress of meat science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets comparés de deux méthodes d'augmentation de l'âge à l'abattage des porcs sur la composition de la carcasse et des muscles, et la qualité sensorielle de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of age at slaughter on carcass and musle traits, and meat quality parameters in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International congress of meat science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pig housing conditions on muscular and adipose tissue traits, and technological and sensory quality of dry-cured hams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. International congress of meat science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'élevage sur les performances de croissance du porc et la qualité des viandes. 2- Caractéristiques du muscle et du tissu adipeux et qualités technologiques et organoleptiques du jambon sel-sec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clochefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in collagen characteristics of porcine loin and ham muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clochefert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. International congress of meat science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la teneur en lipides intramusculaires sur les qualités sensorielles et l'acceptabilité par les consommateurs de la viande de porc et du jambon cuit. Synthèse des résultats obtenus dans le cadre du projet &amp;quot;agriculture demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des conditions d'élevage sur les performances de croissance du porc et la qualité des viandes. 1. Effet sur les performances zootechniques et la qualité de carcasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Massabie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Granier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dividich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Chevillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouyssiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des facteurs d'élevage sur la qualité de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la teneur en lipides intramusculaires sur l'acceptabilité, par les consommateurs, de la viande de porc et du jambon cuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the RN genotype on growth and carcass traits in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Monin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Caritez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Talmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Annual meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1996, Lillehammer, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du génotype (croisés Duroc vs. Piétrain) et de la stratégie alimentaire (origine et nature des ressources protéiques) sur l’empreinte environnementale de la production porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Auberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Malnoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. Journées Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 58, pp.408-409, 2026, 58èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of boar taint risk in pork from two pig genotypes using plasma sexual steroid concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRTA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Girona, Spain. Abstracts book 71st ICoMST, pp.279-280, 2025, Abstracts book 71st ICoMST</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05233547v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement de porcs à l'engraissement dans un mode d'élevage avec courette extérieure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bobillier-Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. , Animal science proceedings, 14 (5), pp.83-84 | 665-666, 2023, 55èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04179197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spectroscopie proche infrarouge : un outil de différentiation des porcs selon leur alimentation et de prédiction de la composition en acides gras de leurs produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît-Pierre Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guillevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Journées de la Recherche Porcine (JRP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Saint-Malo, France. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ifip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Animal Science Proceedings, 14, pp.694 ; 335-336, 2023, 55èmes Journées de la recherche porcine. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2023.06.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding strategy in organic farming as a lever to improve various quality dimensions of pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. Wageningen Academic Publishers, Book of abstracts, 29, pp.561, 2023, Book of abstracts of the 74th annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04284221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress thermique prénatal ou postnatal : conséquences sur le comportement, la santé, les performances de croissance et des indicateurs de qualité de viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Pere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'animation scientifique du département Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. pp.75, Résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Red wine in cured Bísaro pig ham to minimise salt content and improve physico-chemical atributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Araújo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal. Wageningen Academic Publishers, Book of abstracts, 26, pp.518, 2020, Book of abstracts of the 71st annual meeting of the european federation of animal science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03142885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données phénotypiques : un prérequis pour la mise en place de programmes de sélection des races locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Zahlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Petig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress thermique prénatal ou postnatal : conséquences sur les performances de croissance et des indicateurs de qualité de viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing autochthonous pig breeds with meat near-infrared spectra data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvia Parrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Dadoussis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijel Karolyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José M. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Garcia-Gasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X. International symposium of mediterranean pig</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Florence, Italy. Università degli Studi di Firenze, 2019, Book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet européen multi-acteurs TREASURE : diversité des races locales de porcs et des systèmes de production pour des produits traditionnels de qualité élevée et des filières porcines durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia-Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Servin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. 2019, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boîte à outils pour l’évaluation des qualités des carcasses et des dimensions sensorielles, nutritionnelles et technologiques des viandes et produits transformés de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Font-I-Furnols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFIP, INRA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 51, pp.233-234, 2019, 51èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PPILOW : des innovations pour améliorer le bien-être des porcs et volailles en élevage et expérimentation en systèmes de production plein air et biologiques à bas intrants (2019-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bonnefous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Bihan-Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Mignon-Grasteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Guettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Défis scientifiques Phase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.83, Recueil des résumés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03502878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat stress in pregnant sows: effects on growth performance and carcass composition of the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aira Maye Serviento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Merlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. International Symposium on Energy and Protein Metabolism (Isep)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Belo Horizonte, Brazil. Wageningen Academic Publishers, Publication - European Association for Animal Production (EAAP), 138, 2019, Publication - European Association for Animal Production (EAAP). </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-891-9_103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude consommateurs sur les produits traditionnels de porcs de race locale : attentes et évaluation hédonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zein Kallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 2019, 51èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable production of high quality beef and pork in Slovenia – focus of SLO-ACE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Meglič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majorcan Black Pig carcass, meat and fat quality parameters assessed by a standardised toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiota analyses for sustainable European local porcine breeds: a TREASURE pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Savić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijel Karolyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Salaipal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Association of Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02478450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of two different rearing systems on textural traits, color parameters and oxidative status of meat from Bísaro pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preciosa Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Zootec – Congresso Nacional de Zootecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vila Real, Portugal. Revista Portuguesa de Zootecnia, III (1), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of traditional and innovative feed on technological aspects of meat from pig Bisara breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pedro Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. S. Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Reunião Anual da Sociedade Brasileira de Zootecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Goiânia-GO, Brazil. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing performance and management of European local pig breeds in project TREASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pedro Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rui Charneca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garcia-Gasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of traditional and innovative foods on the carcass quality of the Bisara swine breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Santos Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. L. Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preciosa Pires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Pedro Araujo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI. Iberian congress on animal genetic resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Murcia, Spain. 2018, Resúmenes. XI Congreso ibérico para los recursos genéticos animales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An online phenotype database: first step towards breeding programs in local pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Zahlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Petig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cheval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Book of Abstracts of the 69th Annual Meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TREASURE : Diversité des races locales de porcs et des systèmes de production pour des produits traditionnels de qualité élevée et des filières porcines durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon International de l'Agriculture (SIA) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of PDO Noir de Bigorre pork products according to pig feeding and season in extensive system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J. Mercat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and diversity analysis of European local pig breeds and production systems under Treasure project framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I. Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fontanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ovilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, Utah, United States. ASAS - American Society of Animal Science, Journal of Animal Science, 94 (suppl. 4), 2016, 35th International Society for Animal Genetics Conference. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jas2016.94supplement494a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular biomarkers to discriminate pork quality classes based on sensory and technological attributes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Castellano-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëla Kloareg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International congress of meat science and technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. , 2015, Proceedings ICoMST 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of high throughput methods to predict pork quality at industrial scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Schwob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Warsaw, Poland. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wageningen Academic Publischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Annual Meeting of the European Association for Animal Production, 21, 2015, EAAP Book of Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01202147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of local pig breeds and production systems for high quality traditional products and sustainable pork chains (TREASURE): project presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjeta Candek-Potokar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angels Oliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Dry Cured Ham World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of cold rearing temperature on meat quality parameters on loin and ham muscles in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS/ADSA midwest meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Des Moines, United States. Journal of Animal Science, 93 (Suppl. 2), 2015, Abstract book of the ASAS/ADSA midwest meeting</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle biomarkers to differentiate pork quality categories based on industry and consumer demands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 20, 2014, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of fresh pork and dry-cured hams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre - Yves Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International symposium on the Mediterranean pig (ISMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Ljubjana, Slovenia. , Acta Agriculturae Slovenica, Supplement 4, 2013, Acta argiculturae Slovenica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle transcriptome profiles highlight biomarkers of pig production system and high meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th International Congress of Meat Science and Technology (ICOMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Izmir, Turkey. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Congress of Meat Science and Technology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, ICoMST 2013 E-Book of Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification par transcriptomique de biomarqueurs de la qualité de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 45, pp.97-102, 2013, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance du porc à une température d'élevage basse : effets sur les performances et la composition corporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris (FR), France. IFIP - Institut du Porc, 44, pp.281-282, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réversibilité des effets d'une température d'élevage basse sur le métabolisme musculaire et la qualité de la viande chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen (FR), France. Hors-série, pp.165-166, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00841100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to divergent selection for residual feed intake in growing pigs, consequences on porkgrowing pigs, consequences on pork</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. Annual Meeting of the European Association for Animal Production, 18, 2012, Book of Abstracts of the 63rd Meeting of the EAAP</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome du muscle longissimus et qualité de la viande de porc basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katy Denieul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. </w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - Inra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Viandes et Produits Carnés, Hors-série, 2012, Viandes et Produits Carnés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'expression des gènes du tissu adipeux entre les porcs Large White et Basque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Louveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Wyszynska-Koko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Porcine en France, 43, 2011, 43èmes Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of meat from entire, castrated or immunocastrated male pigs as affected by pre-slaughter handling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Delgado Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Prunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Satellite Boars heading for 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Amsterdam, Netherlands. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la relation du protéome musculaire avec l’oxydation des lipides sur des lignées divergentes de porcs (CMRJ).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Spectrométrie de Masse and Analyse Protéomique SMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Avignon, France. , 2 p., 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pork quality differences between lines divergently selected for residual feed intake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology (ICOMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. , 2011, 57th ICoMST : Global challenges to production,processing and consumption of meat</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis to compare pig meat quality traits according to breed and rearing system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Btissam Salmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Larzul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, France. German Livestock, 4 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente pour la consommation alimentaire résiduelle chez le porc : effets sur les propriétés musculaires et la qualité de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Galian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'animation scientifiques, Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente sur les propriétés contractiles des fibres musculaires chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clochefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compte rendu, 8e Journées des Sciences du Muscle et Technologies de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Paris, France. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">47èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. 47, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 310 p., 2015, Journées de la Recherche Porcine, 978-2-85969-231-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">46èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Paris, France. 46, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">45èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France. 45, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Journées de la Recherche Porcine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">44èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. 44, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Journées de la Recherche Porcine, 978-2-85969-215-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">43èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 43, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut Technique du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 294 p, 2011, Journées de la Recherche Porcine en France, 978-2-85969-212-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">42èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Paris, France. 42, </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p, 2010, Journées de la Recherche Porcine en France, 978-2-85969-207-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">41èmes Journées de la Recherche Porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Paris, France. 41, </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 314 p., 2009, Journées de la Recherche Porcine en France, 978-2-85969-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40èmes Journées de la Recherche Porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France. 40, </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 274 p., 2008, Journées de la Recherche Porcine en France, 978-2-85969-193-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">39èmes Journées de la Recherche Porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Paris, France. 39, </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IFIP - Institut du Porc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 440 p., 2007, Journées de la Recherche Porcine en France, 2-85969-179-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">38èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Paris, France. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 482 p., 2006, 2-85969-174-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">37èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France. ITP, 476 p., 2005, 2-85969-166-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">36èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lecouvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France. ITP, 470 p., 2004, 2-85969-156-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2003, Paris, France. ITP, 455 p., 2003, Journées de la Recherche Porcine en France, 2-85969-147-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">34èmes journées de la recherche porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Journées de la recherche porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2002, Paris, France. ITP, 347 p., 2002, Journées de la Recherche Porcine en France, 2-85969-140-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">33èmes journées de la recherche porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Conty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fostier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Paris, France. ITP, 331 p., 2001, Journées de la Recherche Porcine en France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32èmes journées de la recherche porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Conty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Paris, France. ITP, 437 p., 2000, Journées de la Recherche Porcine en France, 2-85969-121-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">31èmes journées de la recherche porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Conty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1999, Paris, France. ITP, 399 p., 1999, Journées de la Recherche Porcine en France, 2-85969-110-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30èmes journées de la recherche porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Laplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Conty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Journées de la recherche porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Paris, France. ITP, 427 p., 1998, Journées de la Recherche Porcine en France, 2-85969-100-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">29èmes journées de la recherche porcine en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Conty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Journées de la Recherche Porcine en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1997, Paris, France. ITP, 418 p., 1997, Journées de la Recherche Porcine en France, 2-85969-094-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des aliments d'origine animale : production et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Donnars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 170 p., 2021, Matière à débattre et décider, 978-2-7592-3277-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt et performances des porcelets issus de l'hyperprolificité. Conséquence de l'hétérogénéité du poids ... la naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Merour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourmelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFIP - Institut du Porc, 39 p., 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sélection divergente sur les propriétés contractiles des fibres musculaires chez le porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ecolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Clochefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4 p., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gascon pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Batorek-Lukač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Local Pig Breeds – Diversity and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech - Open Access Publisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-1-78985-408-4. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.83764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept and ambition of project TREASURE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Fontanesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose M Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Local Pig Breeds – Diversity and Performance : A study of project TREASURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech - Open Access Publisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-1-78985-408-4. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.84246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basque pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herveline Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Batorek-Lukač</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Local Pig Breeds – Diversity and Performance : A study of project TREASURE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech - Open Access Publisher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-1-78985-408-4. </w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.83758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison expérimentale de deux conduites d'élevage des porcs en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiches de synthèse du programme Porcherie verte: programme interdisciplinaire multipartenarial 2001-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des biomarqueurs pour évaluer la qualité de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulating pork quality attributes by rearing factors and practices in organic pig farming -Protocol for a systematic review of literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Van Baelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Synthèse de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 112 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934505v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the average and variation within breed/product of sensory, healthy and technological qualities of pork products from various local breeds and production systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Delivrable 3.5, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on the accuracy of near infrared spectroscopy to predict quality of pork and pork products (including samples of local pig breeds)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Prevolnik Povse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danijel Karolyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urška Tomažin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 3.8, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary extra hydroxyl-methionine supply: associated changes in muscle biological processes in finishing pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Perruchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Floc'H</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Adisseo France SAS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A report on the sensory, healthy and technological qualities of innovative traditional pork products from local breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Aquilani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 3.6, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database on systematic carcass and meat quality traits measurements in each local breed aiming at implementing breeding programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-José Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Petig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Skrlep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kastelic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 3.9, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A report on evaluation of sensory, healthy, technological and typical attributes of regional pork products from untapped breeds and new products issued from local chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Aquilani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 3.7, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business plan for the development of SLO-ACE 2019-2035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simončič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Meglic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dolničar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kuhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 5.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on consumer acceptability of traditional pork products from untapped breeds in relation to innovative traditional pork products and to conventional products, in 6 European countries and contrasted city-market zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Dilme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 3.4, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational plan for the dissemination activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kuhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Meglic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 6.2, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report on capacity building programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Kudsk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Valas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kuhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 4.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Literature studies on innovative methodologies of meat quality analysis and list describing the new techniques selected for the project (Milestone MS 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Font I Furnols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urška Tomažin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] TREASURE_WP3_T3.2_INRA_SCIENT_MS3.3, Union européenne. 2016, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toolbox for the evaluation of sensory, healthiness and technological quality of pork and pork products (Deliverable D3.2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] TREASURE_WP3_T3.1_INRA_D3.2, Union européenne. 2016, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonized procedures for the determination of meat and pork product quality (Milestone MS 15)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Pugliese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjeta Čandek-Potokar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] TREASURE_WP3_T3.2_INRA_SCIENT_MS3.6, Union européenne. 2016, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An agreed (among actors) list of indicators of sensory, healthy and technological quality of pork and pork products (Milestone MS 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] TREASURE-WP3-T3.1-INRA-SCIENT-MS3.1_V2, Union européenne. 2015, 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influences du type génétique (Basque ou large White) et du système d’élevage : conventionnel, alternatif ou extensif, sur la croissance des animaux et la qualité de la viande et des produits. Identification de biomarqueurs de la qualité de la viande.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] auto-saisine. 2012, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs de qualité de viande chez le porc. Importances respectives du pH ultime et du taux de lipides intramusculaires dans la détermination de la qualité sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Brossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies nutritionnelles visant à moduler la croissance et la composition des dépôts tissulaires chez le porc: conséquences sur la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. AGROCAMPUS OUEST, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02819477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des viandes et produits dans la filière porcine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02797499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality attributes of pork and processed products from fat breeds -Examples of local french breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. University of Guelph, Ontario, Canada. 2023, pp.31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101381v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig production systems and quality of pork and pork products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. GLOQUAL, Clermont-Ferrand (France), France. 2023, pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local pig breeds in France: Research studies focusing on quality of pork and products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. Lecture - Department of Animal Science and Technology, Taipei (Taiwan), Taiwan. 2022, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId893"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="169B1253"/>
+    <w:nsid w:val="D4E2DA43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-lebret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5435-0389" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05429896v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parrini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dadousis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sirtori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Fabbri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104366" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523024v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100129" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art07" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316260v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrini Marie-Beno&#238;t" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art02-GB" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003526v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art03" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168351v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sier&#380;ant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109911" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347595v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prunier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101673" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109834" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art02" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314324v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art07-GB" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100159v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109869" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373125v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Massoulier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art08" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582528v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101190" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677211v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poissonnet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101316" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741493v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8264" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299155v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gispert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font-I-Furnols" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109390" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad305" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendranath Suman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Purslow" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109340" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920179v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Lhuisset" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109074" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101365v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Parrini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sirtori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Charneca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Crovetti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34996-x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452661v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100405" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100402" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336987v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rivera-Toapanta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gonzalez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170521000363" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445558v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100383" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12050-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592219v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Daumas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lhommeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art14" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109876v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010084" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294113v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenoir" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. J Mercat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100305" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267333v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dar&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100240" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245785v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. I Batonon-Alavo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100268" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567090v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vitale" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Karolyi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Cerjak" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108179" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3112" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881026v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa161" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934315v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tejerina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Pinto de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10175801" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625150v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000066X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306127v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8100436" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811444v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191196642666567E12" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629320v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Aquilani" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Flores" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bozzi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.07.019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629346v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Skrlep" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garcia-Casco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827949v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.06.040" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905534v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sala&#252;n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VUZNNY" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618034v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Prevolnik Povse" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Karolyi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;ka Toma&#382;in" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594880v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus F. W. Te Pas" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Oksbjerg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/aab-60-271-2017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622840v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285897v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3182746" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608716v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630037v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nassy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Salaun" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622710500090479E12" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211005v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630724v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.5.3040" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194126v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594439v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5JD0B3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211033v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3023" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211006v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3022" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455872v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000609" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211001v2" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3020" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211003v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210604v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pollet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-7398" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210407v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5828" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210980v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre - Yves Pollet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210957v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Penanmen" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210320v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.07.006" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D3CPM3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210397v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210386v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Denieul" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wyszynska-Koko" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.01.016" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2MFST0M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210331v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00098.2012" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207747v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033763" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210321v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000080" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267820v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.07.079" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWH6GP2R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122161v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2011.10.012" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWCMVQ61-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210383v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Te Pas" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Thomsen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Pierzchala" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210384v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2012-0058" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650396v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.01.108" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNWMJ4QS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000532v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3493" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644220v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000784" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644117v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.11.025" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKDVKZ90-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656671v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661091v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kajak-Siemaszko" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.12.057" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12NSG1PW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662619v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.03.013" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6ZNLP47-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653721v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659114v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460859v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003601" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657172v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657340v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Galian" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659837v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002796" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460875v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662501v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00270.2006" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666385v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Heyer" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-164" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666482v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.023" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RZPVN5X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659688v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000201" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657598v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.84193x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657010v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8451083x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661681v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-689" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657004v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675139v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pichodo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.09.009" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSTFZS6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678816v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900543v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005003" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674923v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Guillard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2005.01.007" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S1ZHJZR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676490v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minvielle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Houix" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675693v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671960v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massabie" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670347v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669984v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671964v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678893v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670415v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672071v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670002v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676411v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Strat" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Houix" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678900v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vendeuvre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670639v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Minvielle" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690666v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698549v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clochefert" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685745v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698302v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685158v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilbert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685162v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Talmant" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685026v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685892v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699107v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697784v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690340v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699063v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689935v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684953v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690566v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497272v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213718v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527001v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213329v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703846v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491544v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poissonnet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.166" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801299v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610871v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703891v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216466v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691243v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Vossen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669671v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491558v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.165" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691241v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669661v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703876v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772763v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353763v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354241v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369036v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157072v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353546v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353599v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185761v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193295v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353508v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186010v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353730v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tortereau" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206711v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210243v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920637v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353445v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356773v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussiere" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Connan" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134696v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735686v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502079v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Varela" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437610v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Savi&#263;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Radojkovi&#263;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Parunovi&#263;" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Gogi&#263;" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738096v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788738v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437601v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Treasure Consortium" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791202v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angels Oliver" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437611v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zahlan" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Petig" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cheval" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453495v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736210v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791176v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738106v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Gil" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nieto" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282227v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267858v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790935v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738057v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738085v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788645v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cerjak" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710364v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735729v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parrini" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crovetti" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonelli" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788737v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736386v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735574v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gil" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735836v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710362v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710361v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788827v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734324v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736569v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Ku&#353;ec" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Djurkin Ku&#353;ec" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font I Furnols" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603256v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Batonon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595288v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787932v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737759v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787776v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788157v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pugliese" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bozzi" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevolnik Povse" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594658v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737503v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Araujo" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Maria Garcia Casco" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594659v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801494v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chatelet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455943v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742937v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603537v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795845v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603610v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915026v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210939v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603468v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740130v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210437v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001256v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841098v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210350v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210395v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745202v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Kouba" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210394v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746692v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado-Andrade" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claude" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802990v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749497v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003245v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Salmi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809336v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Fw Te Pas" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Li" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802598v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841082v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefaucheur" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonhomme" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802360v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749265v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745849v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803078v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749914v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820506v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758432v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mounier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193539v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754043v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wyszynska" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814941v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757499v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754047v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812204v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754013v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602025v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756422v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oksbjerg" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Young" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bertram" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Kehlet Hansen" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomsen" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753967v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751903v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757337v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barthelemy" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757319v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750728v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752142v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750829v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758336v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755290v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757521v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755100v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vautier" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764460v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759031v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761300v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763466v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763810v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillard" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gilbert" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760563v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762555v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariolet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763687v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roy" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guyomarc'H" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pellois" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763479v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830360v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758812v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761732v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichodo" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759120v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759945v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762192v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825971v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761759v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832646v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758634v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829828v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759604v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827967v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759527v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838479v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837610v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840168v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769111v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764829v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767331v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouyssiere" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768701v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838328v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766915v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767812v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834596v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839131v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766502v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497298v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2026.php" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233547v2" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284221v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179197v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bobillier-Chaumont" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.024" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354488v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Pierre Mourot" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2023.php" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.096" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716649v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142885v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Cerqueira" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barros" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fernandes" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738107v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735039v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737435v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437635v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Parrini" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dadoussis" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Martins" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garcia-Gasco" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738056v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738090v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293535v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_103" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872287v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Megli&#269;" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737736v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preciosa Pires" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fernandez" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Silva" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736015v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaume" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diaz" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478450v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salaipal" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737731v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734934v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Gasco" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441508v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Santos Silva" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738073v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790602v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595293v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Mercat" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743126v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontanesi" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovilo" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement494a" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211009v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Kloareg" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211013v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta Candek-Potokar" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angels Oliver" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fernandez" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202147v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295411.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210983v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210650v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210396v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/189570.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210446v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455870v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icomst2013.org/t/e-book/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841099v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841100v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407002v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210352v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsmtv.org/pdf/archives/ACTES_14e_JSMTV.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744628v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2011/genetique/PG4.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804136v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado Andrade" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809031v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749586v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193563v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819022v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galian" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842003v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194110v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193791v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fostier" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193807v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193808v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193617v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193659v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecouvey" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193510v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/que/index.htm" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193473v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193496v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822988v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/15620.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827458v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827891v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826592v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pichou" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827255v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831641v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Conty" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838281v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837277v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841605v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laplace" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842136v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833244v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourmelen" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842831v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791178v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/european-local-pig-breeds-diversity-and-performance-a-study-of-project-treasure" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.84246" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788739v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.83758" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441507v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.83764" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812917v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806173v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165746v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790258v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Nunes" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kastelic" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788091v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789860v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788341v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788090v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270132v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789010v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Kudsk" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palle" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valas" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuhar" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790069v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon&#269;i&#269;" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Meglic" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolni&#269;ar" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vallas" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788092v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dilme" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788870v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hansen" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922457v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922411v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922420v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922406v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210958v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818051v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819477v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797499v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353154v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101381v2" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353168v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-lebret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5435-0389" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05429896v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Parrini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dadousis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sirtori" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M C Fabbri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2025.104366" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05523024v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Louveau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2026.100129" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05583933v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lantremange" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Benoit Magrini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;ric Lauri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21683565.2026.2649771" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Larzul" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art07" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347595v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101673" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109834" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Sier&#380;ant" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109911" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05316260v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magrini Marie-Beno&#238;t" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lullien-Pellerin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art02-GB" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003526v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Saint-Ges" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Sebillotte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art03" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003496v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art02" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314324v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art07-GB" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05373125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lombard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prunier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Massoulier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol107-art08" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05100159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Van Baelen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Montagne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109869" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314842v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-vol100-art11-GB" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05010133v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art11" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alibert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Durpoix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7398" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677211v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Poissonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101316" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741493v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.8264" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04299155v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gispert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font-I-Furnols" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109390" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582528v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101190" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surendranath Suman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Purslow" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109340" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920179v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Lhuisset" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109074" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210183v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aira Maye Serviento" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad305" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101365v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Parrini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Sirtori" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Charneca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Crovetti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34996-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178183v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-&#201;tienne Bouillot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7480" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100402" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100405" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336987v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Rivera-Toapanta" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zein Kallas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meta &#268;andek-Potokar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gonzalez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gil" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1742170521000363" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445558v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100383" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676265v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Floc'H" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-12050-6" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592219v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Daumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Page" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lhommeau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol85-art14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445602v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne E Bouillot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100376" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010084" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474119v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gilbert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4879" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294113v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lenoir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fonseca" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. J Mercat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100305" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267333v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dar&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia F&#232;ve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100240" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245785v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. I Batonon-Alavo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mercier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100268" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934315v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tejerina" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Pinto de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10175801" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625150v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lefaucheur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173112000066X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627655v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Schwob" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.1.3112" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02567090v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Vitale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Karolyi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Cerjak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108179" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02881026v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaa161" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284522v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306127v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8100436" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629346v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bozzi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Skrlep" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herveline Lenoir" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Garcia-Casco" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629320v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Aquilani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Flores" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.07.019" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811444v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Mercat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191196642666567E12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827949v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.06.040" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905534v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sala&#252;n" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VUZNNY" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618034v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Prevolnik Povse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Karolyi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ur&#353;ka Toma&#382;in" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pugliese" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547532v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Brossard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gatellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600286X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594880v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus F. W. Te Pas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Oksbjerg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/aab-60-271-2017" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622840v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629240v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.5.2274" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285897v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/3182746" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608716v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630724v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.5.3040" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594439v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5JD0B3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194126v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3024" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211005v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3017" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211033v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourguet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455872v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ecolan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonhomme" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000609" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211001v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3020" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211006v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211003v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3013" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630037v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nassy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Salaun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622710500090479E12" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210604v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Pollet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas2014-7398" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210407v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2012-5828" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210957v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonneau" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Penanmen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210980v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre - Yves Pollet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210320v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.07.006" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D3CPM3L-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210386v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Damon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katy Denieul" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wyszynska-Koko" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.01.016" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C2MFST0M-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210397v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267820v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.07.079" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWH6GP2R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210321v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Merlot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Thomas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Meunier-Sala&#252;n" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112000080" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210383v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Te Pas" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Thomsen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariusz Pierzchala" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122161v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2011.10.012" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWCMVQ61-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210384v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2012-0058" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207747v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Herault" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033763" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210331v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00098.2012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650396v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Promeyrat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2011.01.108" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNWMJ4QS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000532v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Ecolan" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3493" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644220v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Foury" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevillon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111000784" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644117v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.11.025" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKDVKZ90-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656671v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661091v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Gatellier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kajak-Siemaszko" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.12.057" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12NSG1PW-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662619v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.03.013" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6ZNLP47-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653721v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659114v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460859v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lynda Hassouna" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Robin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Guingand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003601" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657340v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Galian" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460875v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Espagnol" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659837v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108002796" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657172v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Claude J. C. Germon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666385v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Heyer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-164" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666482v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.023" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RZPVN5X-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659688v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000201" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662501v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00270.2006" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661681v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2005-689" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657004v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carpentier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657010v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.8451083x" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657598v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/2006.84193x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678816v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900543v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005003" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674923v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Guillard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2005.01.007" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0S1ZHJZR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675139v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pichodo" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.09.009" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PSTFZS6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676490v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Minvielle" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Houix" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675693v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670347v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669984v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670415v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671964v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678893v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671960v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Massabie" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Granier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Juin" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670002v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678900v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Vendeuvre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676411v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Strat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Houix" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boulard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670639v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Minvielle" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672071v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685745v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698549v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clochefert" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698302v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685158v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilbert" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Monin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690666v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685892v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685026v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Talmant" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699107v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685162v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697784v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690340v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699063v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689935v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684953v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690566v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497272v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213718v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia-Launay" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Auberger" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Malnoe" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05527001v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213329v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801299v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491544v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poissonnet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.166" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703846v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691243v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Vossen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669671v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04908166v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonnefous" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Bihan-Duval" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;hault-Godbert" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703891v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04610871v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05216466v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ferlay" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04491558v2" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.165" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04703876v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669661v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04691241v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04772763v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04369036v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353508v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186010v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185761v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353599v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353546v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193295v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04157072v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206711v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353730v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roinsard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tortereau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210243v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198015v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leterrier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Niemi" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Rocchi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Meloni" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353763v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354241v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920637v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960288v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353445v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04128847v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Re" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura van Vooren" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356773v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Labussiere" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Connan" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632430v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134696v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437601v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Treasure Consortium" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738096v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonseca" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788738v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453495v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736210v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791176v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738106v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fontanesi" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M Gil" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Nieto" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282227v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791202v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angels Oliver" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437611v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Zahlan" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Petig" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cheval" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267858v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790935v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Servin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738085v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Varela" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738057v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437610v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Savi&#263;" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Radojkovi&#263;" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Parunovi&#263;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Gogi&#263;" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02502079v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735686v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735729v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Parrini" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crovetti" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonelli" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788645v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cerjak" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710364v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736386v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735836v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735574v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Gil" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710362v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710361v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788737v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788827v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736569v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Ku&#353;ec" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivona Djurkin Ku&#353;ec" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Font I Furnols" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734324v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.I. Batonon-Alavo" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787932v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788157v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pugliese" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bozzi" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prevolnik Povse" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737759v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano-Perez" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maela Kloareg" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787776v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737503v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Araujo" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Maria Garcia Casco" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594658v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594659v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595288v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mercier" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603256v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Batonon" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455943v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742937v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Castellano" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603610v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795845v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603537v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915026v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801494v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Chatelet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603468v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210939v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740130v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210437v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001256v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841098v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745202v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Kouba" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210395v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210350v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bourguet" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210394v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746692v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado-Andrade" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Claude" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749497v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809336v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinus Fw Te Pas" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Li" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802598v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841082v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefaucheur" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonhomme" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003245v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissam Salmi" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749265v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Metayer-Coustard" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802360v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803078v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745849v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749914v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802990v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758432v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Mounier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820506v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193539v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757499v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754047v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812204v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754043v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wyszynska" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814941v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Pinguet" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602025v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754013v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756422v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Oksbjerg" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Young" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Bertram" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Kehlet Hansen" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomsen" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757337v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barthelemy" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753967v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751903v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757319v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750728v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750829v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758336v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757521v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755290v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755100v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Vautier" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752142v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761300v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759031v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764460v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chevillon" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763810v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Guillard" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gilbert" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763466v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762555v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cariolet" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760563v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763687v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Roy" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Guyomarc'H" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pellois" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763479v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830360v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761732v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pichodo" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758812v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759945v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759120v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Couvreur" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825971v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761759v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762192v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832646v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758634v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827967v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759604v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829828v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759527v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838479v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840168v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769111v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837610v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764829v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768701v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838328v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766915v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767812v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767331v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouyssiere" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834596v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839131v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766502v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497298v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2026.php" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05233547v2" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179197v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bobillier-Chaumont" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.024" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354488v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Pierre Mourot" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillevic" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.journees-recherche-porcine.com/texte/2023.php" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2023.06.096" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04284221v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716649v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Pere" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03142885v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ara&#250;jo" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Cerqueira" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barros" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fernandes" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735039v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737435v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quesnel" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437635v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Parrini" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Dadoussis" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Martins" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Garcia-Gasco" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738056v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738090v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://journees-recherche-porcine.com/" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03502878v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guettier" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293535v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-891-9_103" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738107v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872287v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Megli&#269;" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736015v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jaume" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diaz" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478450v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Salaipal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737736v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preciosa Pires" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fernandez" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Silva" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737731v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734934v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garcia-Gasco" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441508v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Santos Silva" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738073v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790602v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595293v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Mercat" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743126v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontanesi" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ovilo" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement494a" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211009v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;la Kloareg" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202147v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/295411.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211013v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjeta Candek-Potokar" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angels Oliver" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fernandez" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210983v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210650v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210446v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455870v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://icomst2013.org/t/e-book/" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210396v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/189570.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841099v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841100v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05407002v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillouet" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210352v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jsmtv.org/pdf/archives/ACTES_14e_JSMTV.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744628v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/texte/2011/genetique/PG4.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804136v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Delgado Andrade" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809031v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749586v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193563v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819022v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galian" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842003v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194110v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Quiniou" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193791v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fostier" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193807v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193808v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193617v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193659v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lecouvey" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193510v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees-recherche-porcine.com/que/index.htm" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193473v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193496v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822988v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/15620.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827458v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827891v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826592v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pichou" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827255v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831641v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Conty" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838281v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Sala&#252;n" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837277v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841605v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laplace" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842136v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03174821v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1678/9782759232789/qualite-des-aliments-d-origine-animale" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833244v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Merour" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourmelen" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulot" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842831v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441507v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Batorek-Luka&#269;" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.intechopen.com/books/european-local-pig-breeds-diversity-and-performance-a-study-of-project-treasure" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.83764" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791178v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.84246" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788739v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.83758" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812917v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806173v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165746v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934505v2" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789860v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788341v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270132v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788090v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790258v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Nunes" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kastelic" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788091v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790069v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon&#269;i&#269;" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Meglic" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolni&#269;ar" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuhar" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vallas" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788092v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dilme" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788870v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hansen" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789010v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Kudsk" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palle" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valas" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922457v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922411v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922420v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922406v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210958v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818051v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02819477v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797499v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101381v2" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353154v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353168v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>