--- v0 (2026-03-23)
+++ v1 (2026-04-27)
@@ -765,165 +765,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03850588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biosémiotique du poème : la pensée végétale dans les poèmes de Marc Williams Debono</w:t>
+                <w:t xml:space="preserve">La poésie et la vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLASTIR</w:t>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03850583v1</w:t>
+                <w:t xml:space="preserve">halshs-03850585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La poésie et la vie</w:t>
+                <w:t xml:space="preserve">La biosémiotique du poème : la pensée végétale dans les poèmes de Marc Williams Debono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+              <w:t xml:space="preserve">PLASTIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03850585v1</w:t>
+                <w:t xml:space="preserve">halshs-03850583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poésie et la vie : Traduire l'Adoniada</w:t>
               </w:r>
@@ -1901,165 +1901,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature du poème : frayer le vivant</w:t>
+                <w:t xml:space="preserve">Arabic Poetry Today : A Global Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire THALIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, PARIS III - Sorbonne Nouvelle, France</w:t>
+              <w:t xml:space="preserve">Conférence : La poésie arabe aujourd'hui : une perspective mondiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Poetic Innovation, Nov 2025, St Andrews (Ecosse), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05404163v1</w:t>
+                <w:t xml:space="preserve">hal-05394099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arabic Poetry Today : A Global Perspective</w:t>
+                <w:t xml:space="preserve">La nature du poème : frayer le vivant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence : La poésie arabe aujourd'hui : une perspective mondiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Poetic Innovation, Nov 2025, St Andrews (Ecosse), United Kingdom</w:t>
+              <w:t xml:space="preserve">Séminaire THALIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, PARIS III - Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394099v1</w:t>
+                <w:t xml:space="preserve">hal-05404163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’avenir du dialogue culturel arabo-européen »</w:t>
               </w:r>
@@ -2807,165 +2807,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La barbarie du poème moderne chez Leconte de Lisle selon Sri Aurobindo</w:t>
+                <w:t xml:space="preserve">Architecture et poésie : Comment se situer dans le monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école parnassienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Saint-Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">Architecture et poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Le Port, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915745v1</w:t>
+                <w:t xml:space="preserve">hal-01913438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture et poésie : Comment se situer dans le monde ?</w:t>
+                <w:t xml:space="preserve">La barbarie du poème moderne chez Leconte de Lisle selon Sri Aurobindo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture et poésie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Le Port, La Réunion</w:t>
+              <w:t xml:space="preserve">L'école parnassienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01913438v1</w:t>
+                <w:t xml:space="preserve">hal-01915745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Does Poetry Reveal to Science?</w:t>
               </w:r>
@@ -5286,173 +5286,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul et Virginie en arabe ou la vertu de la littérature selon Manfalûtî</w:t>
+                <w:t xml:space="preserve">Traduire &amp;quot;le style d'être et d'existence&amp;quot; dans les poèmes d'Adonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chantale Meure et Guilhem Armand. </w:t>
+              <w:t xml:space="preserve">Florence Lautel-Ribstein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergence d’une littérature de l’océan Indien au tournant des Lumières</w:t>
+              <w:t xml:space="preserve">Traduire le sacré</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371677v1</w:t>
+                <w:t xml:space="preserve">hal-01371675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire &amp;quot;le style d'être et d'existence&amp;quot; dans les poèmes d'Adonis</w:t>
+                <w:t xml:space="preserve">Paul et Virginie en arabe ou la vertu de la littérature selon Manfalûtî</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Letellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Lautel-Ribstein. </w:t>
+              <w:t xml:space="preserve">Chantale Meure et Guilhem Armand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduire le sacré</w:t>
+              <w:t xml:space="preserve">Emergence d’une littérature de l’océan Indien au tournant des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01371675v1</w:t>
+                <w:t xml:space="preserve">hal-01371677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mot des fables indiennes : comment se faire entendre sans hurler avec les loups ?</w:t>
               </w:r>
@@ -6028,51 +6028,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F0DA417"/>
+    <w:nsid w:val="3AB36DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6176,51 +6176,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AB528792"/>
+    <w:nsid w:val="9DB1A552"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6324,51 +6324,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5E13021F"/>
+    <w:nsid w:val="C7529174"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6472,51 +6472,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BCA631EE"/>
+    <w:nsid w:val="61C36036"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6620,51 +6620,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="086863AE"/>
+    <w:nsid w:val="F1F391E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6863,51 +6863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-letellier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117063681" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dire.univ-reunion.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciret-transdisciplinarity.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benedicte.letellier@univ-reunion.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Letellier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850585v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726855v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04229604v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02263838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05404163v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05394099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05394093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rashid Al-Derham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zainal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05394109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05394102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05394107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233; Carlos de Oliveira Tiago" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02087346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01915745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01167449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01167450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05394069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05394086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himat Mohamed Ali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Esber Adonis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05393638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Khalfallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlih Fouad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/OTYW7710" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad Esber Adonis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371507v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Compan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magdelaine-Andrianjafitrimo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/XEAE9248" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02104974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02196284v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02451366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lahoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02307822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-letellier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117063681" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dire.univ-reunion.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ciret-transdisciplinarity.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:benedicte.letellier@univ-reunion.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Letellier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850583v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726855v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04229604v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02263838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882745v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376961v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01376964v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371657v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212641v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212643v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212659v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156434v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05394099v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05404163v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05394093v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Brenet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rashid Al-Derham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al-Zainal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05394109v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05394102v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05394107v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850589v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301755v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z&#233; Carlos de Oliveira Tiago" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850591v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pasquier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02087346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913438v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01915745v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913441v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913432v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371702v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371705v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01913469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371700v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01167449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217735v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217756v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01167450v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05394069v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05394086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451868v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himat Mohamed Ali" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Esber Adonis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05393638v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Khalfallah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlih Fouad" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/OTYW7710" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301748v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad Esber Adonis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arino" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371507v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Compan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Magdelaine-Andrianjafitrimo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61736/XEAE9248" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02104974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02196284v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02451366v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lahoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882743v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371675v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371677v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01371679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01212640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01452559v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02307822v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356997v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>