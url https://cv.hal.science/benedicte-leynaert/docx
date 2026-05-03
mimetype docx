--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -636,429 +636,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05034533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal diet quality with child allergic and respiratory multimorbidity in the Elfe birth cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electronic cigarette use and respiratory symptoms in the French population-based Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Aline Charles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+                <w:t xml:space="preserve">Anne Pasquereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+                <w:t xml:space="preserve">Adeline Renuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-63456-3⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 221, pp.107496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2023.107496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04616765v1</w:t>
+                <w:t xml:space="preserve">inserm-04431550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic cigarette use and respiratory symptoms in the French population-based Constances cohort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of testosterone and sex hormone binding globulin on lung function in males and females: a multivariable Mendelian Randomisation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Renuy</w:t>
+                <w:t xml:space="preserve">Diana A van der Plaat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bénézet</w:t>
+                <w:t xml:space="preserve">Alexandra Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ribet</w:t>
+                <w:t xml:space="preserve">Shyamali C Dharmage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F Potts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Gómez Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2023.107496⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.thorax-2023-220374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thorax-2023-220374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04431550v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04495530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of testosterone and sex hormone binding globulin on lung function in males and females: a multivariable Mendelian Randomisation study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Lenoir</w:t>
+                <w:t xml:space="preserve">Maternal diet quality with child allergic and respiratory multimorbidity in the Elfe birth cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shyamali C Dharmage</w:t>
+                <w:t xml:space="preserve">Marie Aline Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James F Potts</w:t>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Gómez Real</w:t>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.thorax-2023-220374. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.13048. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/thorax-2023-220374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-63456-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04495530v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04616765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asthma is associated with increased severity and duration of rhinitis: A study with the Allergic Rhinitis and its Impact on Asthma classes in the Constances cohort</w:t>
               </w:r>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1172,520 +1172,520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04313616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Diet Quality during Pregnancy and Allergic and Respiratory Multimorbidity Clusters in Children from the EDEN Mother–Child Cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+                <w:t xml:space="preserve">Do You Inquire About Hormonal Treatment in Female Patients Consulting for New Onset Asthma or Asthma Exacerbation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Ghozal</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Augusto A Litonjua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu15010146⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (8), pp.2491-2492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2023.05.049.PMID:37558362.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03949617v1</w:t>
+                <w:t xml:space="preserve">hal-04496650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do You Inquire About Hormonal Treatment in Female Patients Consulting for New Onset Asthma or Asthma Exacerbation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Maternal Diet Quality during Pregnancy and Allergic and Respiratory Multimorbidity Clusters in Children from the EDEN Mother–Child Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ghozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto A Litonjua</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (8), pp.2491-2492. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2023.05.049.PMID:37558362.⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu15010146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496650v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential greenspace and lung function decline over 20 years in a prospective cohort: The ECRHS study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Payam Dadvand</w:t>
+                <w:t xml:space="preserve">Determinants of mouldy area size in dwellings from the French CONSTANCES population-based cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108036⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242, pp.110606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165872v1</w:t>
+                <w:t xml:space="preserve">hal-04166978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of mouldy area size in dwellings from the French CONSTANCES population-based cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Residential greenspace and lung function decline over 20 years in a prospective cohort: The ECRHS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Markevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Fuertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Dadvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 242, pp.110606. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.108036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166978v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhinitis phenotypes and multimorbidities in the general population: the CONSTANCES cohort</w:t>
               </w:r>
@@ -1710,51 +1710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Renuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2073,77 +2073,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term exposure to ambient ozone and lung function decline over 20 years in adults: The ECRHS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Markevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Fuertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees de Hoogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2311,77 +2311,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of long-term exposure to ambient ozone on lung function over a course of 20 years (The ECRHS study): a prospective cohort study in adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Markevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Fuertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees de Hoogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2573,4955 +2573,4955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term air pollution exposure, greenspace and health-related quality of life in the ECRHS study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Healthy diet associated with better asthma outcomes in elderly women of the French Asthma-E3N study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boudier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simone Accordini</w:t>
+                <w:t xml:space="preserve">Nasser Laouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157693⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-022-02815-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03789665v1</w:t>
+                <w:t xml:space="preserve">inserm-03647418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female sex hormones and symptoms of obstructive sleep apnea in European women of a population-based cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outdoor Mold and Respiratory Health: State of Science of Epidemiological Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion K. Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erla S. Sigurðardóttir</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0269569⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.768-784.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2021.09.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765544v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy diet associated with better asthma outcomes in elderly women of the French Asthma-E3N study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nasser Laouali</w:t>
+                <w:t xml:space="preserve">Premature menopause and autoimmune primary ovarian insufficiency in two international multi-center cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elinor Chelsom Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Gómez Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eystein Sverre Husebye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigridur Björnsdottir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryndis Benediktsdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-022-02815-0⟩</w:t>
+              <w:t xml:space="preserve">Endocrine Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EC-22-0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03647418v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premature menopause and autoimmune primary ovarian insufficiency in two international multi-center cohorts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elinor Chelsom Vogt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisco Gómez Real</w:t>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eystein Sverre Husebye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bryndis Benediktsdottir</w:t>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EC-22-0024⟩</w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (7), pp.e13078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934432v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03764509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor Mold and Respiratory Health: State of Science of Epidemiological Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-sectional study on exhaled nitric oxide in relation to upper airway inflammatory disorders with regard to asthma and perennial sensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Krantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Accordini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjell Alving</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Caillaud</w:t>
+                <w:t xml:space="preserve">Angelo Guido Corsico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion K. Keirsbulck</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Demoly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2021.09.042⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (2), pp.297-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cea.14019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604071v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+                <w:t xml:space="preserve">Indoor visible moulds and rhinitis in adults: The EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.15525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03764509v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional study on exhaled nitric oxide in relation to upper airway inflammatory disorders with regard to asthma and perennial sensitization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Krantz</w:t>
+                <w:t xml:space="preserve">Long-term air pollution exposure, greenspace and health-related quality of life in the ECRHS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Markevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Abramson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Accordini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Demoly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cea.14019⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 849, pp.157693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03604113v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03789665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor visible moulds and rhinitis in adults: The EGEA study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Female sex hormones and symptoms of obstructive sleep apnea in European women of a population-based cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erla S. Sigurðardóttir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorarinn Gislason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryndís Benediktsdottir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steinar Hustad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dadvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (6 June), </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/all.15525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0269569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811724v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational Exposures to Organic Solvents and Asthma Symptoms in the CONSTANCES Cohort</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sit</w:t>
+                <w:t xml:space="preserve">Underdiagnosis of obstructive lung disease: findings from the French CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemie Letellier</w:t>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (17), pp.9258. </w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18179258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12890-021-01688-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03361079v1</w:t>
+                <w:t xml:space="preserve">inserm-03555247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence de l'asthme chez l'adulte en France, données de la cohorte Constances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+                <w:t xml:space="preserve">The role of nutritional factors in asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Provost</w:t>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Arturo Camargo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rmr.2021.05.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18063013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03287424v1</w:t>
+                <w:t xml:space="preserve">hal-03188141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underdiagnosis of obstructive lung disease: findings from the French CONSTANCES cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Zins</w:t>
+                <w:t xml:space="preserve">Long-term air pollution exposure, greenness and health-related quality of life (HRQOL) in ECRHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Markevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Abramson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12890-021-01688-z⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2021.OA100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03555247v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term air pollution exposure, greenness and health-related quality of life (HRQOL) in ECRHS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael J. Abramson</w:t>
+                <w:t xml:space="preserve">Ultraviolet radiation as a predictor of sex hormone levels in postmenopausal women: A European multi-center study (ECRHS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Triebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ersilia Bifulco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Barrera-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Basagana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryndis Benediktsdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2021.OA100⟩</w:t>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.49-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2020.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607756v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of nutritional factors in asthma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Cumulative Occupational Exposures and Lung-Function Decline in Two Large General-Population Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Lytras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Beckmeyer-Borowko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Kogevinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph18063013⟩</w:t>
+              <w:t xml:space="preserve">Annals of the American Thoracic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.238-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1513/AnnalsATS.202002-113OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03188141v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultraviolet radiation as a predictor of sex hormone levels in postmenopausal women: A European multi-center study (ECRHS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bryndis Benediktsdottir</w:t>
+                <w:t xml:space="preserve">Visible moulds, non-allergic and allergic rhinitis and asthma in adults: the EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2020.12.011⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2021.PA1897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204199v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative Occupational Exposures and Lung-Function Decline in Two Large General-Population Cohorts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manolis Kogevinas</w:t>
+                <w:t xml:space="preserve">Prévalence de l'asthme chez l'adulte en France, données de la cohorte Constances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Kromhout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
+                <w:t xml:space="preserve">Dorothée Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the American Thoracic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (2), pp.238-246. </w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (8), pp.797-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1513/AnnalsATS.202002-113OC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rmr.2021.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03641819v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible moulds, non-allergic and allergic rhinitis and asthma in adults: the EGEA study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orsi</w:t>
+                <w:t xml:space="preserve">Occupational Exposures to Organic Solvents and Asthma Symptoms in the CONSTANCES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Savoure</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valerie Siroux</w:t>
+                <w:t xml:space="preserve">Noemie Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58, </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (17), pp.9258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2021.PA1897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18179258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607760v1</w:t>
+                <w:t xml:space="preserve">hal-03361079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term air pollution exposure is associated with increased severity of rhinitis in 2 European cohorts</w:t>
+                <w:t xml:space="preserve">Low serum DHEA-S is associated with impaired lung function in women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Burte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Giancarlo Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Triebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Benmerad</w:t>
+                <w:t xml:space="preserve">Diana A. van Der Plaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steinar Hustad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2019.11.040⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2020.100389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565460v1</w:t>
+                <w:t xml:space="preserve">hal-02867471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low serum DHEA-S is associated with impaired lung function in women</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Describing the status of reproductive ageing simply and precisely: A reproductive ageing score based on three questions and validated with hormone levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Triebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana A. van Der Plaat</w:t>
+                <w:t xml:space="preserve">Ane Johannessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Courbon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steinar Hustad</w:t>
+                <w:t xml:space="preserve">Cecilie Svanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryndís Benediktsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2020.100389⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0235478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0235478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867471v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing the status of reproductive ageing simply and precisely: A reproductive ageing score based on three questions and validated with hormone levels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indoor Microbiome: Quantification of Exposure and Association with Geographical Location, Meteorological Factors, and Land Use in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilie Svanes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryndís Benediktsdóttir</w:t>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0235478⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8030341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603929v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02543250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Microbiome: Quantification of Exposure and Association with Geographical Location, Meteorological Factors, and Land Use in France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Body mass index and weight change are associated with adult lung function trajectories: the prospective ECRHS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+                <w:t xml:space="preserve">G. P. Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Zaros</w:t>
+                <w:t xml:space="preserve">A. Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Carsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Abramson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Accordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8030341⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (4), pp.313-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2019-213880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543250v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body mass index and weight change are associated with adult lung function trajectories: the prospective ECRHS study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. E. Carsin</w:t>
+                <w:t xml:space="preserve">Visible moulds, smoking, rhinitis and asthma in adults: the EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. Abramson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Accordini</w:t>
+                <w:t xml:space="preserve">Maritta S. Jaakkola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2019-213880⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2020.1992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152099v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible moulds, smoking, rhinitis and asthma in adults: the EGEA study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orsi</w:t>
+                <w:t xml:space="preserve">Long-term air pollution exposure is associated with increased severity of rhinitis in 2 European cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Burte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritta S. Jaakkola</w:t>
+                <w:t xml:space="preserve">Meriem Benmerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56, </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145 (3), pp.834-+. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2020.1992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2019.11.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161915v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of fractional exhaled nitric oxide in healthy men and women from the European Community Respiratory Health Survey III</w:t>
+                <w:t xml:space="preserve">Snoring and nocturnal reflux: association with lung function decline and respiratory symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabet Nerpin</w:t>
+                <w:t xml:space="preserve">Össur Ingi Emilsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Olivieri</w:t>
+                <w:t xml:space="preserve">Shadi Amid Hägg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorainn Gislason</w:t>
+                <w:t xml:space="preserve">Eva Lindberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Olin</w:t>
+                <w:t xml:space="preserve">Karl A. Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rune Nielsen</w:t>
+                <w:t xml:space="preserve">Kjell Torén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 49 (7), pp.969-979. </w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (2), pp.00010--2019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cea.13394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00010-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02869181v1</w:t>
+                <w:t xml:space="preserve">hal-02860444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs environnementaux favorisant le développement d’un asthme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Second-hand smoke exposure in adulthood and lower respiratory health during 20 year follow up in the European Community Respiratory Health Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+                <w:t xml:space="preserve">Claudia Flexeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Neukirch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deborah Jarvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Verlato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.022⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-019-0996-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03156636v1</w:t>
+                <w:t xml:space="preserve">hal-02893484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposures and incidence of chronic bronchitis and related symptoms over two decades: the European Community Respiratory Health Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Lytras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Kogevinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Kromhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Maria Anto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.oemed-2018-105274. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2018-105274⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Leptin in the Association Between Body Adiposity and Persistent Asthma: A Longitudinal Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Diaz Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Garcia‐aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (6), pp.894-898. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/oby.22466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snoring and nocturnal reflux: association with lung function decline and respiratory symptoms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shadi Amid Hägg</w:t>
+                <w:t xml:space="preserve">Atopy Modifies the Association Between Inhaled Corticosteroid Use and Lung Function Decline in Patients with Asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Lindberg</w:t>
+                <w:t xml:space="preserve">Pierpaolo Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl A. Franklin</w:t>
+                <w:t xml:space="preserve">Josep María Antó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kjell Torén</w:t>
+                <w:t xml:space="preserve">Lucia Cazzoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isa Cerveri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/23120541.00010-2019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (3), pp.980-988.e10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2019.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860444v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-hand smoke exposure in adulthood and lower respiratory health during 20 year follow up in the European Community Respiratory Health Survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Socioeconomic Status in the Association of Lung Function and Air Pollution—A Pooled Analysis of Three Adult ESCAPE Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+                <w:t xml:space="preserve">Dirk Keidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Maria Anto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Jarvis</w:t>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Verlato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Olivieri</w:t>
+                <w:t xml:space="preserve">Roberto Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Burte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.33. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (11), pp.1901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12931-019-0996-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16111901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893484v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03156736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atopy Modifies the Association Between Inhaled Corticosteroid Use and Lung Function Decline in Patients with Asthma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Marcon</w:t>
+                <w:t xml:space="preserve">Restrictive spirometry pattern is associated with low physical activity levels. A population based international study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Fuertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierpaolo Marchetti</w:t>
+                <w:t xml:space="preserve">Emmanuel Schaffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep María Antó</w:t>
+                <w:t xml:space="preserve">Debbie Jarvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Cazzoletti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isa Cerveri</w:t>
+                <w:t xml:space="preserve">Josep M. Antó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2019.10.023⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.116-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2018.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227884v1</w:t>
+                <w:t xml:space="preserve">hal-02928017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restrictive spirometry pattern is associated with low physical activity levels. A population based international study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elaine Fuertes</w:t>
+                <w:t xml:space="preserve">Effects of smoking bans on passive smoking exposure at work and at home. The European Community respiratory health survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Schaffner</w:t>
+                <w:t xml:space="preserve">N. Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debbie Jarvis</w:t>
+                <w:t xml:space="preserve">J. Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep M. Antó</w:t>
+                <w:t xml:space="preserve">G. Benke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.670-679</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928017v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Socioeconomic Status in the Association of Lung Function and Air Pollution—A Pooled Analysis of Three Adult ESCAPE Cohorts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between occupational exposures to solvents and airway obstruction in the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheikh Alif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemie Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Keidel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Emilie Burte</w:t>
+                <w:t xml:space="preserve">Michael Abramson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph16111901⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA5237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03156736v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of smoking bans on passive smoking exposure at work and at home. The European Community respiratory health survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-driven adult asthma phenotypes based on clinical characteristics are associated with asthma outcomes twenty years later</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Accordini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Olivieri</w:t>
+                <w:t xml:space="preserve">J. M. Anto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Murgia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Benke</w:t>
+                <w:t xml:space="preserve">X. Basagana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 74 (5), pp.953-963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/all.13697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162439v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between occupational exposures to solvents and airway obstruction in the CONSTANCES cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of smoking bans on passive smoking exposure at work and at home. The European Community respiratory health survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sheikh Alif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noemie Letellier</w:t>
+                <w:t xml:space="preserve">Joachim Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Abramson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+                <w:t xml:space="preserve">Geza Benke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 54, </w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.ina.12556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.PA5237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ina.12556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470502v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-driven adult asthma phenotypes based on clinical characteristics are associated with asthma outcomes twenty years later</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exogenous female sex steroids may reduce lung ageing after menopause: A 20-year follow-up study of a general population sample (ECRHS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Triebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Accordini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boudier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">X. Basagana</w:t>
+                <w:t xml:space="preserve">Lucia Calciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ane Johannessen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryndís Benediktsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/all.13697⟩</w:t>
+              <w:t xml:space="preserve">Maturitas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 120, pp.29-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2018.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03285523v1</w:t>
+                <w:t xml:space="preserve">hal-02651254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of smoking bans on passive smoking exposure at work and at home. The European Community respiratory health survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geza Benke</w:t>
+                <w:t xml:space="preserve">Time and age trends in smoking cessation in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Calciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Abramson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ina.12556⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0211976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927509v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exogenous female sex steroids may reduce lung ageing after menopause: A 20-year follow-up study of a general population sample (ECRHS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bryndís Benediktsdóttir</w:t>
+                <w:t xml:space="preserve">Determinants of fractional exhaled nitric oxide in healthy men and women from the European Community Respiratory Health Survey III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabet Nerpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Olivieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thorainn Gislason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Olin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rune Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maturitas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.maturitas.2018.11.007⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (7), pp.969-979. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cea.13394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651254v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02869181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time and age trends in smoking cessation in Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucia Calciano</w:t>
+                <w:t xml:space="preserve">Facteurs environnementaux favorisant le développement d’un asthme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Neukirch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Perret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (2), pp.e0211976. </w:t>
+              <w:t xml:space="preserve">La Presse Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (3), pp.262-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0211976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lpm.2019.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921835v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03156636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical age windows in the impact of lifetime smoking exposure on respiratory symptoms and disease among ever smokers</w:t>
               </w:r>
@@ -7559,51 +7559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. M. Nilsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Accordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 164, pp.241-247. </w:t>
@@ -7641,90 +7641,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor mould exposure, asthma and rhinitis: findings from systematic reviews and recent longitudinal studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mould Anses Group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7771,51 +7771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of asthma-like symptoms with ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debbie Jarvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Newson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7823,51 +7823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christer Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Corsico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (1), pp.37--48. </w:t>
@@ -7899,511 +7899,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02348858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between air pollution and rhinitis incidence in two European cohorts</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Wheezing phenotypes and risk factors in early life: The ELFE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert Brunekreef</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques de Blic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.03.021⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0201863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01814823v1</w:t>
+                <w:t xml:space="preserve">hal-03529683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smoking, telomere length and lung function decline: a longitudinal population-based study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Andujar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Marcos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Adnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (3), pp.283 - 285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2017-210294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01758291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Wheezing phenotypes and risk factors in early life: The ELFE cohort</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+                <w:t xml:space="preserve">Association between air pollution and rhinitis incidence in two European cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Burte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques de Blic</w:t>
+                <w:t xml:space="preserve">Bert Brunekreef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0201863. </w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.257 - 266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529683v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01814823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leisure-time vigorous physical activity is associated with better lung function: the prospective ECRHS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Fuertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep M. Antó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Guido Corsico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (4), pp.376--384. </w:t>
@@ -8441,51 +8441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheezing phenotypes and risk factors in early life: The ELFE cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheil Hallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8588,51 +8588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of Asthma Onset After Natural and Surgical Menopause: Results From the French E3N Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobette Matulonga-Diakiese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8856,77 +8856,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body silhouettes as a tool to reflect obesity in the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lønnebotn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilie Svanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannicke Igland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl A. Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Accordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8990,64 +8990,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-generation study on the association of tobacco smoking with asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Accordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Calciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ane Johannessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Portas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9111,51 +9111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity and incidence of restrictive spirometry pattern in adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Keidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9245,103 +9245,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposures and 20-year incidence of COPD: the European Community Respiratory Health Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Lytras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Kogevinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Kromhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep M. Antó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (11), pp.1008--1015. </w:t>
@@ -9379,64 +9379,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residential air pollution does not modify the positive association between physical activity and lung function in current smokers in the ECRHS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Fuertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Markevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Jarvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9513,103 +9513,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menopause Is Associated with Accelerated Lung Function Decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Triebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobette Matulonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ane Johannessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Suske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryndís Benediktsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 195 (8), pp.1058 - 1065. </w:t>
@@ -9647,51 +9647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cured meat intake is associated with worsening asthma symptoms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10174,77 +10174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ten-Year Follow-up of Cluster-based Asthma Phenotypes in Adults. A Pooled Analysis of Three Cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Curjuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Hazgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10321,51 +10321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asthma control assessed in the EGEA epidemiological survey and health-related quality of life.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10770,51 +10770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (4), pp.292-7. </w:t>
@@ -10998,90 +10998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary patterns and asthma in the E3N study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11305,64 +11305,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Zureik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 372 (9643), pp.1049-57. </w:t>
@@ -11406,338 +11406,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00335310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The socio-economic burden of asthma is substantial in Europe.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality-of-life and asthma-severity in general population asthmatics: results of the ECRHS II study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Maria Anto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Cazzoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Accordini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amund Gulsvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 63 (1), pp.116-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2007.01523.x⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 63 (5), pp.547-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2008.01638.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00335346v1</w:t>
+                <w:t xml:space="preserve">inserm-00335349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-of-life and asthma-severity in general population asthmatics: results of the ECRHS II study.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The socio-economic burden of asthma is substantial in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Accordini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo G. Corsico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isa Cerveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gislason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amund Gulsvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 63 (5), pp.547-54. </w:t>
+              <w:t xml:space="preserve">, 2008, 63 (1), pp.116-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2008.01638.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2007.01523.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00335349v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00335346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit and vegetable intakes and asthma in the E3N study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Avenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11927,51 +11927,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00131299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -11993,51 +11993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Oufella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12217,51 +12217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des phénotypes inflammatoires sanguins dans la BronchoPneumopathie Chronique Obstructive et la pré-BPCO en population générale : la cohorte CONSTANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Valery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12336,686 +12336,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05523359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence et caractérisation de la dyspnée en population générale française : la cohorte CONSTANCES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
+                <w:t xml:space="preserve">Interaction entre exposition aux moisissures de l’air intérieur et tabac sur l'asthme et la rhinite : la cohorte CONSTANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française (CPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">, Jan 2025, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523424v1</w:t>
+                <w:t xml:space="preserve">hal-04961035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre exposition aux moisissures de l’air intérieur et tabac sur l'asthme et la rhinite : la cohorte CONSTANCES</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Occupational exposure to disinfectants and cleaning products, lung function and COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheik Alif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française (CPLF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS Congress 2025 abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Amsterdam, Netherlands, France. pp.OA6556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2025.OA6556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04961035v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Job-Task-Exposure Matrix for disinfecting and cleaning chemicals in French healthcare workers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prévalence et caractérisation de la dyspnée en population générale française : la cohorte CONSTANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+                <w:t xml:space="preserve">Solène Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Young conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française (CPLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692109v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwelling mould profiles and current asthma in the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Affeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE 2022: 34th Annual Conference of the International Society of Environmental Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Athens, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between greenness exposure and asthma symptom score in the Constances cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kees de Hoogh</w:t>
+                <w:t xml:space="preserve">Sleep disorders and asthma incidence in adults: the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE 2024: 36th Annual Conference of the International Society of Environmental Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1289/isee.2024.0610⟩</w:t>
+              <w:t xml:space="preserve">ERS Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Society, Sep 2024, Vienne (Austria), Austria. pp.PA493, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689250v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between greenness exposure and rhinitis and asthma multimorbidity in the Constances cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13074,591 +13083,850 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE Young conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposure patterns to disinfectants and cleaning products and asthma among French healthcare workers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sit</w:t>
+                <w:t xml:space="preserve">Associations between greenness exposure and asthma symptom score in the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Mourchidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees de Hoogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Young conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISEE 2024: 36th Annual Conference of the International Society of Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Santiago, Chile. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/isee.2024.0610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692004v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposures to irritants and asthma in the CONSTANCES Cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Occupational exposure patterns to disinfectants and cleaning products and asthma among French healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Orsi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISEE Young conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.pa3345⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04286346v1</w:t>
+                <w:t xml:space="preserve">hal-04692004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposures to solvents and asthma in the Constances cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a Job-Task-Exposure Matrix for disinfecting and cleaning chemicals in French healthcare workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Letellier</w:t>
+                <w:t xml:space="preserve">Franziska Bright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bakari Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEE Young conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04414089v1</w:t>
+                <w:t xml:space="preserve">hal-04692109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mould exposure in indoor environments: The French ANSES recommendations to reinforce measures for preventing mould growth and the impact on human health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Keirsbulck</w:t>
+                <w:t xml:space="preserve">Occupational exposures to irritants and asthma in the CONSTANCES Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Dananche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gabrielle Boulanger</w:t>
+                <w:t xml:space="preserve">Florence Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2018, The 15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS International Congress 2023 abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milano, Italy. pp.PA3345, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2023.pa3345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938563v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occupational exposures to solvents and asthma in the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ERS International Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Society (ERS), Sep 2019, Madrid, Spain. pp.OA3283, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2019.OA3283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04414089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mould exposure in indoor environments: The French ANSES recommendations to reinforce measures for preventing mould growth and the impact on human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bayeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indoor Air 2018, The 15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor air pollution and asthma : the role of n-undecane and acrolein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13700,51 +13968,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13754,51 +14022,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor mould exposure, cytokines from T2/non-T2/Th17 pathways and asthma: the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13857,198 +14125,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society (ERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Amsteram, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal diet during pregnancy with allergic and respiratory profiles in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of asthma on ARIA classification of allergic rhinitis in the population-based cohort Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14070,97 +14338,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Respiratory Society (ERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelona (SPAIN), Spain. , European Respiratory Journal, 60 (66s), pp.1156, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2022.1156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14170,165 +14438,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisissures dans le bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2014-SA-0016, Anses. 2016, 345 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02071681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId468"/>
+      <w:footerReference w:type="default" r:id="rId474"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14475,51 +14743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarlif.2025.100011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Orsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savour&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2024.11.181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Kadawathagedara" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63456-3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04431550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquereau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Renuy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2023.107496" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04495530v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana A van der Plaat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lenoir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamali C Dharmage" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Potts" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco G&#243;mez Real" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2023-220374" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12316" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949617v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ghozal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010146" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto A Litonjua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2023.05.049.PMID:37558362." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04165872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Markevych" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zhao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Fuertes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marcon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Dadvand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166978v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110606" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04052291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00943-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elie Carsin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Accordini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamali Dharmage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2022-219696" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees de Hoogh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.op-314" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Delmas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2023.101003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2023.100729" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Altucher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jean Bousquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.op-096" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Abramson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157693" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erla S. Sigur&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorarinn Gislason" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynd&#237;s Benediktsdottir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Hustad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dadvand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269569" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647418v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02815-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934432v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Chelsom Vogt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eystein Sverre Husebye" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigridur Bj&#246;rnsdottir" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryndis Benediktsdottir" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-22-0024" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion K. Keirsbulck" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leger" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.09.042" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604113v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Krantz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Alving" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guido Corsico" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Demoly" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.14019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15525" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.05.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03555247v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-021-01688-z" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607756v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siroux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Abramson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.OA100" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188141v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arturo Camargo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063013" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204199v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Triebner" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ersilia Bifulco" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrera-Gomez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2020.12.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lytras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beckmeyer-Borowko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kogevinas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.202002-113OC" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607760v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savoure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA1897" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565460v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Burte" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benmerad" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.11.040" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867471v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Pesce" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana A. van Der Plaat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courbon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100389" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603929v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Johannessen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Svanes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynd&#237;s Benediktsd&#243;ttir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235478" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152099v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Peralta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Carsin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Abramson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Accordini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2019-213880" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161915v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta S. Jaakkola" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2020.1992" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02869181v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Nerpin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Olivieri" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorainn Gislason" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Olin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Nielsen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13394" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156636v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neukirch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.022" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02923654v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Anto" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-105274" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860444v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;ssur Ingi Emilsson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Amid H&#228;gg" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindberg" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl A. Franklin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Tor&#233;n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00010-2019" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02893484v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Flexeder" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jarvis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Verlato" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-0996-z" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227884v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Marchetti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Mar&#237;a Ant&#243;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cazzoletti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Cerveri" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.10.023" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02928017v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaffner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Jarvis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2018.11.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156736v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Keidel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bono" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16111901" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivieri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murgia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heinrich" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benke" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285523v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanoine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Anto" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Basagana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13697" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02927509v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Murgia" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Heinrich" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Benke" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12556" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02651254v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Calciano" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.11.007" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921835v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211976" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193839v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erbas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Knudsen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Janson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Nilsen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.02.028" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540816v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mould Anses Group" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0137-2017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348858v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Newson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Janson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Corsico" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-209596" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814823v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Brunekreef" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.03.021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758291v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bizard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Adnot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210294" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529683v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hallit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Leynaert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201863" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348856v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210947" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007106v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leynaert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Delmas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Blic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196711" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468195v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga-Diakiese" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.10.006" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02178222v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosetta Minelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana A van Der Plaat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Granell" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre F S Amaral" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002634" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348852v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#248;nnebotn" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannicke Igland" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195697" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348855v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Portas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryndis Benediktsd&#243;ttir" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy031" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980456v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keidel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuertes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imboden" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weyler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA5289" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348853v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-211158" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156823v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Jarvis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Vienneau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.07.032" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798176v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Suske" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201605-0968OC" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306285v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bernard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2016.06.019" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602420v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fuhrman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giraud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ruiz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305524v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raherison" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legrand-Guillaume" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.11.029" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320466v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Curjuric" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Hazgui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Anto" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201301-0156oc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vignoud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2012.01.009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595288v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Billionnet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.02.008" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXDKBM2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00728370v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Voll-Aanerud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ml Eagan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Plana" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst R. Omenaas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per S. Bakke" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-8-107" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517871v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fabre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2009.116079" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595882v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Delmas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Com-Ruelle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2009.06.009" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L0XPBVP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00330563v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00130807" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409869v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fokkens" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burney" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr Durham" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2008.01715.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335310v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafea Shaaban" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Zureik" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soussan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(08)61446-4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL7W2DP3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335346v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo G. Corsico" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gislason" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amund Gulsvik" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2007.01523.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335349v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2008.01638.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143617v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Avenel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2004.039123" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131299v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523397v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Oufella" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523466v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Top" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523359v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Valery" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Henny" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523424v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Val&#233;ry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961035v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692109v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bright" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836367v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA474" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689250v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mourchidi" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2024.0610" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692125v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692004v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938563v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756867v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418706v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025955v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2022.1156" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarlif.2025.100011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Orsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savour&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2024.11.181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04431550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Renuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2023.107496" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04495530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana A van der Plaat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lenoir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamali C Dharmage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Potts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco G&#243;mez Real" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2023-220374" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Kadawathagedara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63456-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12316" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto A Litonjua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2023.05.049.PMID:37558362." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ghozal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010146" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166978v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110606" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04165872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Markevych" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Fuertes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marcon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Dadvand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04052291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00943-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elie Carsin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Accordini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamali Dharmage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2022-219696" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees de Hoogh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.op-314" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Delmas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2023.101003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2023.100729" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Altucher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jean Bousquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.op-096" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02815-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion K. Keirsbulck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.09.042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934432v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Chelsom Vogt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eystein Sverre Husebye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigridur Bj&#246;rnsdottir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryndis Benediktsdottir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-22-0024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604113v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Krantz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Alving" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guido Corsico" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Demoly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.14019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15525" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Abramson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157693" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erla S. Sigur&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorarinn Gislason" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynd&#237;s Benediktsdottir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Hustad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dadvand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269569" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03555247v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-021-01688-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188141v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arturo Camargo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siroux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Abramson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.OA100" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204199v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Triebner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ersilia Bifulco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrera-Gomez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2020.12.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lytras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beckmeyer-Borowko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kogevinas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.202002-113OC" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savoure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA1897" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287424v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.05.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867471v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Pesce" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana A. van Der Plaat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courbon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100389" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Johannessen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Svanes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynd&#237;s Benediktsd&#243;ttir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235478" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Peralta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Carsin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Abramson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Accordini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2019-213880" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161915v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta S. Jaakkola" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2020.1992" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Burte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benmerad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.11.040" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860444v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;ssur Ingi Emilsson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Amid H&#228;gg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl A. Franklin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Tor&#233;n" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00010-2019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02893484v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Flexeder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jarvis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Verlato" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Olivieri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-0996-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02923654v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Anto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-105274" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227884v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Marchetti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Mar&#237;a Ant&#243;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cazzoletti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Cerveri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.10.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156736v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Keidel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bono" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16111901" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02928017v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaffner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Jarvis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2018.11.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162439v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivieri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murgia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heinrich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285523v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanoine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Anto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Basagana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13697" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02927509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Murgia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Heinrich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Benke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12556" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02651254v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Calciano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.11.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211976" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02869181v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Nerpin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorainn Gislason" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Olin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Nielsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13394" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156636v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neukirch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.022" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193839v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erbas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Knudsen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Janson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Nilsen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.02.028" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540816v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mould Anses Group" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0137-2017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348858v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Newson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Janson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Corsico" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-209596" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529683v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hallit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Leynaert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201863" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758291v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bizard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Adnot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210294" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814823v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Brunekreef" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.03.021" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348856v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210947" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007106v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leynaert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Delmas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Blic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196711" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468195v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga-Diakiese" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.10.006" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02178222v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosetta Minelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana A van Der Plaat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Granell" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre F S Amaral" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002634" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348852v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#248;nnebotn" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannicke Igland" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195697" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348855v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Portas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryndis Benediktsd&#243;ttir" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy031" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980456v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keidel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuertes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imboden" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weyler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA5289" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348853v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-211158" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156823v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Jarvis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Vienneau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.07.032" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798176v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Suske" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201605-0968OC" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306285v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bernard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2016.06.019" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602420v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fuhrman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giraud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ruiz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305524v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raherison" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legrand-Guillaume" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.11.029" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320466v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Curjuric" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Hazgui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Anto" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201301-0156oc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vignoud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2012.01.009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595288v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Billionnet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.02.008" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXDKBM2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00728370v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Voll-Aanerud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ml Eagan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Plana" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst R. Omenaas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per S. Bakke" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-8-107" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517871v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fabre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2009.116079" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595882v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Delmas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Com-Ruelle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2009.06.009" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L0XPBVP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00330563v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00130807" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409869v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fokkens" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burney" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr Durham" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2008.01715.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335310v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafea Shaaban" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Zureik" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soussan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(08)61446-4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL7W2DP3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335349v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2008.01638.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335346v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo G. Corsico" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gislason" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amund Gulsvik" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2007.01523.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143617v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Avenel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2004.039123" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131299v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523397v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Oufella" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523466v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Top" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523359v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Valery" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Henny" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961035v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564926v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Alif" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2025.OA6556" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523424v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Val&#233;ry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836367v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA474" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568060v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA493" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692125v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689250v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mourchidi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2024.0610" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692004v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692109v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bright" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938563v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756867v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418706v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025955v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2022.1156" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>