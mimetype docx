--- v1 (2026-05-03)
+++ v2 (2026-05-31)
@@ -100,563 +100,563 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep and Trajectories of Respiratory and Allergic Symptoms Between 1 and 5.5 Years of Age in the Elfe Birth Cohort</w:t>
+                <w:t xml:space="preserve">Mouldy area size and asthma symptom score and control in adults: the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Saade</w:t>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Raherison-Semjen</w:t>
+                <w:t xml:space="preserve">Valérie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e70208. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 284, pp.122254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jsr.70208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05264333v1</w:t>
+                <w:t xml:space="preserve">hal-05143008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediating role of the body mass index in the prospective association between a healthy diet and evolution of asthma symptoms in elderly women</w:t>
+                <w:t xml:space="preserve">Interaction entre exposition aux moisissures de l'air intérieur et tabac sur l'asthme et la rhinite : la cohorte CONSTANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+                <w:t xml:space="preserve">L Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orsi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Orianne Dumas</w:t>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Aging Research &amp; Lifestyle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jarlif.2025.100011⟩</w:t>
+              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.89-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmra.2024.11.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059179v1</w:t>
+                <w:t xml:space="preserve">hal-05034533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouldy area size and asthma symptom score and control in adults: the CONSTANCES cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mediating role of the body mass index in the prospective association between a healthy diet and evolution of asthma symptoms in elderly women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bex</w:t>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2025.122254⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Aging Research &amp; Lifestyle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.100011-100011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jarlif.2025.100011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143008v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction entre exposition aux moisissures de l'air intérieur et tabac sur l'asthme et la rhinite : la cohorte CONSTANCES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sleep and Trajectories of Respiratory and Allergic Symptoms Between 1 and 5.5 Years of Age in the Elfe Birth Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Orsi</w:t>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Savouré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+                <w:t xml:space="preserve">Chantal Raherison-Semjen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.89-89. </w:t>
+              <w:t xml:space="preserve">Journal of Sleep Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e70208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmra.2024.11.181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jsr.70208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034533v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05264333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic cigarette use and respiratory symptoms in the French population-based Constances cohort</w:t>
               </w:r>
@@ -910,77 +910,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal diet quality with child allergic and respiratory multimorbidity in the Elfe birth cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1038,1138 +1038,1138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asthma is associated with increased severity and duration of rhinitis: A study with the Allergic Rhinitis and its Impact on Asthma classes in the Constances cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Residential greenspace and lung function decline over 20 years in a prospective cohort: The ECRHS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Iana Markevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Fuertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Payam Dadvand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/clt2.12316⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 178, pp.108036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313616v1</w:t>
+                <w:t xml:space="preserve">hal-04165872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do You Inquire About Hormonal Treatment in Female Patients Consulting for New Onset Asthma or Asthma Exacerbation?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Determinants of mouldy area size in dwellings from the French CONSTANCES population-based cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Fréalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2023.05.049.PMID:37558362.⟩</w:t>
+              <w:t xml:space="preserve">Building and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 242, pp.110606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496650v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Diet Quality during Pregnancy and Allergic and Respiratory Multimorbidity Clusters in Children from the EDEN Mother–Child Cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Barbara Heude</w:t>
+                <w:t xml:space="preserve">Rhinitis phenotypes and multimorbidities in the general population: the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Renuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61 (2), pp.2200943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00943-2022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15010146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03949617v1</w:t>
+                <w:t xml:space="preserve">inserm-04052291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of mouldy area size in dwellings from the French CONSTANCES population-based cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+                <w:t xml:space="preserve">Spirometric patterns in young and middle-aged adults: a 20-year European study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Accordini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyamali Dharmage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Building and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.buildenv.2023.110606⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 79, pp.153-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thorax-2022-219696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04166978v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residential greenspace and lung function decline over 20 years in a prospective cohort: The ECRHS study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Payam Dadvand</w:t>
+                <w:t xml:space="preserve">Plant-Based Diets and the Incidence of Asthma Symptoms among Elderly Women, and the Mediating Role of Body Mass Index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2023.108036⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15010052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165872v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03949591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhinitis phenotypes and multimorbidities in the general population: the CONSTANCES cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Siroux</w:t>
+                <w:t xml:space="preserve">Maternal Diet Quality during Pregnancy and Allergic and Respiratory Multimorbidity Clusters in Children from the EDEN Mother–Child Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Delvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Ghozal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adel-Patient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manik Kadawathagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Heude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu15010146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.00943-2022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-04052291v1</w:t>
+                <w:t xml:space="preserve">hal-03949617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirometric patterns in young and middle-aged adults: a 20-year European study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Asthma is associated with increased severity and duration of rhinitis: A study with the Allergic Rhinitis and its Impact on Asthma classes in the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thorax-2022-219696⟩</w:t>
+              <w:t xml:space="preserve">Clinical and Translational Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Clinical and Translational Allergy, 13 (11), pp.e12316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/clt2.12316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282664v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant-Based Diets and the Incidence of Asthma Symptoms among Elderly Women, and the Mediating Role of Body Mass Index</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do You Inquire About Hormonal Treatment in Female Patients Consulting for New Onset Asthma or Asthma Exacerbation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Orsi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto A Litonjua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (8), pp.2491-2492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu15010052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2023.05.049.PMID:37558362.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03949591v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term exposure to ambient ozone and lung function decline over 20 years in adults: The ECRHS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyu Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Markevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Fuertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees de Hoogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Accordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Environmental Health Perspectives, 2023 (1), </w:t>
@@ -2201,295 +2201,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time trends in the prevalence of asthma in French schoolchildren</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of long-term exposure to ambient ozone on lung function over a course of 20 years (The ECRHS study): a prospective cohort study in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyu Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Markevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Fuertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees de Hoogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Accordini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmer.2023.101003⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.100729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2023.100729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04106321v1</w:t>
+                <w:t xml:space="preserve">hal-04228665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of long-term exposure to ambient ozone on lung function over a course of 20 years (The ECRHS study): a prospective cohort study in adults</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time trends in the prevalence of asthma in French schoolchildren</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34, pp.100729. </w:t>
+              <w:t xml:space="preserve">Respiratory Medicine and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2023.100729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resmer.2023.101003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228665v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between greenness and rhinitis in the Constances cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Altucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2497,51 +2497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Environmental Health Perspectives, 2023 (1), </w:t>
@@ -2579,77 +2579,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthy diet associated with better asthma outcomes in elderly women of the French Asthma-E3N study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2707,455 +2707,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03647418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outdoor Mold and Respiratory Health: State of Science of Epidemiological Studies</w:t>
+                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Caillaud</w:t>
+                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion K. Keirsbulck</w:t>
+                <w:t xml:space="preserve">Guillaume Sit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Leger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (3), pp.768-784.e3. </w:t>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (7), pp.e13078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2021.09.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604071v1</w:t>
+                <w:t xml:space="preserve">inserm-03764509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premature menopause and autoimmune primary ovarian insufficiency in two international multi-center cohorts</w:t>
+                <w:t xml:space="preserve">Outdoor Mold and Respiratory Health: State of Science of Epidemiological Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elinor Chelsom Vogt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisco Gómez Real</w:t>
+                <w:t xml:space="preserve">Denis Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eystein Sverre Husebye</w:t>
+                <w:t xml:space="preserve">Marion K. Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigridur Björnsdottir</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charlotte Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrine Connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EC-22-0024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.768-784.e3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2021.09.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03934432v1</w:t>
+                <w:t xml:space="preserve">hal-03604071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Household use of green and homemade cleaning products, wipe application mode, and asthma among French adults from the CONSTANCES cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premature menopause and autoimmune primary ovarian insufficiency in two international multi-center cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elinor Chelsom Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Gómez Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
+                <w:t xml:space="preserve">Eystein Sverre Husebye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Sigridur Björnsdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Nadif</w:t>
+                <w:t xml:space="preserve">Bryndis Benediktsdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (7), pp.e13078. </w:t>
+              <w:t xml:space="preserve">Endocrine Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ina.13078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/EC-22-0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03764509v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-sectional study on exhaled nitric oxide in relation to upper airway inflammatory disorders with regard to asthma and perennial sensitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Krantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Accordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kjell Alving</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3232,103 +3232,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor visible moulds and rhinitis in adults: The EGEA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -3379,90 +3379,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term air pollution exposure, greenspace and health-related quality of life in the ECRHS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Markevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Abramson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Accordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 849, pp.157693. </w:t>
@@ -3628,243 +3628,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underdiagnosis of obstructive lung disease: findings from the French CONSTANCES cohort</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term air pollution exposure, greenness and health-related quality of life (HRQOL) in ECRHS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
+                <w:t xml:space="preserve">Valerie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iana Markevych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Zins</w:t>
+                <w:t xml:space="preserve">Michael J. Abramson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), pp.319. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12890-021-01688-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2021.OA100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03555247v1</w:t>
+                <w:t xml:space="preserve">hal-03607756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of nutritional factors in asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Ait-Hadad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Arturo Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (6), pp.1-20. </w:t>
@@ -3896,161 +3896,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term air pollution exposure, greenness and health-related quality of life (HRQOL) in ECRHS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Underdiagnosis of obstructive lung disease: findings from the French CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bénézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Siroux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
+                <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Abramson</w:t>
+                <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58, </w:t>
+              <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2021.OA100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12890-021-01688-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607756v1</w:t>
+                <w:t xml:space="preserve">inserm-03555247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet radiation as a predictor of sex hormone levels in postmenopausal women: A European multi-center study (ECRHS)</w:t>
               </w:r>
@@ -4088,51 +4088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Barrera-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Basagana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryndis Benediktsdottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maturitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 145, pp.49-55. </w:t>
@@ -4164,295 +4164,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative Occupational Exposures and Lung-Function Decline in Two Large General-Population Cohorts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visible moulds, non-allergic and allergic rhinitis and asthma in adults: the EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodore Lytras</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
+                <w:t xml:space="preserve">Marine Savoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the American Thoracic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1513/AnnalsATS.202002-113OC⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2021.PA1897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03641819v1</w:t>
+                <w:t xml:space="preserve">hal-03607760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible moulds, non-allergic and allergic rhinitis and asthma in adults: the EGEA study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Orsi</w:t>
+                <w:t xml:space="preserve">Cumulative Occupational Exposures and Lung-Function Decline in Two Large General-Population Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Lytras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Beckmeyer-Borowko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Kogevinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Savoure</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valerie Siroux</w:t>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 58, </w:t>
+              <w:t xml:space="preserve">Annals of the American Thoracic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (2), pp.238-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2021.PA1897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1513/AnnalsATS.202002-113OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607760v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence de l'asthme chez l'adulte en France, données de la cohorte Constances</w:t>
               </w:r>
@@ -4477,51 +4477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Bénézet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4572,103 +4572,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational Exposures to Organic Solvents and Asthma Symptoms in the CONSTANCES Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 18 (17), pp.9258. </w:t>
@@ -4700,766 +4700,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03361079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low serum DHEA-S is associated with impaired lung function in women</w:t>
+                <w:t xml:space="preserve">Indoor Microbiome: Quantification of Exposure and Association with Geographical Location, Meteorological Factors, and Land Use in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giancarlo Pesce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kai Triebner</w:t>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana A. van Der Plaat</w:t>
+                <w:t xml:space="preserve">Gabriel Reboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Courbon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steinar Hustad</w:t>
+                <w:t xml:space="preserve">Emeline Scherer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Zaros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2020.100389⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8030341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867471v1</w:t>
+                <w:t xml:space="preserve">hal-02543250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing the status of reproductive ageing simply and precisely: A reproductive ageing score based on three questions and validated with hormone levels</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Body mass index and weight change are associated with adult lung function trajectories: the prospective ECRHS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryndís Benediktsdóttir</w:t>
+                <w:t xml:space="preserve">G. P. Peralta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Carsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Abramson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Accordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0235478⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (4), pp.313-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2019-213880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603929v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor Microbiome: Quantification of Exposure and Association with Geographical Location, Meteorological Factors, and Land Use in France</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Audrey Laboissière</w:t>
+                <w:t xml:space="preserve">Visible moulds, smoking, rhinitis and asthma in adults: the EGEA study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Orsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Zaros</w:t>
+                <w:t xml:space="preserve">Maritta S. Jaakkola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (3), pp.341. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8030341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2020.1992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02543250v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body mass index and weight change are associated with adult lung function trajectories: the prospective ECRHS study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Describing the status of reproductive ageing simply and precisely: A reproductive ageing score based on three questions and validated with hormone levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Triebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. P. Peralta</w:t>
+                <w:t xml:space="preserve">Ane Johannessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Marcon</w:t>
+                <w:t xml:space="preserve">Cecilie Svanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. E. Carsin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Accordini</w:t>
+                <w:t xml:space="preserve">Bryndís Benediktsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2019-213880⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0235478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0235478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152099v1</w:t>
+                <w:t xml:space="preserve">hal-03603929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible moulds, smoking, rhinitis and asthma in adults: the EGEA study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Siroux</w:t>
+                <w:t xml:space="preserve">Low serum DHEA-S is associated with impaired lung function in women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giancarlo Pesce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Triebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana A. van Der Plaat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maritta S. Jaakkola</w:t>
+                <w:t xml:space="preserve">Dominique Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steinar Hustad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56, </w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2020.1992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2020.100389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161915v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term air pollution exposure is associated with increased severity of rhinitis in 2 European cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Burte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Benmerad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5638,459 +5638,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02860444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-hand smoke exposure in adulthood and lower respiratory health during 20 year follow up in the European Community Respiratory Health Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Leptin in the Association Between Body Adiposity and Persistent Asthma: A Longitudinal Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Flexeder</w:t>
+                <w:t xml:space="preserve">Oscar Diaz Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mario Olivieri</w:t>
+                <w:t xml:space="preserve">Judith Garcia‐aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12931-019-0996-z⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (6), pp.894-898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.22466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02893484v1</w:t>
+                <w:t xml:space="preserve">hal-02393497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupational exposures and incidence of chronic bronchitis and related symptoms over two decades: the European Community Respiratory Health Survey</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
+                <w:t xml:space="preserve">Second-hand smoke exposure in adulthood and lower respiratory health during 20 year follow up in the European Community Respiratory Health Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Flexeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Paul Zock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Jarvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep Maria Anto</w:t>
+                <w:t xml:space="preserve">Giuseppe Verlato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2018-105274⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12931-019-0996-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923654v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Leptin in the Association Between Body Adiposity and Persistent Asthma: A Longitudinal Study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Oscar Diaz Gil</w:t>
+                <w:t xml:space="preserve">Occupational exposures and incidence of chronic bronchitis and related symptoms over two decades: the European Community Respiratory Health Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodore Lytras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manolis Kogevinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Kromhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Garcia‐aymerich</w:t>
+                <w:t xml:space="preserve">Josep Maria Anto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (6), pp.894-898. </w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.oemed-2018-105274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/oby.22466⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2018-105274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393497v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atopy Modifies the Association Between Inhaled Corticosteroid Use and Lung Function Decline in Patients with Asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierpaolo Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6174,502 +6174,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Socioeconomic Status in the Association of Lung Function and Air Pollution—A Pooled Analysis of Three Adult ESCAPE Cohorts</w:t>
+                <w:t xml:space="preserve">Effects of smoking bans on passive smoking exposure at work and at home. The European Community respiratory health survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirk Keidel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josep Maria Anto</w:t>
+                <w:t xml:space="preserve">M. Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Basagaña</w:t>
+                <w:t xml:space="preserve">N. Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Bono</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Burte</w:t>
+                <w:t xml:space="preserve">J. Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Benke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Indoor Air</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (4), pp.670-679</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03156736v1</w:t>
+                <w:t xml:space="preserve">hal-03162439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restrictive spirometry pattern is associated with low physical activity levels. A population based international study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Socioeconomic Status in the Association of Lung Function and Air Pollution—A Pooled Analysis of Three Adult ESCAPE Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Schaffner</w:t>
+                <w:t xml:space="preserve">Dirk Keidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Maria Anto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debbie Jarvis</w:t>
+                <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josep M. Antó</w:t>
+                <w:t xml:space="preserve">Roberto Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Burte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 146, pp.116-123. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (11), pp.1901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rmed.2018.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph16111901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928017v1</w:t>
+                <w:t xml:space="preserve">inserm-03156736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of smoking bans on passive smoking exposure at work and at home. The European Community respiratory health survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restrictive spirometry pattern is associated with low physical activity levels. A population based international study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Fuertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Olivieri</w:t>
+                <w:t xml:space="preserve">Emmanuel Schaffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Murgia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. E. Carsin</w:t>
+                <w:t xml:space="preserve">Debbie Jarvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Heinrich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Benke</w:t>
+                <w:t xml:space="preserve">Josep M. Antó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Respiratory Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 146, pp.116-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rmed.2018.11.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162439v1</w:t>
+                <w:t xml:space="preserve">hal-02928017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association between occupational exposures to solvents and airway obstruction in the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheikh Alif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemie Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Abramson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 54, </w:t>
@@ -6733,51 +6733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chanoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Accordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Anto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6841,77 +6841,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of smoking bans on passive smoking exposure at work and at home. The European Community respiratory health survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6988,90 +6988,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exogenous female sex steroids may reduce lung ageing after menopause: A 20-year follow-up study of a general population sample (ECRHS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Triebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Accordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Calciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ane Johannessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryndís Benediktsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maturitas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 120, pp.29-34. </w:t>
@@ -7109,64 +7109,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time and age trends in smoking cessation in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giancarlo Pesce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Calciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7256,51 +7256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of fractional exhaled nitric oxide in healthy men and women from the European Community Respiratory Health Survey III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabet Nerpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorainn Gislason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7377,90 +7377,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs environnementaux favorisant le développement d’un asthme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Neukirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7501,991 +7501,991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03156636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical age windows in the impact of lifetime smoking exposure on respiratory symptoms and disease among ever smokers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indoor mould exposure, asthma and rhinitis: findings from systematic reviews and recent longitudinal studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Erbas</w:t>
+                <w:t xml:space="preserve">Marion Keirsbulck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. M. Knudsen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mould Anses Group</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2018.02.028⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (148), pp.170137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/16000617.0137-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03193839v1</w:t>
+                <w:t xml:space="preserve">hal-02540816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor mould exposure, asthma and rhinitis: findings from systematic reviews and recent longitudinal studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Prevalence of asthma-like symptoms with ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie Jarvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Newson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christer Janson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Keirsbulck</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angelo Corsico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/16000617.0137-2017⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (1), pp.37--48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2016-209596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02540816v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of asthma-like symptoms with ageing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joachim Heinrich</w:t>
+                <w:t xml:space="preserve">Leisure-time vigorous physical activity is associated with better lung function: the prospective ECRHS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Fuertes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep M. Antó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Guido Corsico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 73 (1), pp.37--48. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2016-209596⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 73 (4), pp.376--384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2017-210947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348858v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02348856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Wheezing phenotypes and risk factors in early life: The ELFE cohort</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques de Blic</w:t>
+                <w:t xml:space="preserve">Smoking, telomere length and lung function decline: a longitudinal population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Andujar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Courbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Marcos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Adnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201863⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (3), pp.283 - 285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2017-210294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03529683v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoking, telomere length and lung function decline: a longitudinal population-based study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Adnot</w:t>
+                <w:t xml:space="preserve">Association between air pollution and rhinitis incidence in two European cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Burte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert Brunekreef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2017-210294⟩</w:t>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115, pp.257 - 266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01758291v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01814823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between air pollution and rhinitis incidence in two European cohorts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Bousquet</w:t>
+                <w:t xml:space="preserve">Correction: Wheezing phenotypes and risk factors in early life: The ELFE cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souheil Hallit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Christine Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Rocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques de Blic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envint.2018.03.021⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (8), pp.e0201863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0201863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01814823v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03529683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leisure-time vigorous physical activity is associated with better lung function: the prospective ECRHS study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Angelo Guido Corsico</w:t>
+                <w:t xml:space="preserve">Critical age windows in the impact of lifetime smoking exposure on respiratory symptoms and disease among ever smokers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Erbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. M. Knudsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Janson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Nilsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Accordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73 (4), pp.376--384. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 164, pp.241-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2017-210947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2018.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02348856v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheezing phenotypes and risk factors in early life: The ELFE cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souheil Hallit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8588,90 +8588,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk of Asthma Onset After Natural and Surgical Menopause: Results From the French E3N Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobette Matulonga-Diakiese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Courbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ open respiratory research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 118, pp.44-50. </w:t>
@@ -8735,51 +8735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosetta Minelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana A van Der Plaat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Granell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8856,90 +8856,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body silhouettes as a tool to reflect obesity in the past</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lønnebotn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilie Svanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannicke Igland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl A. Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Accordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (4), pp.e0195697. </w:t>
@@ -8977,77 +8977,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A three-generation study on the association of tobacco smoking with asthma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Accordini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Calciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ane Johannessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Portas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9111,51 +9111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical activity and incidence of restrictive spirometry pattern in adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Keidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9245,103 +9245,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposures and 20-year incidence of COPD: the European Community Respiratory Health Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theodore Lytras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manolis Kogevinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Kromhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Elie Carsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep M. Antó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73 (11), pp.1008--1015. </w:t>
@@ -9379,64 +9379,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residential air pollution does not modify the positive association between physical activity and lung function in current smokers in the ECRHS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Fuertes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iana Markevych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Jarvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9539,77 +9539,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kai Triebner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobette Matulonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ane Johannessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Suske</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryndís Benediktsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Respiratory and Critical Care Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 195 (8), pp.1058 - 1065. </w:t>
@@ -9673,77 +9673,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Garcia-Aymerich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72 (3), pp.206-212. </w:t>
@@ -9807,51 +9807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobette Matulonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Rava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10200,51 +10200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Curjuric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Basagaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Hazgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10308,77 +10308,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asthma control assessed in the EGEA epidemiological survey and health-related quality of life.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Siroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Vignoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10481,51 +10481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10578,575 +10578,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00595288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiratory symptoms in adults are related to impaired quality of life, regardless of asthma and COPD: results from the European community respiratory health survey.</w:t>
+                <w:t xml:space="preserve">Postmenopausal hormone therapy and asthma onset in the E3N cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Voll-Aanerud</w:t>
+                <w:t xml:space="preserve">Isabelle Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Ml Eagan</w:t>
+                <w:t xml:space="preserve">Alban Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estel Plana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Per S. Bakke</w:t>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1477-7525-8-107⟩</w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (4), pp.292-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/thx.2009.116079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00728370v1</w:t>
+                <w:t xml:space="preserve">inserm-00517871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postmenopausal hormone therapy and asthma onset in the E3N cohort.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Respiratory symptoms in adults are related to impaired quality of life, regardless of asthma and COPD: results from the European community respiratory health survey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Voll-Aanerud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Ml Eagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Romieu</w:t>
+                <w:t xml:space="preserve">Estel Plana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Fournier</w:t>
+                <w:t xml:space="preserve">Ernst R. Omenaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francine Kauffmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+                <w:t xml:space="preserve">Per S. Bakke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 65 (4), pp.292-7. </w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/thx.2009.116079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1477-7525-8-107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00517871v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00728370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Prevalence of asthma among children in France].</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dietary patterns and asthma in the E3N study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Le Moual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Delmas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
+                <w:t xml:space="preserve">Marie Christine Boutron-Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2009.06.009⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (1), pp.33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/09031936.00130807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595882v1</w:t>
+                <w:t xml:space="preserve">inserm-00330563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary patterns and asthma in the E3N study.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Christine Boutron-Ruault</w:t>
+                <w:t xml:space="preserve">[Prevalence of asthma among children in France].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Guignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Com-Ruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (9), pp.1261-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2009.06.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/09031936.00130807⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00330563v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00595882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Important research questions in allergy and related diseases: nonallergic rhinitis: a GA2LEN paper.</w:t>
               </w:r>
@@ -11406,377 +11406,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00335310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality-of-life and asthma-severity in general population asthmatics: results of the ECRHS II study.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">The socio-economic burden of asthma is substantial in Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Accordini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo G. Corsico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isa Cerveri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gislason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amund Gulsvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 63 (5), pp.547-54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2008.01638.x⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 63 (1), pp.116-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2007.01523.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00335349v1</w:t>
+                <w:t xml:space="preserve">inserm-00335346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The socio-economic burden of asthma is substantial in Europe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Quality-of-life and asthma-severity in general population asthmatics: results of the ECRHS II study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Siroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Maria Anto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Cazzoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Accordini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Amund Gulsvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Allergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 63 (1), pp.116-24. </w:t>
+              <w:t xml:space="preserve">, 2008, 63 (5), pp.547-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2007.01523.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1398-9995.2008.01638.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00335346v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00335349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fruit and vegetable intakes and asthma in the E3N study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Avenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thorax</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 61 (3), pp.209-15. </w:t>
@@ -11814,90 +11814,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body mass index, change in body silhouette, and risk of asthma in the E3N cohort study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Romieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Avenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Clavel-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11980,51 +11980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expositions hormonales au cours de la vie, asthme actuel et fonction respiratoire des femmes : données de la cohorte CONSTANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Oufella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12092,77 +12092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux moisissures au domicile, cytokines des voies T2/non-T2/Th17 et asthme dans la cohorte en population-générale CONSTANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12217,90 +12217,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des phénotypes inflammatoires sanguins dans la BronchoPneumopathie Chronique Obstructive et la pré-BPCO en population générale : la cohorte CONSTANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Valery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Henny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12342,103 +12342,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre exposition aux moisissures de l’air intérieur et tabac sur l'asthme et la rhinite : la cohorte CONSTANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française (CPLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Marseille (13), France</w:t>
@@ -12467,51 +12467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure to disinfectants and cleaning products, lung function and COPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pacheco da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakari Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12519,51 +12519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheik Alif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS Congress 2025 abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Amsterdam, Netherlands, France. pp.OA6556, </w:t>
@@ -12640,51 +12640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12726,90 +12726,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dwelling mould profiles and current asthma in the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tajidine Tsiavia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Affeldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12854,420 +12854,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep disorders and asthma incidence in adults: the CONSTANCES cohort</w:t>
+                <w:t xml:space="preserve">Associations between greenness exposure and rhinitis and asthma multimorbidity in the Constances cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Bédard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+                <w:t xml:space="preserve">Marine Savouré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Lequy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Sedki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
+                <w:t xml:space="preserve">Marcel Goldberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kees de Hoogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS Congress 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEE Young conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05568060v1</w:t>
+                <w:t xml:space="preserve">hal-04692125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between greenness exposure and rhinitis and asthma multimorbidity in the Constances cohort</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Associations between greenness exposure and asthma symptom score in the Constances cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Lequy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Mourchidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees de Hoogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE Young conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISEE 2024: 36th Annual Conference of the International Society of Environmental Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Santiago, Chile. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1289/isee.2024.0610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04692125v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between greenness exposure and asthma symptom score in the Constances cohort</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Lequy</w:t>
+                <w:t xml:space="preserve">Sleep disorders and asthma incidence in adults: the CONSTANCES cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Bédard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Mourchidi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kees de Hoogh</w:t>
+                <w:t xml:space="preserve">Sabine Plancoulaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Sedki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Varraso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEE 2024: 36th Annual Conference of the International Society of Environmental Epidemiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Santiago, Chile. </w:t>
+              <w:t xml:space="preserve">ERS Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Respiratory Society, Sep 2024, Vienne (Austria), Austria. pp.PA493, </w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1289/isee.2024.0610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2024.PA493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689250v1</w:t>
+                <w:t xml:space="preserve">hal-05568060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposure patterns to disinfectants and cleaning products and asthma among French healthcare workers</w:t>
               </w:r>
@@ -13279,77 +13279,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakari Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Le Moual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE Young conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
@@ -13404,77 +13404,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franziska Bright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bakari Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEE Young conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rennes, France</w:t>
@@ -13503,77 +13503,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposures to irritants and asthma in the CONSTANCES Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Dananche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13637,103 +13637,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational exposures to solvents and asthma in the Constances cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriko Iwatsubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Respiratory Society (ERS), Sep 2019, Madrid, Spain. pp.OA3283, </w:t>
@@ -13771,51 +13771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mould exposure in indoor environments: The French ANSES recommendations to reinforce measures for preventing mould growth and the impact on human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Keirsbulck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13922,51 +13922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabella Annesi-Maesano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14036,77 +14036,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor mould exposure, cytokines from T2/non-T2/Th17 pathways and asthma: the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Orsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Fréalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Demaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14161,103 +14161,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal diet during pregnancy with allergic and respiratory profiles in children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Delvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aline Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Nadif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society International Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t>
@@ -14286,103 +14286,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of asthma on ARIA classification of allergic rhinitis in the population-based cohort Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Savouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Zins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Congress of the European Respiratory Society (ERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Barcelona (SPAIN), Spain. , European Respiratory Journal, 60 (66s), pp.1156, 2022, </w:t>
@@ -14504,51 +14504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bretagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Saisine n° 2014-SA-0016, Anses. 2016, 345 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14743,51 +14743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059179v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarlif.2025.100011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034533v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Orsi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savour&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2024.11.181" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04431550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Renuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2023.107496" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04495530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana A van der Plaat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lenoir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamali C Dharmage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Potts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco G&#243;mez Real" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2023-220374" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Kadawathagedara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63456-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313616v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12316" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496650v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto A Litonjua" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2023.05.049.PMID:37558362." TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949617v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ghozal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010146" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166978v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110606" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04165872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Markevych" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zhao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Fuertes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marcon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Dadvand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108036" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04052291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00943-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elie Carsin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Accordini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamali Dharmage" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2022-219696" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010052" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees de Hoogh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.op-314" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Delmas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2023.101003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2023.100729" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Altucher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jean Bousquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.op-096" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02815-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604071v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion K. Keirsbulck" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.09.042" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934432v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Chelsom Vogt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eystein Sverre Husebye" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigridur Bj&#246;rnsdottir" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryndis Benediktsdottir" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-22-0024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604113v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Krantz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Alving" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guido Corsico" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Demoly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.14019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15525" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Abramson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157693" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erla S. Sigur&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorarinn Gislason" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynd&#237;s Benediktsdottir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Hustad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dadvand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269569" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03555247v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-021-01688-z" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188141v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arturo Camargo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607756v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siroux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Abramson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.OA100" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204199v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Triebner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ersilia Bifulco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrera-Gomez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2020.12.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641819v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lytras" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beckmeyer-Borowko" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kogevinas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.202002-113OC" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savoure" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA1897" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287424v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.05.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867471v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Pesce" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana A. van Der Plaat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courbon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100389" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Johannessen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Svanes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynd&#237;s Benediktsd&#243;ttir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235478" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152099v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Peralta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Carsin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Abramson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Accordini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2019-213880" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161915v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta S. Jaakkola" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2020.1992" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Burte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benmerad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.11.040" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860444v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;ssur Ingi Emilsson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Amid H&#228;gg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl A. Franklin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Tor&#233;n" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00010-2019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02893484v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Flexeder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jarvis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Verlato" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Olivieri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-0996-z" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02923654v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Anto" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-105274" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227884v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Marchetti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Mar&#237;a Ant&#243;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cazzoletti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Cerveri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.10.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156736v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Keidel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bono" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16111901" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02928017v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaffner" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Jarvis" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2018.11.017" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162439v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivieri" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murgia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heinrich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benke" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285523v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanoine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Anto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Basagana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13697" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02927509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Murgia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Heinrich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Benke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12556" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02651254v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Calciano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.11.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211976" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02869181v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Nerpin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorainn Gislason" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Olin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Nielsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13394" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156636v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neukirch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.022" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193839v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erbas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Knudsen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Janson" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Nilsen" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.02.028" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540816v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mould Anses Group" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0137-2017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348858v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Newson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Janson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Corsico" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-209596" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529683v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hallit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Leynaert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201863" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758291v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bizard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Adnot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210294" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814823v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Brunekreef" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.03.021" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348856v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210947" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007106v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leynaert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Delmas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Blic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196711" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468195v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga-Diakiese" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.10.006" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02178222v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosetta Minelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana A van Der Plaat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Granell" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre F S Amaral" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002634" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348852v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#248;nnebotn" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannicke Igland" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195697" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348855v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Portas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryndis Benediktsd&#243;ttir" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy031" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980456v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keidel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuertes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imboden" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weyler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA5289" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348853v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-211158" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156823v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Jarvis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Vienneau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.07.032" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798176v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Suske" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201605-0968OC" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306285v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bernard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2016.06.019" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602420v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fuhrman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giraud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ruiz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305524v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raherison" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legrand-Guillaume" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.11.029" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320466v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Curjuric" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Hazgui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Anto" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201301-0156oc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vignoud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2012.01.009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595288v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Billionnet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.02.008" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXDKBM2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00728370v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Voll-Aanerud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ml Eagan" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Plana" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst R. Omenaas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per S. Bakke" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-8-107" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517871v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fabre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2009.116079" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595882v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Delmas" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignon" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Com-Ruelle" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2009.06.009" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L0XPBVP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00330563v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00130807" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409869v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fokkens" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burney" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr Durham" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2008.01715.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335310v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafea Shaaban" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Zureik" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soussan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(08)61446-4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL7W2DP3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335349v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2008.01638.x" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335346v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo G. Corsico" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gislason" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amund Gulsvik" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2007.01523.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143617v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Avenel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2004.039123" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131299v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523397v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Oufella" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523466v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Top" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523359v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Valery" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Henny" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961035v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564926v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Alif" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2025.OA6556" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523424v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Val&#233;ry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836367v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA474" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568060v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA493" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692125v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689250v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mourchidi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2024.0610" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692004v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692109v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bright" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938563v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756867v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418706v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025955v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2022.1156" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143008v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tajidine Tsiavia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fr&#233;alle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bex" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2025.122254" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034533v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Orsi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savour&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Leynaert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2024.11.181" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059179v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ait-Hadad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle B&#233;dard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Orsi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chanoine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarlif.2025.100011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05264333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Saade" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Delvert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Raherison-Semjen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Sedki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.70208" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04431550v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Delmas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pasquereau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Renuy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ribet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2023.107496" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04495530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana A van der Plaat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lenoir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamali C Dharmage" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F Potts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco G&#243;mez Real" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2023-220374" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manik Kadawathagedara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adel-Patient" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-63456-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04165872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iana Markevych" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyu Zhao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Fuertes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Marcon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Payam Dadvand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2023.108036" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166978v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110606" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04052291v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Siroux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00943-2022" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282664v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elie Carsin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia-Aymerich" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Accordini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyamali Dharmage" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thorax-2022-219696" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949591v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010052" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949617v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Ghozal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Heude" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu15010146" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313616v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clt2.12316" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto A Litonjua" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2023.05.049.PMID:37558362." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees de Hoogh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.op-314" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228665v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2023.100729" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106321v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Delmas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmer.2023.101003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457775v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Altucher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jean Bousquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2023.op-096" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03647418v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Laouali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-02815-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03764509v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pacheco da Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Nadif" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.13078" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Caillaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion K. Keirsbulck" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2021.09.042" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934432v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Chelsom Vogt" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eystein Sverre Husebye" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigridur Bj&#246;rnsdottir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryndis Benediktsdottir" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-22-0024" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604113v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Krantz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Alving" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Guido Corsico" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Demoly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.14019" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811724v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Jacquemin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.15525" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boudier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Abramson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157693" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erla S. Sigur&#240;ard&#243;ttir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorarinn Gislason" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynd&#237;s Benediktsdottir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steinar Hustad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dadvand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0269569" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607756v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Siroux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Abramson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.OA100" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188141v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Arturo Camargo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18063013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03555247v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriko Iwatsubo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-021-01688-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204199v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Triebner" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ersilia Bifulco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Barrera-Gomez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basagana" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2020.12.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607760v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Savoure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA1897" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03641819v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Lytras" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beckmeyer-Borowko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolis Kogevinas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kromhout" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.202002-113OC" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287424v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Provost" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2021.05.007" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361079v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Letellier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18179258" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543250v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Rocchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Scherer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laboissi&#232;re" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Zaros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030341" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152099v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. P. Peralta" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marcon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Carsin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Abramson" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Accordini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2019-213880" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161915v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritta S. Jaakkola" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2020.1992" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603929v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ane Johannessen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilie Svanes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brynd&#237;s Benediktsd&#243;ttir" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0235478" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867471v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Pesce" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana A. van Der Plaat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Courbon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2020.100389" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02565460v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Burte" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Benmerad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.11.040" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02860444v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;ssur Ingi Emilsson" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Amid H&#228;gg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lindberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl A. Franklin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjell Tor&#233;n" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00010-2019" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02393497v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Diaz Gil" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Garcia&#8208;aymerich" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22466" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02893484v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Flexeder" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Paul Zock" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jarvis" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Verlato" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Olivieri" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12931-019-0996-z" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02923654v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Maria Anto" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2018-105274" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227884v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Marchetti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Mar&#237;a Ant&#243;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Cazzoletti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa Cerveri" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2019.10.023" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162439v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivieri" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Murgia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Heinrich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Benke" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156736v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Keidel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Basaga&#241;a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bono" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph16111901" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02928017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schaffner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Jarvis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M. Ant&#243;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2018.11.017" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470502v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheikh Alif" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Abramson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA5237" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285523v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chanoine" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Anto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Basagana" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/all.13697" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02927509v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Murgia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Heinrich" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geza Benke" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12556" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02651254v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Calciano" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.11.007" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921835v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Perret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0211976" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02869181v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Nerpin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorainn Gislason" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Olin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Nielsen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.13394" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156636v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Le Moual" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Neukirch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Varraso" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2019.02.022" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02540816v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mould Anses Group" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/16000617.0137-2017" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348858v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Newson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christer Janson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Corsico" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-209596" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348856v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210947" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758291v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Andujar" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bizard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Marcos" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Adnot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-210294" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01814823v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert Brunekreef" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.03.021" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03529683v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Hallit" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Leynaert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Blic" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0201863" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193839v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Erbas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Knudsen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Janson" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Nilsen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2018.02.028" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007106v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Leynaert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Delmas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rocchi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Blic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0196711" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02468195v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga-Diakiese" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fournier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Sanchez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.maturitas.2018.10.006" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02178222v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosetta Minelli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana A van Der Plaat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Granell" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre F S Amaral" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pmed.1002634" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348852v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne L&#248;nnebotn" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannicke Igland" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195697" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348855v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Portas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryndis Benediktsd&#243;ttir" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyy031" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980456v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keidel" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuertes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Imboden" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weyler" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.PA5289" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348853v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2017-211158" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03156823v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Jarvis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Vienneau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2018.07.032" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798176v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobette Matulonga" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Suske" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201605-0968OC" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01474548v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Rava" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2016-208375" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306285v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Bernard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2016.06.019" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602420v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fuhrman" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cyr" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giraud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ruiz" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Perez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305524v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raherison" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legrand-Guillaume" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Scherer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Reboux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmr.2014.11.029" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320466v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Curjuric" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Hazgui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep M Anto" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1164/rccm.201301-0156oc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00742663v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Vignoud" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gormand" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2012.01.009" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595288v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Billionnet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gay" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Annesi-Maesano" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2011.02.008" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXDKBM2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00517871v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Romieu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Fabre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Kauffmann" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2009.116079" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00728370v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Voll-Aanerud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Ml Eagan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estel Plana" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst R. Omenaas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per S. Bakke" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-8-107" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00330563v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Boutron-Ruault" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00130807" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00595882v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Delmas" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Guignon" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Com-Ruelle" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2009.06.009" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L0XPBVP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00409869v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousquet" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Fokkens" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burney" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr Durham" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bachert" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2008.01715.x" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335310v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafea Shaaban" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Zureik" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Soussan" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(08)61446-4" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL7W2DP3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335346v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo G. Corsico" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gislason" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amund Gulsvik" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2007.01523.x" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00335349v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1398-9995.2008.01638.x" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00143617v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Avenel" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thx.2004.039123" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00131299v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Clavel-Chapelon" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523397v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Oufella" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kab" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523466v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Top" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523359v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Valery" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Henny" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961035v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564926v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bakari Ibrahim" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheik Alif" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2025.OA6556" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523424v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Val&#233;ry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836367v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Affeldt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bex" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA474" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692125v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689250v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Mourchidi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1289/isee.2024.0610" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568060v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Plancoulaine" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2024.PA493" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692004v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692109v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Bright" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286346v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Dananche" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Orsi" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2023.pa3345" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04414089v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Letellier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.OA3283" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938563v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bayeux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Boulanger" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756867v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418706v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745199v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Charles" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025955v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2022.1156" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02071681v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roussel" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bretagne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>