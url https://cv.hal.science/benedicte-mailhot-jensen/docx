--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1117,271 +1117,271 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence of photo-induced diffusion of quantum dots in a photopolymerizable matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Israëli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Galstian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 20 (25), pp.255303. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 20, pp.255303-255306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617964v1</w:t>
+                <w:t xml:space="preserve">hal-00402083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence of photo-induced diffusion of quantum dots in a photopolymerizable matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Israëli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Galstian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 20, pp.255303-255306</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 20 (25), pp.255303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/25/255303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402083v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoconductive organic materials based on N-vinylcarbazole copolymers with higher alkenes as recording media in photonics</w:t>
               </w:r>
@@ -1495,923 +1495,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer photodegradation [Photodégradation des matériaux polymères]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoageing behaviour of epoxy nanocomposites: Comparison between spherical and lamellar nanofillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+                <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Baba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (10), pp.1786-1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2008.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00399314v1</w:t>
+                <w:t xml:space="preserve">hal-00374716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoageing of an electron beam cured polyurethane acrylate resin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Polymer photodegradation [Photodégradation des matériaux polymères]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+                <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 93 (6), pp.1122-1130</w:t>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 317, pp.25-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399329v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocrosslinking of poly(N-vinylcarbazole): Implementing a complementary set of techniques to characterize the three-dimensional network formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoageing of an electron beam cured polyurethane acrylate resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mallegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 93 (7), pp.1376-1382</w:t>
+              <w:t xml:space="preserve">, 2008, 93 (6), pp.1122-1130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399281v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoageing behaviour of epoxy nanocomposites: Comparison between spherical and lamellar nanofillers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Photocrosslinking of poly(N-vinylcarbazole): Implementing a complementary set of techniques to characterize the three-dimensional network formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 93 (10), pp.1786-1792. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 93 (7), pp.1376-1382</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2008.07.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00374716v1</w:t>
+                <w:t xml:space="preserve">hal-00399281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of the photoprotection and nanomechanical properties of polycarbonate by deposition of thin ceramic coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photophysical processes and photochemical reactions involved in poly (N-vinylcarbazole) and in copolymers with carbazole units.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Mailhot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E Tomasella</w:t>
+                <w:t xml:space="preserve">Malika Lounaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 99, pp.104310 - 254102</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91, pp.565-572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00131378v1</w:t>
+                <w:t xml:space="preserve">hal-00015444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO/A12O3 coatings for the photoprotection of polycarbonate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of the photoprotection and nanomechanical properties of polycarbonate by deposition of thin ceramic coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Moustaghfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tomasella</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Rivaton</w:t>
+                <w:t xml:space="preserve">E Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99, pp.104310 - 254102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00131394v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical processes and photochemical reactions involved in poly (N-vinylcarbazole) and in copolymers with carbazole units.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Malika Lounaci</w:t>
+                <w:t xml:space="preserve">ZnO/A12O3 coatings for the photoprotection of polycarbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 515, pp.662-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015444v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00131394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Degradation of an Epoxy/Amine Resin, 1 Photo- and Thermo-Chemical Mechanisms</w:t>
               </w:r>
@@ -2436,51 +2436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morlat-Thérias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 206 (5), pp.575-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2565,51 +2565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morlat-Thérias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ouahioune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 206 (5), pp.575-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2649,591 +2649,591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photostabilization of polycarbonate by ZnO coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photooxidation of Polypropylene/Montmorillonite Nanocomposites. 2. Interactions with Antioxidants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moustaghfir</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.1072-1078</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617983v1</w:t>
+                <w:t xml:space="preserve">hal-00015626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photooxidation of ethylene-propylene-diene/montmorillonite nanocomposites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+                <w:t xml:space="preserve">Characterization and photooxidative behaviour of nanocomposites formed with polystyrene and LDHs organo-modified by monomer surfactant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Meddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46, pp.3571-3578</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03618735v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photooxidation of Polypropylene/Montmorillonite Nanocomposites. 2. Interactions with Antioxidants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Photooxidation of ethylene-propylene-diene/montmorillonite nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morlat-Thérias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassel Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 90, pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2005.01.040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015626v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and photooxidative behaviour of nanocomposites formed with polystyrene and LDHs organo-modified by monomer surfactant.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photostabilization of polycarbonate by ZnO coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moustaghfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (2), pp.380-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.21316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015628v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Aspects of Polymer Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3287,315 +3287,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered zinc oxide coatings: structural study and application to the photoprotection of the polycarbonate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E Tomasella</w:t>
+                <w:t xml:space="preserve">Depth Profiling by AFM Nanoindentations and Micro-FTIR Spectroscopy for the Study of Polymer Ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morlat-Thérias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jacquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.L. Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 180-181, pp.642-645. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.436-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.10.109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.200300110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618639v1</w:t>
+                <w:t xml:space="preserve">hal-03618565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Profiling by AFM Nanoindentations and Micro-FTIR Spectroscopy for the Study of Polymer Ageing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sputtered zinc oxide coatings: structural study and application to the photoprotection of the polycarbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Moustaghfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Gardette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25, pp.436-440. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 180-181, pp.642-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.200300110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.10.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618565v1</w:t>
+                <w:t xml:space="preserve">hal-03618639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-oxidation of Polypropylene/Montmorillonite Nanocomposites. 1. Influence of Nanoclay and Compatibilizing Agent</w:t>
               </w:r>
@@ -3620,51 +3620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16, pp.377-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3736,77 +3736,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morlat-Thérias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82, pp.163-167. </w:t>
@@ -3895,64 +3895,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Derderian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 36 (15), pp.5815-5824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4011,51 +4011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the chemical structure of polycarbonates on the contribution of crosslinking and chain scissions to the photothermal ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4140,51 +4140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the photochemical and thermal degradation of bisphenol-A polycarbonate and trimethylcyclohexane–polycarbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4192,51 +4192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 75 (1), pp.17-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4567,51 +4567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 68 (3), pp.321-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4773,51 +4773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photooxidative degradation of polyether-based polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4929,51 +4929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 62 (1), pp.117-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5032,51 +5032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier transform infrared and Fourier transform Raman analysis of styrenic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 11 (1), pp.69-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5122,51 +5122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photooxidation mechanisms of styrenic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5251,51 +5251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of thermolysis, thermooxidation and photooxidation of polyacrylonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 44 (2), pp.223-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5354,51 +5354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of poly(styrene-co-acrylonitrile) photooxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 44 (2), pp.237-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5970,90 +5970,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of Photoprotection and Mechanical Properties of Polymers by Deposition of Thin Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SpringerLink. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Life Prediction of Polymeric Materials Global Perspectives</w:t>
@@ -6401,51 +6401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weathering relevant photooxidation mechanism of styrenic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6744,103 +6744,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoageing of polymers : from the chemistry to the material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoDeSt 2006, Fourth International Conference on Polymer Modification, Degradation and Stabilization,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6865,103 +6865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the photoageing of polymers : from the chemistry to the properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macro 2006, 9th National Symposium on Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7107,77 +7107,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodegradation of polymer nanocomposites : interactions with stabilizers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th PDDG Conference "Degradation and Stabilisation of Polymers and Nanocomposites"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7292,51 +7292,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4AA7CD2A"/>
+    <w:nsid w:val="DCA9AB8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7523,51 +7523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-mailhot-jensen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7573-9702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448248v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01124-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03477364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101709" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet-Chassot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100473" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tokhadze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55113-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218768643" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desrousseaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aumeran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135632" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Robu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilichowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcadi Chirita" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/945242" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barichard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Isra&#235;li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Galstian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/25/255303" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEF7D1D713FFDA59DB453B0ACD955E42260943E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dragalina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rivaton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.04.073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399314v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy B&#233;nard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallegol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bussiere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Barthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2008.07.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW3D4HP9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mailhot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moustaghfir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tomasella" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131394v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.234" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8T9Q4Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Lounaci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Th&#233;rias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bussi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200400395" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C95A9E405EFA97E979D496F1F52C7BBF26C9893/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ouahioune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moustaghfir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomasella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cellier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.21316" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR7X7MZ2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618735v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude da Silva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Haidar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2005.01.040" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-291DBS2T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015626v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015628v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Meddar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therlas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550711" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.10.109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M1QFDL6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200300110" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS7LCX1S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618697v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzales" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm031079k" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DRJQZ3RC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boucard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(03)00179-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28KZSGHD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derderian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma034354x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M6JM7VHC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183437v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rivaton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Soulestin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Varghese" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Gardette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(01)00307-X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9GVSTR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183440v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mailhot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varghese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(01)00201-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6NZF1K0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Komvopoulos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ward" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Somorjai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1360215" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625173v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Opdahl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoffer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Somorjai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-392HW1QC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarroux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(00)00016-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFT7067H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morlat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(99)00204-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLNVXJNK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662492v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Posada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wilhelm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.19991430110" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(97)00270-X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KNRZNHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627707v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-2031(95)00067-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXKC2PHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lemaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-3910(95)00113-Z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFF0N074-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-3910(94)90167-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLP69N5K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627732v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-3910(94)90168-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG884Z63-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627815v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gardette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00042a013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P8T60XVP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00042a012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M862TBGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bolte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ressign.com/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662411v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662373v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jouan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03007486v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Pozza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Chilat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bodin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136598v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136607v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662521v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecatarina Chilat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134230v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-mailhot-jensen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7573-9702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448248v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01124-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03477364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101709" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet-Chassot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100473" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tokhadze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55113-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218768643" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desrousseaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aumeran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135632" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Robu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilichowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcadi Chirita" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/945242" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barichard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Isra&#235;li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Galstian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/25/255303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEF7D1D713FFDA59DB453B0ACD955E42260943E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dragalina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rivaton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.04.073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bussiere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2008.07.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW3D4HP9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy B&#233;nard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallegol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Barthe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Lounaci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mailhot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moustaghfir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tomasella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.234" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8T9Q4Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Th&#233;rias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bussi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200400395" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C95A9E405EFA97E979D496F1F52C7BBF26C9893/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ouahioune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015626v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015628v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Meddar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude da Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Haidar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2005.01.040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-291DBS2T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moustaghfir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomasella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.21316" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR7X7MZ2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therlas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550711" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618565v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200300110" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS7LCX1S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.10.109" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M1QFDL6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618697v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzales" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm031079k" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DRJQZ3RC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boucard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(03)00179-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28KZSGHD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derderian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma034354x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M6JM7VHC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183437v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rivaton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Soulestin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Varghese" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Gardette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(01)00307-X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9GVSTR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183440v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mailhot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varghese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(01)00201-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6NZF1K0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Komvopoulos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ward" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Somorjai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1360215" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625173v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Opdahl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoffer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Somorjai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-392HW1QC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarroux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(00)00016-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFT7067H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morlat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(99)00204-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLNVXJNK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662492v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Posada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wilhelm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.19991430110" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(97)00270-X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KNRZNHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627707v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-2031(95)00067-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXKC2PHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lemaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-3910(95)00113-Z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFF0N074-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-3910(94)90167-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLP69N5K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627732v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-3910(94)90168-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG884Z63-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627815v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gardette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00042a013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P8T60XVP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00042a012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M862TBGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bolte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ressign.com/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662411v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662373v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jouan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03007486v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Pozza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Chilat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bodin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136598v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136607v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662521v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecatarina Chilat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134230v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>