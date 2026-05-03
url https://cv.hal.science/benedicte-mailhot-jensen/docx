--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -1098,1320 +1098,1320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of photo-induced diffusion of quantum dots in a photopolymerizable matrix</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photoconductive organic materials based on N-vinylcarbazole copolymers with higher alkenes as recording media in photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Barichard</w:t>
+                <w:t xml:space="preserve">Dmitri Mitcov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivaton</w:t>
+                <w:t xml:space="preserve">Galina Dragalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Israëli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnes Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 355 (37-42), pp.1840-1843. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.04.073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402083v1</w:t>
+                <w:t xml:space="preserve">hal-03617962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence of photo-induced diffusion of quantum dots in a photopolymerizable matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Barichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Israëli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tigran Galstian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 20 (25), pp.255303. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 20, pp.255303-255306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03617964v1</w:t>
+                <w:t xml:space="preserve">hal-00402083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoconductive organic materials based on N-vinylcarbazole copolymers with higher alkenes as recording media in photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Robu</w:t>
+                <w:t xml:space="preserve">Direct evidence of photo-induced diffusion of quantum dots in a photopolymerizable matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Barichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Israëli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitri Mitcov</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tigran Galstian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (25), pp.255303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/20/25/255303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2009.04.073⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03617962v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03617964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoageing behaviour of epoxy nanocomposites: Comparison between spherical and lamellar nanofillers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Polymer photodegradation [Photodégradation des matériaux polymères]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 317, pp.25-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374716v1</w:t>
+                <w:t xml:space="preserve">hal-00399314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer photodegradation [Photodégradation des matériaux polymères]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Photoageing of an electron beam cured polyurethane acrylate resin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mallegol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Agnès Rivaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 317, pp.25-30</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (6), pp.1122-1130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399314v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoageing of an electron beam cured polyurethane acrylate resin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Photocrosslinking of poly(N-vinylcarbazole): Implementing a complementary set of techniques to characterize the three-dimensional network formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 93 (6), pp.1122-1130</w:t>
+              <w:t xml:space="preserve">, 2008, 93 (7), pp.1376-1382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399329v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocrosslinking of poly(N-vinylcarbazole): Implementing a complementary set of techniques to characterize the three-dimensional network formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Photoageing behaviour of epoxy nanocomposites: Comparison between spherical and lamellar nanofillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Pluart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 93 (7), pp.1376-1382</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 93 (10), pp.1786-1792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2008.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399281v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical processes and photochemical reactions involved in poly (N-vinylcarbazole) and in copolymers with carbazole units.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ZnO/A12O3 coatings for the photoprotection of polycarbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malika Lounaci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t>
+                <w:t xml:space="preserve">Eric Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 515, pp.662-665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015444v1</w:t>
+                <w:t xml:space="preserve">hal-00131394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the photoprotection and nanomechanical properties of polycarbonate by deposition of thin ceramic coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Moustaghfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 99, pp.104310 - 254102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00131378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO/A12O3 coatings for the photoprotection of polycarbonate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Jacquet</w:t>
+                <w:t xml:space="preserve">Photophysical processes and photochemical reactions involved in poly (N-vinylcarbazole) and in copolymers with carbazole units.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Lounaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Rivaton</w:t>
+                <w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91, pp.565-572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.234⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00131394v1</w:t>
+                <w:t xml:space="preserve">hal-00015444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Degradation of an Epoxy/Amine Resin, 1 Photo- and Thermo-Chemical Mechanisms</w:t>
               </w:r>
@@ -2436,51 +2436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morlat-Thérias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 206 (5), pp.575-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2565,51 +2565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morlat-Thérias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ouahioune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 206 (5), pp.575-584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2649,591 +2649,591 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photooxidation of Polypropylene/Montmorillonite Nanocomposites. 2. Interactions with Antioxidants.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Characterization and photooxidative behaviour of nanocomposites formed with polystyrene and LDHs organo-modified by monomer surfactant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gonzalez</w:t>
+                <w:t xml:space="preserve">Fabrice Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Meddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17, pp.1072-1078</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46, pp.3571-3578</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015626v1</w:t>
+                <w:t xml:space="preserve">hal-00015628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and photooxidative behaviour of nanocomposites formed with polystyrene and LDHs organo-modified by monomer surfactant.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Photooxidation of Polypropylene/Montmorillonite Nanocomposites. 2. Interactions with Antioxidants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynda Meddar</w:t>
+                <w:t xml:space="preserve">David Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 46, pp.3571-3578</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.1072-1078</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015628v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photooxidation of ethylene-propylene-diene/montmorillonite nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Morlat-Thérias</w:t>
+                <w:t xml:space="preserve">Photostabilization of polycarbonate by ZnO coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moustaghfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bassel Haidar</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2005.01.040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (2), pp.380-385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.21316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618735v1</w:t>
+                <w:t xml:space="preserve">hal-03617983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photostabilization of polycarbonate by ZnO coatings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Rivaton</w:t>
+                <w:t xml:space="preserve">Photooxidation of ethylene-propylene-diene/montmorillonite nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morlat-Thérias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Tomasella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+                <w:t xml:space="preserve">Claude da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cellier</w:t>
+                <w:t xml:space="preserve">Bassel Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 95 (2), pp.380-385. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 90, pp.78-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.21316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2005.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03617983v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basic Aspects of Polymer Degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3287,315 +3287,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth Profiling by AFM Nanoindentations and Micro-FTIR Spectroscopy for the Study of Polymer Ageing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sputtered zinc oxide coatings: structural study and application to the photoprotection of the polycarbonate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Moustaghfir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Rivaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Gardette</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 25, pp.436-440. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 180-181, pp.642-645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.200300110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.10.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618565v1</w:t>
+                <w:t xml:space="preserve">hal-03618639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sputtered zinc oxide coatings: structural study and application to the photoprotection of the polycarbonate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Depth Profiling by AFM Nanoindentations and Micro-FTIR Spectroscopy for the Study of Polymer Ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morlat-Thérias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Jacquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.L. Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 180-181, pp.642-645. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25, pp.436-440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2003.10.109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.200300110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618639v1</w:t>
+                <w:t xml:space="preserve">hal-03618565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-oxidation of Polypropylene/Montmorillonite Nanocomposites. 1. Influence of Nanoclay and Compatibilizing Agent</w:t>
               </w:r>
@@ -3620,51 +3620,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 16, pp.377-383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3736,77 +3736,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morlat-Thérias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannick Duchet-Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 82, pp.163-167. </w:t>
@@ -3856,103 +3856,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Photophysical Processes and Photochemical Reactions Involved in PVK Films Irradiated at lambda &amp;gt; 300 nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Derderian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 36 (15), pp.5815-5824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4011,51 +4011,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the chemical structure of polycarbonates on the contribution of crosslinking and chain scissions to the photothermal ageing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4140,51 +4140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the photochemical and thermal degradation of bisphenol-A polycarbonate and trimethylcyclohexane–polycarbonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4192,51 +4192,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 75 (1), pp.17-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4567,51 +4567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 68 (3), pp.321-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4773,51 +4773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photooxidative degradation of polyether-based polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4929,51 +4929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 62 (1), pp.117-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5032,51 +5032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier transform infrared and Fourier transform Raman analysis of styrenic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vibrational Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 11 (1), pp.69-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5122,51 +5122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photooxidation mechanisms of styrenic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5251,51 +5251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of thermolysis, thermooxidation and photooxidation of polyacrylonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 44 (2), pp.223-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5354,51 +5354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of poly(styrene-co-acrylonitrile) photooxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 44 (2), pp.237-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5695,90 +5695,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du processus de photostructuration de films de copolymères carbazoliques en présence de triiodométhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galina Dragalina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Bolte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.424-424, 2004, Seria "Stiite Chimico-Biologice"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -5858,51 +5858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5970,90 +5970,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of Photoprotection and Mechanical Properties of Polymers by Deposition of Thin Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tomasella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SpringerLink. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Life Prediction of Polymeric Materials Global Perspectives</w:t>
@@ -6099,51 +6099,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fundamental and technical aspects of the photoageing of polymeric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Therias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6211,51 +6211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical degradation of styrenic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6306,51 +6306,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photochemical behaviour of aromatic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6401,51 +6401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weathering relevant photooxidation mechanism of styrenic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6744,103 +6744,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoageing of polymers : from the chemistry to the material properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MoDeSt 2006, Fourth International Conference on Polymer Modification, Degradation and Stabilization,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, San Sebastian, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6865,103 +6865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the photoageing of polymers : from the chemistry to the properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macro 2006, 9th National Symposium on Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Pune, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6999,51 +6999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and study of 2-(9-carbazolyl)methyl methacrylate copolymers for new recording materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecatarina Chilat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Rivaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mailhot-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7107,77 +7107,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodegradation of polymer nanocomposites : interactions with stabilizers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mailhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th PDDG Conference "Degradation and Stabilisation of Polymers and Nanocomposites"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7292,51 +7292,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCA9AB8E"/>
+    <w:nsid w:val="933713B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7523,51 +7523,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-mailhot-jensen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7573-9702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448248v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01124-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03477364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101709" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet-Chassot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100473" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tokhadze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55113-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218768643" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desrousseaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aumeran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135632" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Robu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilichowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcadi Chirita" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/945242" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402083v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barichard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Isra&#235;li" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Galstian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617964v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/25/255303" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEF7D1D713FFDA59DB453B0ACD955E42260943E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617962v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dragalina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rivaton" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.04.073" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374716v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therias" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bussiere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2008.07.020" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW3D4HP9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399314v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy B&#233;nard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallegol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Barthe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015444v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Lounaci" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131378v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mailhot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moustaghfir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tomasella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.234" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8T9Q4Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Th&#233;rias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bussi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200400395" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C95A9E405EFA97E979D496F1F52C7BBF26C9893/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ouahioune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015626v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015628v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Meddar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude da Silva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Haidar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2005.01.040" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-291DBS2T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moustaghfir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomasella" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cellier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.21316" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR7X7MZ2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therlas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550711" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618565v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardette" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200300110" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS7LCX1S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618639v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.10.109" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M1QFDL6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618697v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzales" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm031079k" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DRJQZ3RC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boucard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(03)00179-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28KZSGHD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derderian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma034354x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M6JM7VHC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183437v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rivaton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Soulestin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Varghese" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Gardette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(01)00307-X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9GVSTR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183440v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mailhot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varghese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(01)00201-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6NZF1K0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Komvopoulos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ward" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Somorjai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1360215" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625173v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Opdahl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoffer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Somorjai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-392HW1QC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarroux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(00)00016-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFT7067H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morlat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(99)00204-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLNVXJNK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662492v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Posada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wilhelm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.19991430110" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(97)00270-X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KNRZNHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627707v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-2031(95)00067-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXKC2PHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lemaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-3910(95)00113-Z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFF0N074-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-3910(94)90167-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLP69N5K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627732v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-3910(94)90168-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG884Z63-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627815v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gardette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00042a013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P8T60XVP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00042a012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M862TBGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bolte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ressign.com/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662411v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662373v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jouan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03007486v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Pozza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Chilat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bodin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136598v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136607v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662521v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecatarina Chilat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134230v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-mailhot-jensen" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7573-9702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05448248v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Barrieu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot-Jensen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sautou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-025-01124-8" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03477364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tokhadz&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13101709" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528038v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Feschet-Chassot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Cueff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2020.100473" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526459v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tokhadze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chennell" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55113-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0885328218768643" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617954v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desrousseaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aumeran" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Garrait" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0135632" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617959v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Robu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivaton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilichowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arcadi Chirita" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2010/945242" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Mitcov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Dragalina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Rivaton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2009.04.073" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402083v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barichard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mailhot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Isra&#235;li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Galstian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617964v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/20/25/255303" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEF7D1D713FFDA59DB453B0ACD955E42260943E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399314v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therias" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399329v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy B&#233;nard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mallegol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bussiere" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Barthe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374716v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannick Duchet-Rumeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2008.07.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LW3D4HP9-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131394v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jacquet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric B&#234;che" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivaton" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.234" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PH8T9Q4Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131378v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Mailhot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moustaghfir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tomasella" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015444v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Lounaci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617967v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Th&#233;rias" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bussi&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.200400395" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C95A9E405EFA97E979D496F1F52C7BBF26C9893/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ouahioune" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015628v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Meddar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617983v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moustaghfir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tomasella" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.21316" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GR7X7MZ2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618735v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude da Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassel Haidar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2005.01.040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-291DBS2T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therlas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200550711" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618639v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacquet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2003.10.109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M1QFDL6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618565v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Gardette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200300110" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QS7LCX1S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618697v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzales" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm031079k" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-DRJQZ3RC-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618506v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boucard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(03)00179-4" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28KZSGHD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derderian" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma034354x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M6JM7VHC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183437v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rivaton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Soulestin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Varghese" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Gardette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-3057(01)00307-X" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0N9GVSTR-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183440v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mailhot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulestin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Varghese" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(01)00201-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6NZF1K0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621751v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Komvopoulos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ward" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tian" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Somorjai" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1360215" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625173v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Opdahl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hoffer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Somorjai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-392HW1QC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627556v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarroux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(00)00016-1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFT7067H-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627655v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morlat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Gardette" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0032-3861(99)00204-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLNVXJNK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662492v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Posada" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wilhelm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.19991430110" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627678v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Morel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0141-3910(97)00270-X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4KNRZNHT-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627707v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0924-2031(95)00067-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXKC2PHS-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627722v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lemaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-3910(95)00113-Z" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFF0N074-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627757v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-3910(94)90167-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VLP69N5K-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627732v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0141-3910(94)90168-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG884Z63-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627815v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Gardette" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00042a013" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-P8T60XVP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627821v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma00042a012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-M862TBGP-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662508v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bolte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151891v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Carr&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Chevallier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ressign.com/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662411v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662373v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662343v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662315v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jouan" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03007486v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Pozza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecaterina Chilat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bodin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chambon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Frezet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.736014" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136598v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baba" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136607v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662521v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ecatarina Chilat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Barba" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134230v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>