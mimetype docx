--- v1 (2026-03-26)
+++ v2 (2026-04-16)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic patient-level recognition of four Plasmodium species on thin blood smear by a real-time detection transformer (RT-DETR) object detection algorithm: a proof-of-concept and evaluation</w:t>
+                <w:t xml:space="preserve">Which sub-compartments of fat mass and fat-free mass are related to blood viscosity factors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Guemas</w:t>
+                <w:t xml:space="preserve">Jean-Frédéric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Routier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Ghelfenstein-Ferreira</w:t>
+                <w:t xml:space="preserve">Justine Myzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cordier</w:t>
+                <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hartuis</w:t>
+                <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (2), pp.e0144023. </w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (1-2), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01440-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/CH-238118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607010v1</w:t>
+                <w:t xml:space="preserve">hal-04225670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which sub-compartments of fat mass and fat-free mass are related to blood viscosity factors?</w:t>
+                <w:t xml:space="preserve">Automatic patient-level recognition of four Plasmodium species on thin blood smear by a real-time detection transformer (RT-DETR) object detection algorithm: a proof-of-concept and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Brun</w:t>
+                <w:t xml:space="preserve">Emilie Guemas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
+                <w:t xml:space="preserve">Baptiste Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Myzia</w:t>
+                <w:t xml:space="preserve">Théo Ghelfenstein-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vachoud</w:t>
+                <w:t xml:space="preserve">Camille Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Marion</w:t>
+                <w:t xml:space="preserve">Sophie Hartuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 86 (1-2), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), pp.e0144023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/CH-238118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01440-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225670v1</w:t>
+                <w:t xml:space="preserve">hal-04607010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating venlafaxine metabolism in the Mediterranean mussel (Mytilus galloprovincialis) through combined targeted and non-targeted approaches</w:t>
               </w:r>
@@ -413,51 +413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Muracciole-Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 188, pp.113438. </w:t>
@@ -642,77 +642,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shear-dependency of the predicted ideal hematocrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,77 +776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leg electrical resistance predicts venous blood viscosity and hematocrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid chromatography-electrospray ionization-tandem mass spectrometry method for quantitative estimation of new imiqualine leads with potent anticancer activities in rat and mouse plasma. Application to a pharmacokinetic study in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Enjalbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1242,51 +1242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (6), pp.4395-4401. </w:t>
@@ -1484,51 +1484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando Delgado Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1592,51 +1592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Hemoglobin-Based Oxygen Carriers in Human Serum for Doping Analysis: Confirmation by Size-Exclusion HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ashenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1644,51 +1644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Sicart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 50 (4), pp.723-731. </w:t>
@@ -1778,51 +1778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Sicart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Toxicologie Analytique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 12, pp.73 - 78. </w:t>
@@ -2279,346 +2279,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which sub-compartments of fat mass and fat-free mass are related to blood viscosity factors?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Is leptin an significant regulator of erythrocyte rheology?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Joint Meeting of the The European Society for Clinical Hemorheology and Microcirculation, The International Society for Clinical Hemorheology &amp; The International Society of Biorheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Society for Clinical Hemorheology and Microcirculation; The International Society for Clinical Hemorheology; The International Society of Biorheology, Jul 2021, Fukuoka, Japan. pp.O3-2</w:t>
+              <w:t xml:space="preserve">2nd Joint Meeting of the European Society for Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Clinical Hemorheology ans the International Society of Biorheology, Jul 2021, Fukuoka (Japan), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04840602v1</w:t>
+                <w:t xml:space="preserve">hal-04642879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is leptin an significant regulator of erythrocyte rheology?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Which sub-compartments of fat mass and fat-free mass are related to blood viscosity factors?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Joint Meeting of the European Society for Clinical Hemorheology and Microcirculation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Clinical Hemorheology ans the International Society of Biorheology, Jul 2021, Fukuoka (Japan), Japan</w:t>
+              <w:t xml:space="preserve">2nd Joint Meeting of the The European Society for Clinical Hemorheology and Microcirculation, The International Society for Clinical Hemorheology &amp; The International Society of Biorheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Society for Clinical Hemorheology and Microcirculation; The International Society for Clinical Hemorheology; The International Society of Biorheology, Jul 2021, Fukuoka, Japan. pp.O3-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642879v1</w:t>
+                <w:t xml:space="preserve">hal-04840602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is leptin a significant regulator of erythrocyte rheology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2654,282 +2654,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetal growth retardation and hemorheological predictors of oxygen delivery in hypertensive vs normotensive pregnant women</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the metabolism of venlafaxine in the Mediterranean mussel (M. galloprovincialis): combinations of targeted and non-targeted approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boulot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference of the European Society of Clinical Hemorheology and Microcirculation, the International Society of Clinical Hemorheology and the International Society of Biorheology (ESCHM-ISCH-ISB-2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42ème congrès de la Commission internationale pour l'exploration scientifique de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Cascais, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112157v1</w:t>
+                <w:t xml:space="preserve">hal-04543368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the metabolism of venlafaxine in the Mediterranean mussel (M. galloprovincialis): combinations of targeted and non-targeted approaches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fetal growth retardation and hemorheological predictors of oxygen delivery in hypertensive vs normotensive pregnant women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème congrès de la Commission internationale pour l'exploration scientifique de la Méditerranée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Conference of the European Society of Clinical Hemorheology and Microcirculation, the International Society of Clinical Hemorheology and the International Society of Biorheology (ESCHM-ISCH-ISB-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Clinical Hemorheology and Microcirculation (ESCHM); International Society of Clinical Hemorheology (ISCH); International Society of Biorheology (ISB), Jul 2018, Cracovie, Poland. pp.387-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-199002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543368v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02112157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoxicity and cytostatic drug removal in a membrane bioreactor from wastewater</w:t>
               </w:r>
@@ -2941,51 +2941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Faucet-Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3460,77 +3460,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leg electrical resistance predicts venous blood viscosity and hematocrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3585,77 +3585,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seeking the optimal hematocrit: May hemorheological modelling provide a solution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3888,51 +3888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guemas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Routier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ghelfenstein-Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01440-23" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Myzia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-238118" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza-Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146387" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003807v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gracia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Muracciole-Bich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113438" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fidani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-199001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-199003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chouchou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.10.025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03572966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bayle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2016.07.046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03ST5KJL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Delgado Zambrano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faucet-Marquis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2010.12.107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.06.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.759" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashenden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Sicart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2003.026591" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Gareau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ata/2000034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Krafft" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Ceaurriz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Maturin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(00)00294-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846298v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mathurin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(99)00357-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matecki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840602v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-199002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ariza Castro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Delgado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS20-PS5-16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Richou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ch-189201" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Myzia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-238118" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guemas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Routier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ghelfenstein-Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01440-23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza-Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146387" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003807v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gracia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Muracciole-Bich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113438" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fidani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-199001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-199003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chouchou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.10.025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03572966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bayle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2016.07.046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03ST5KJL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Delgado Zambrano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faucet-Marquis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2010.12.107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.06.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.759" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashenden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Sicart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2003.026591" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Gareau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ata/2000034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Krafft" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Ceaurriz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Maturin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(00)00294-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846298v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mathurin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(99)00357-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matecki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ariza Castro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-199002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Delgado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS20-PS5-16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Richou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ch-189201" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>