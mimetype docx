--- v2 (2026-04-16)
+++ v3 (2026-05-17)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which sub-compartments of fat mass and fat-free mass are related to blood viscosity factors?</w:t>
+                <w:t xml:space="preserve">Automatic patient-level recognition of four Plasmodium species on thin blood smear by a real-time detection transformer (RT-DETR) object detection algorithm: a proof-of-concept and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Frédéric Brun</w:t>
+                <w:t xml:space="preserve">Emilie Guemas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
+                <w:t xml:space="preserve">Baptiste Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Myzia</w:t>
+                <w:t xml:space="preserve">Théo Ghelfenstein-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Vachoud</w:t>
+                <w:t xml:space="preserve">Camille Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Marion</w:t>
+                <w:t xml:space="preserve">Sophie Hartuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 86 (1-2), pp.1-8. </w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2), pp.e0144023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/CH-238118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01440-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225670v1</w:t>
+                <w:t xml:space="preserve">hal-04607010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic patient-level recognition of four Plasmodium species on thin blood smear by a real-time detection transformer (RT-DETR) object detection algorithm: a proof-of-concept and evaluation</w:t>
+                <w:t xml:space="preserve">Which sub-compartments of fat mass and fat-free mass are related to blood viscosity factors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Guemas</w:t>
+                <w:t xml:space="preserve">Jean-Frédéric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Routier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Ghelfenstein-Ferreira</w:t>
+                <w:t xml:space="preserve">Justine Myzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cordier</w:t>
+                <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hartuis</w:t>
+                <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (2), pp.e0144023. </w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (1-2), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01440-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/CH-238118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607010v1</w:t>
+                <w:t xml:space="preserve">hal-04225670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating venlafaxine metabolism in the Mediterranean mussel (Mytilus galloprovincialis) through combined targeted and non-targeted approaches</w:t>
               </w:r>
@@ -413,51 +413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Muracciole-Bich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 188, pp.113438. </w:t>
@@ -636,338 +636,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003807v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-dependency of the predicted ideal hematocrit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Leg electrical resistance predicts venous blood viscosity and hematocrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Fidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.1-7. </w:t>
+              <w:t xml:space="preserve">, 2019, 71 (4), pp.397-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/CH-199001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/CH-199003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112125v1</w:t>
+                <w:t xml:space="preserve">hal-02112117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leg electrical resistance predicts venous blood viscosity and hematocrit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Shear-dependency of the predicted ideal hematocrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Fidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 71 (4), pp.397-402. </w:t>
+              <w:t xml:space="preserve">, 2019, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/CH-199003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/CH-199001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02112117v1</w:t>
+                <w:t xml:space="preserve">hal-02112125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid chromatography-electrospray ionization-tandem mass spectrometry method for quantitative estimation of new imiqualine leads with potent anticancer activities in rat and mouse plasma. Application to a pharmacokinetic study in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Chouchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Enjalbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1242,51 +1242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Pfohl-Leszkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (6), pp.4395-4401. </w:t>
@@ -1484,51 +1484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando Delgado Zambrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1592,51 +1592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Hemoglobin-Based Oxygen Carriers in Human Serum for Doping Analysis: Confirmation by Size-Exclusion HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Ashenden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1644,51 +1644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Sicart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 50 (4), pp.723-731. </w:t>
@@ -1778,51 +1778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Sicart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Toxicologie Analytique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 12, pp.73 - 78. </w:t>
@@ -2285,90 +2285,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is leptin an significant regulator of erythrocyte rheology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2410,90 +2410,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which sub-compartments of fat mass and fat-free mass are related to blood viscosity factors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2535,90 +2535,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is leptin a significant regulator of erythrocyte rheology?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frédéric Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2654,282 +2654,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the metabolism of venlafaxine in the Mediterranean mussel (M. galloprovincialis): combinations of targeted and non-targeted approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fetal growth retardation and hemorheological predictors of oxygen delivery in hypertensive vs normotensive pregnant women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frédéric Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pierre Boulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème congrès de la Commission internationale pour l'exploration scientifique de la Méditerranée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Conference of the European Society of Clinical Hemorheology and Microcirculation, the International Society of Clinical Hemorheology and the International Society of Biorheology (ESCHM-ISCH-ISB-2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Clinical Hemorheology and Microcirculation (ESCHM); International Society of Clinical Hemorheology (ISCH); International Society of Biorheology (ISB), Jul 2018, Cracovie, Poland. pp.387-396, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-199002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543368v1</w:t>
+                <w:t xml:space="preserve">hal-02112157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fetal growth retardation and hemorheological predictors of oxygen delivery in hypertensive vs normotensive pregnant women</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
+                <w:t xml:space="preserve">Study of the metabolism of venlafaxine in the Mediterranean mussel (M. galloprovincialis): combinations of targeted and non-targeted approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Ariza Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boulot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elena Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference of the European Society of Clinical Hemorheology and Microcirculation, the International Society of Clinical Hemorheology and the International Society of Biorheology (ESCHM-ISCH-ISB-2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42ème congrès de la Commission internationale pour l'exploration scientifique de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Cascais, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02112157v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytoxicity and cytostatic drug removal in a membrane bioreactor from wastewater</w:t>
               </w:r>
@@ -2941,51 +2941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Fernando Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dorandeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Faucet-Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3454,286 +3454,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leg electrical resistance predicts venous blood viscosity and hematocrit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Seeking the optimal hematocrit: May hemorheological modelling provide a solution?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of The European Society for Clinical Hemorheology and Microcirculation The International Society of Clinical Hemorheology The International Society of Biorheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Meeting of The European Society for Clinical Hemorheology and Microcirculation, The International Society of Clinical Hemorheology, The International Society of Biorheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Krakow (Cracovie), Poland. 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ch-189201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846448v1</w:t>
+                <w:t xml:space="preserve">hal-04846620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking the optimal hematocrit: May hemorheological modelling provide a solution?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Leg electrical resistance predicts venous blood viscosity and hematocrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Varlet-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vachoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Richou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting of The European Society for Clinical Hemorheology and Microcirculation, The International Society of Clinical Hemorheology, The International Society of Biorheology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Meeting of The European Society for Clinical Hemorheology and Microcirculation The International Society of Clinical Hemorheology The International Society of Biorheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Krakow (Cracovie), Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/ch-189201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04846620v1</w:t>
+                <w:t xml:space="preserve">hal-04846448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3888,51 +3888,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225670v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Myzia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-238118" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guemas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Routier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ghelfenstein-Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01440-23" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza-Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146387" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003807v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gracia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Muracciole-Bich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113438" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fidani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-199001" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112117v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-199003" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chouchou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.10.025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03572966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bayle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2016.07.046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03ST5KJL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Delgado Zambrano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faucet-Marquis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2010.12.107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.06.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.759" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashenden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Sicart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2003.026591" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Gareau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ata/2000034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Krafft" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Ceaurriz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Maturin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(00)00294-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846298v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mathurin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(99)00357-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matecki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ariza Castro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-199002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Delgado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS20-PS5-16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846448v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Richou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846620v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ch-189201" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guemas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Routier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Ghelfenstein-Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cordier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01440-23" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04225670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Brun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Myzia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vachoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Marion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-238118" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228661v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ariza-Castro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Courant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dumas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fenet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146387" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003807v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Leenhardt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gracia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Muracciole-Bich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113438" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Fidani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-199003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112125v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-199001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chouchou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Enjalbal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cuq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2017.10.025" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03572966v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bayle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oiry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2016.07.046" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-03ST5KJL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539315v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Delgado Zambrano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Faucet-Marquis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Pfohl-Leszkowicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dorandeu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.BIORTECH.2010.12.107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565030v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albasi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.06.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonzalez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2009.759" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608367v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ashenden" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lasne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Sicart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2003.026591" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846241v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Gareau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ata/2000034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846151v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Krafft" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Ceaurriz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Maturin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(00)00294-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846298v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mathurin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-4347(99)00357-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Matecki" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Durand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840602v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840853v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02112157v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boulot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-199002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Ariza Castro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Gomez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fenet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Fernando Delgado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105102v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Schetrite" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Causserand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699348v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.SABCS20-PS5-16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Richou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ch-189201" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846448v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>