--- v0 (2026-03-23)
+++ v1 (2026-05-05)
@@ -311,174 +311,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">RÉFLEXIONS SUR LA TRADUCTION DE LA POÉSIE : TRADUIRE / FAIRE TRADUIRE, QUELQUES EXEMPLES DE TEXTES ESPAGNOLS CONTEMPORAINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mathios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Matins pédagogiques de la SLNL - Publication annuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enunciación y género en poesía, el caso de Olvido García Valdés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mathios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos de Literatura comparada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 47, pp.57-72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21747/21832242/litcomp47a3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21747/21832242/litcomp47a3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03938261v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03914229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les illisibles de la poésie visuelle espagnole »</w:t>
               </w:r>
@@ -1137,247 +1137,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Poesía gráfica/poesía visual: problemáticas genéricas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mathios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Poésie graphique et poésie visuelle, un dialogue possible ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Viviane Alary; Bénédicte Mathios, May 2023, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Voz física y poema en la poesía española contemporánea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mathios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres poétiques en Normandie, 1, Dynamiques de la voix dans la poésie hispanique de 1975 à nos jours : nature, structure, effets sonores et rythmiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Miguel Olmos; Sandrine Lascaux, Jan 2023, ROUEN, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La poesía de Olvido García Valdés como experiencia de lectura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mathios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jornada de estudio en honor a la poeta Olvido García Valdés, galardonada con el XXXI Premio Reina Sofía de Poesía Iberoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amelia Gamoneda, May 2023, Salamanca (Spain), España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345761v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04311182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La poesía española desde la perspectiva descolonial »</w:t>
               </w:r>
@@ -1891,317 +1891,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formes de l’amour. Sonnets de la modernité. Elizabeth Browning, Sonnets portugais ; Pablo Neruda, La Centaine d’amour ; Pier Paolo Pasolini, Sonnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Weinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Perquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mathios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Manara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poésie visuelle : l’expérimentation en question(s). Suivi du catalogue de l’exposition ExPoEx (Clermont-Ferrand, 16/11/2017-07/02/2018).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mathios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Blaise Pascal. 2020, Graphèmes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Formes de l'amour, sonnets de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">matilde manara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mathios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">matilde manara</w:t>
+                <w:t xml:space="preserve">Frédéric Weinmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Weinmann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Perquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande. 2020, 9782350306889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946263v1</w:t>
-              </w:r>
-[...187 lines deleted...]
-                <w:t xml:space="preserve">hal-04318600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction et contextes, contextes de la traduction</w:t>
               </w:r>
@@ -2719,527 +2719,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04821924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">«Animal y escritura en Lo solo del animal de Olvido García Valdés».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mathios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hacia un oscuro dominio, Sevilla, Ed. Athenaica;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« El soneto y la Generación del 27: ¿el renacer de una forma? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mathios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IDEA/IGAS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voces y versos, nuevas perspectivas sobre la generación del 27, Gilles Del Vecchio y Nuria Rodríguez Lázaro (EDS.), New-York, IDEA (Instituto de Estudios Auriseculares), Colección “Peregrino”, 10, 2021, p. 31-47.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IDEA/IGAS, 2021, 978-1-938795-83-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">«Animal y escritura en Lo solo del animal de Olvido García Valdés».</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qu’est-ce qu’écrire un sonnet en Espagne aux XXe et XXIe siècles ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mathios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hacia un oscuro dominio, Sevilla, Ed. Athenaica;</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Penser le genre en poésie contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08986-5.p.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poétique du passage et voyage poétique dans l’œuvre d’Olvido García Valdés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mathios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Périples et escales. Écrire le voyage en poésie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermann, pp.241-256, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La obra poética de Olvido García Valdés: ¿una expresión épica contemporánea?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mathios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Assia Mohssine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El heroísmo épico en clave de mujer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Universidad de Guadalajara, capítulo 12, p. 167-178., 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Image et texte dans Fustigada luz (1979) de Rafael Alberti »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Mathios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommage à Rafael Alberti (1902-1999) poésie, théâtre, peinture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un lugar donde no se miente. Conversación con Olvido García Valdés (2014), échange et création poétique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mathios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Travaux et documents hispaniques », n° 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318347v1</w:t>
-              </w:r>
-[...287 lines deleted...]
-                <w:t xml:space="preserve">hal-04821872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3751,51 +3751,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91EEF4F8"/>
+    <w:nsid w:val="591CAA5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3982,51 +3982,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-mathios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6873-5199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083789693" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181030v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mathios" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp47a3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914229v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02418767v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02159099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Mathios" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Hidalgo-Bachs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.1061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311182v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Alary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03813689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988285v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02364001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03946263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matilde manara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weinmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Perquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Manara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318600v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Linar&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320221v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320222v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02318347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821915v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02318348v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08986-5.p.0107" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02104795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-mathios" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6873-5199" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083789693" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181030v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mathios" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938261v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp47a3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320218v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514467v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02418767v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02159099v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Mathios" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01329036v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Hidalgo-Bachs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.1061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741332v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821984v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04311182v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Alary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03813689v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03808655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03429282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988285v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02364001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lavergne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodrigues" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Weinmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Perquin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Manara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318600v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-03946263v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matilde manara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02330961v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02182201v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chol" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Linar&#232;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334668v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04741329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293326v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821924v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320222v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02318348v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08986-5.p.0107" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821915v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318828v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02318347v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822003v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-02104795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>