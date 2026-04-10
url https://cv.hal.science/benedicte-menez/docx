--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2165,369 +2165,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic Hydrogen and Methane: Fuels for Life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ monitoring of exopolymer-dependent Mn mineralization on bacterial surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Couasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/gselements.16.1.39⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (27), pp.eaaz3125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz3125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127134v1</w:t>
+                <w:t xml:space="preserve">hal-03099515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen isotope composition of waters recorded in carbonates in strong clumped and oxygen isotopic disequilibrium</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abiotic Hydrogen and Methane: Fuels for Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (7), pp.1731-1744. </w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.39-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-17-1731-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/gselements.16.1.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092847v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of exopolymer-dependent Mn mineralization on bacterial surfaces</w:t>
+                <w:t xml:space="preserve">Oxygen isotope composition of waters recorded in carbonates in strong clumped and oxygen isotopic disequilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaïs Couasnon</w:t>
+                <w:t xml:space="preserve">Caroline Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+                <w:t xml:space="preserve">Amandine Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Ader</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (27), pp.eaaz3125. </w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (7), pp.1731-1744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz3125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/bg-17-1731-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099515v1</w:t>
+                <w:t xml:space="preserve">hal-03092847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial ecology of the newly discovered serpentinite-hosted Old City hydrothermal field (southwest Indian ridge)</w:t>
               </w:r>
@@ -2803,51 +2803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemistry </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019, pp.1039487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2881,51 +2881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental assessment of occurrences and stability of lead-bearing minerals in bacterial biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaïs Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3260,442 +3260,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing biosignatures in aged basalt glass from North Pond, Mid-Atlantic Ridge and the Louisville Seamount Trail, off New Zealand</w:t>
+                <w:t xml:space="preserve">Abiotic formation of condensed carbonaceous matter in the hydrating oceanic crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Türke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+                <w:t xml:space="preserve">Marie Catherine Sforna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Bach</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniele Brunelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pisapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Malferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190053⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, p.59-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07385-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953353v1</w:t>
+                <w:t xml:space="preserve">insu-03589313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic formation of condensed carbonaceous matter in the hydrating oceanic crust</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele Brunelli</w:t>
+                <w:t xml:space="preserve">Abiotic synthesis of amino acids in the recesses of the oceanic lithosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pisapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Pasini</w:t>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Malferrari</w:t>
+                <w:t xml:space="preserve">Quentin Vanbellingen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, p.59-63. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 564 (7734), pp.59-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07385-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-018-0684-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03589313v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02111683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic synthesis of amino acids in the recesses of the oceanic lithosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing biosignatures in aged basalt glass from North Pond, Mid-Atlantic Ridge and the Louisville Seamount Trail, off New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Türke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Vanbellingen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wolfgang Bach</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 564 (7734), pp.59-63. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0190053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-018-0684-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111683v1</w:t>
+                <w:t xml:space="preserve">hal-03953353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking hidden organic carbon in rocks using chemometrics and hyperspectral imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pisapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Duponchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3883,295 +3883,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Pustular Mats and Related Rivularia-Rich Laminations in Oncoids From the Laguna Negra Lake (Argentina)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineralizations and transition metal mobility driven by organic carbon during low-temperature serpentinization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estela C Mlewski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Pisapia</w:t>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Gomez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eliana Soto Rueda</w:t>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00996⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 323, pp.262-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824410v1</w:t>
+                <w:t xml:space="preserve">hal-02124847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralizations and transition metal mobility driven by organic carbon during low-temperature serpentinization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Guyot</w:t>
+                <w:t xml:space="preserve">Characterization of Pustular Mats and Related Rivularia-Rich Laminations in Oncoids From the Laguna Negra Lake (Argentina)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estela C Mlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pisapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Léna Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+                <w:t xml:space="preserve">Eliana Soto Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 323, pp.262-276. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.996 - 996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.07.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124847v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralizing Filamentous Bacteria from the Prony Bay Hydrothermal Field Give New Insights into the Functioning of Serpentinization-Based Subseafloor Ecosystems</w:t>
               </w:r>
@@ -4196,51 +4196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle E Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Q. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4285,295 +4285,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High reactivity of deep biota under anthropogenic CO2 injection into basalt</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disequilibrium δ&amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O values in microbial carbonates as a tracer of metabolic production of dissolved inorganic carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Thaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric H. Oelkers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gérard</w:t>
+                <w:t xml:space="preserve">Christian Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalia Trias</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Le Campion</w:t>
+                <w:t xml:space="preserve">Carine Chaduteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01288-8⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199, pp.112-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323576v1</w:t>
+                <w:t xml:space="preserve">insu-03748877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disequilibrium δ&amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O values in microbial carbonates as a tracer of metabolic production of dissolved inorganic carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Thaler</w:t>
+                <w:t xml:space="preserve">High reactivity of deep biota under anthropogenic CO2 injection into basalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric H. Oelkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Millo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Ader</w:t>
+                <w:t xml:space="preserve">Rosalia Trias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Chaduteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Guyot</w:t>
+                <w:t xml:space="preserve">Paul Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 199, pp.112-129. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.10.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01288-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03748877v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic and PCR-Based Diversity Surveys of [FeFe]-Hydrogenases Combined with Isolation of Alkaliphilic Hydrogen-Producing Bacteria from the Serpentinite-Hosted Prony Hydrothermal Field, New Caledonia</w:t>
               </w:r>
@@ -5512,64 +5512,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot;Low temperature hydrothermal oil and associated biological precursors in serpentinites from Mid-Ocean Ridge&amp;quot; [Lithos 178 (2013) 84-95]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Pasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Brunelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6206,64 +6206,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature hydrothermal oil and associated biological precursors in serpentinites from Mid-Ocean Ridge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Pasini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Brunelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6352,51 +6352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotope fractionation during calcium carbonate precipitation induced by ureolytic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Millo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6492,307 +6492,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03581898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life in the hydrated suboceanic mantle</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of the heterotrophic bacterium Pseudomonas reactans on olivine dissolution kinetics and implications for CO2 storage in basalts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Shirokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bénézeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.S. S Pokrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo1359⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80, pp.30-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03583372v1</w:t>
+                <w:t xml:space="preserve">hal-02124017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the heterotrophic bacterium Pseudomonas reactans on olivine dissolution kinetics and implications for CO2 storage in basalts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life in the hydrated suboceanic mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Brunelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.133-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1359⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.11.046⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02124017v1</w:t>
+                <w:t xml:space="preserve">insu-03583372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon isotope fractionation during calcium carbonate precipitation induced by urease‐catalysed hydrolysis of urea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Millo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9092,307 +9092,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray fluorescence micro-tomography of an individual fluid inclusion using a third generation synchrotron light source</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping trace-metal (Cu, Zn, As) distribution in a single fluid inclusion using a third generation synchrotron light source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Bohic</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gibert</w:t>
+                <w:t xml:space="preserve">Michael Drakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Simionovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Snigirev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(01)00544-4⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 173 (1-3), pp.151-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(00)00272-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897830v1</w:t>
+                <w:t xml:space="preserve">hal-03877953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping trace-metal (Cu, Zn, As) distribution in a single fluid inclusion using a third generation synchrotron light source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray fluorescence micro-tomography of an individual fluid inclusion using a third generation synchrotron light source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simionovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bohic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Drakopoulos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anatoly Snigirev</w:t>
+                <w:t xml:space="preserve">Francois Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 181 (1-4), pp.749-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(01)00544-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(00)00272-2⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877953v1</w:t>
+                <w:t xml:space="preserve">hal-03897830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray imaging of uranium in individual fluid inclusions</w:t>
               </w:r>
@@ -10425,51 +10425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn Oxides Biomineralization Monitored by in situ Liquid Scanning Transmission Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaïs Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alloyeau D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11068,605 +11068,605 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the role of oxygen fluctuations on microbial iron oxidation and biomass production in the fractured continental subsurface</w:t>
+                <w:t xml:space="preserve">Mineral substrate and fluid redox conditions control cell density in attached biofilms: in-situ incubations in deep groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Garry</w:t>
+                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Farasin</w:t>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bouchez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Achim Quaiser</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04188048v1</w:t>
+                <w:t xml:space="preserve">insu-04188040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral substrate and fluid redox conditions control cell density in attached biofilms: in-situ incubations in deep groundwater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of functionalized organic surfaces in Mn oxides formation in situ monitored by electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Achim Quaiser</w:t>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04188040v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ electron microscopy monitoring of Mn oxides formation impacted by various functionalized organic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of functionalized organic surfaces in Mn oxides formation in situ monitored by electron microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+                <w:t xml:space="preserve">Unraveling the role of oxygen fluctuations on microbial iron oxidation and biomass production in the fractured continental subsurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Farasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017704v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04188048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Functionalized Organic Surfaces in Mn Oxides Formation monitored by in situ Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12415,51 +12415,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12745,51 +12745,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08C536C5"/>
+    <w:nsid w:val="C5E6D05F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12976,51 +12976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-menez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9866-3114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08904326X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-6720-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stalport" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122815" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bas&#8208;lorillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Wild" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Bihan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70238" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besognet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wehr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02163-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caurant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stalport" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2021.0202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107136" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952260v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matzka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add6439" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Menez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fellah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Hao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vandier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36038-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Leigh Moore" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Patera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.878738" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053952v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Walter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo2397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Papoular" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.80" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gadal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013404" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisapia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103910" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596696v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erauso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127134v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.1.39" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092847v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thaler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Katz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1731-2020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099515v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Couasnon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz3125" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366331v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecoeuvre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00816-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/1039487" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.11.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stamenkovi&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. W. Beegle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zacny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Arumugam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baglioni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0676-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974869v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fumagalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Jamtveit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.10.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953353v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas T&#252;rke" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bach" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190053" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589313v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Sforna" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brunelli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Pasini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Malferrari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07385-6" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111683v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vanbellingen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0684-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701110v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20890-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024193v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Fr&#252;h-Green" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Orcutt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roum&#233;jon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lilley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Morono" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.09.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824410v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela C Mlewski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lecourt" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Soto Rueda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00996" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124847v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.07.022" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E Pisapia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E G&#233;rard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Q. Lang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00057" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323576v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H. Oelkers" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Trias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Campion" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01288-8" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748877v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Millo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.051" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473338v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R Postec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R Pelletier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01301" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline A Henri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise A Lesongeur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Mumford" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Emerson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01518" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Aissa-Fennira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00857" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A. Bundeleva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila S. Shirokova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.03.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8PT9GTG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333169v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178210v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5687-2014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581139v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Frederick" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2013.11.018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00987674v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Recham" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2014.01.019" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0JHRVBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322699v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Birot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1771" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.027" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPRDN0DF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809312v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581767v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2013.06.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R38S923C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581898v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupraz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.08.029" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVLV1HG3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583372v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1359" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124017v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Shirokova" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. S Pokrovsky" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.11.046" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2LP02LJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9DZ8HKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00673407v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7VH4N1R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886222v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Zuilen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2009.0388" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445282v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Leprovost" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benezeth" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.12.012" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN8KWF16-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124061v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.05.006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG2TB410-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311165v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parmentier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouze" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leprovost" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311810v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.02.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXQRZPW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310964v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez-Criado" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labour&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.09.001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SP207Q4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149061v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Philippot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simionovici" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.09.012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R81HB67N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00225264v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burchard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kubsky" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600835013" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319029v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101950v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00921" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880737v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foriel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banks" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879169v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foriel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.10.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9H16XHC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878980v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohic" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030105" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FF32NL35-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085087v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;trich" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Susini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnin-Mosbah" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030107" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JXMQ5XH5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878913v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bonnin-Mosbah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00778-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HQCP59S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897830v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gibert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(01)00544-4" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WR68P3S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877953v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drakopoulos" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Snigirev" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00272-2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876263v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabiron" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2000.00275.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350641v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1122" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850244v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pisapia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Menez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Watkinson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7489" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587939v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587924v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Barbier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sissmann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587728v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbiao Tao" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280861v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991465v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20924" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017693v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387547v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-6221-2014" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815920v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00626500v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00628853v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barsotti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergeant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188048v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garry" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188040v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-David Osorio-Leon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017606v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017704v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9504" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017647v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745796v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896288v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maurel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedelec" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975165v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194503v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena I. Kompantseva" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353670v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122968v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160830v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delor" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-menez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9866-3114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08904326X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-6720-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stalport" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122815" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bas&#8208;lorillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Wild" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Bihan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70238" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besognet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wehr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02163-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caurant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stalport" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2021.0202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107136" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952260v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matzka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add6439" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Menez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fellah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Hao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vandier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36038-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Leigh Moore" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Patera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.878738" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053952v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Walter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo2397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Papoular" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.80" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gadal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013404" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisapia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103910" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596696v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erauso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Couasnon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz3125" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.1.39" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thaler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Katz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1731-2020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366331v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecoeuvre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00816-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/1039487" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.11.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stamenkovi&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. W. Beegle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zacny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Arumugam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baglioni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0676-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974869v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fumagalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Jamtveit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.10.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Sforna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brunelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Pasini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Malferrari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07385-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vanbellingen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0684-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas T&#252;rke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190053" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701110v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20890-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024193v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Fr&#252;h-Green" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Orcutt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roum&#233;jon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lilley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Morono" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.09.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.07.022" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824410v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela C Mlewski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lecourt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Soto Rueda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00996" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E Pisapia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E G&#233;rard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Q. Lang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00057" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748877v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Millo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.051" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323576v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H. Oelkers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Trias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Campion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01288-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473338v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R Postec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R Pelletier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01301" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline A Henri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise A Lesongeur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Mumford" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Emerson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01518" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Aissa-Fennira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00857" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A. Bundeleva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila S. Shirokova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.03.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8PT9GTG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333169v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178210v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5687-2014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581139v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Frederick" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2013.11.018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00987674v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Recham" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2014.01.019" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0JHRVBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322699v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Birot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1771" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.027" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPRDN0DF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809312v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581767v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2013.06.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R38S923C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581898v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupraz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.08.029" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVLV1HG3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124017v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Shirokova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. S Pokrovsky" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.11.046" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2LP02LJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583372v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1359" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9DZ8HKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00673407v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7VH4N1R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886222v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Zuilen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2009.0388" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445282v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Leprovost" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benezeth" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.12.012" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN8KWF16-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124061v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.05.006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG2TB410-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311165v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parmentier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouze" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leprovost" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311810v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.02.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXQRZPW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310964v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez-Criado" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labour&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.09.001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SP207Q4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149061v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Philippot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simionovici" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.09.012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R81HB67N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00225264v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burchard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kubsky" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600835013" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319029v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101950v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00921" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880737v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foriel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banks" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879169v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foriel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.10.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9H16XHC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878980v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohic" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030105" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FF32NL35-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085087v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;trich" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Susini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnin-Mosbah" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030107" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JXMQ5XH5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878913v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bonnin-Mosbah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00778-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HQCP59S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877953v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drakopoulos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Snigirev" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00272-2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897830v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gibert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(01)00544-4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WR68P3S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876263v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabiron" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2000.00275.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350641v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1122" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850244v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pisapia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Menez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Watkinson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7489" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587939v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587924v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Barbier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sissmann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587728v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbiao Tao" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280861v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991465v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20924" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017693v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387547v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-6221-2014" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815920v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00626500v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00628853v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barsotti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergeant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188040v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-David Osorio-Leon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017704v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9504" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017606v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188048v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garry" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017647v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745796v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896288v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maurel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedelec" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975165v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194503v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena I. Kompantseva" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353670v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122968v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160830v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delor" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>