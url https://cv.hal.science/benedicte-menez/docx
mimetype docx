--- v1 (2026-04-10)
+++ v2 (2026-05-07)
@@ -168,1899 +168,1895 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (70)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified Rock-Eval approach to track organics in (bio)carbonates</w:t>
+                <w:t xml:space="preserve">Dissolution kinetics of basaltic glass: The effect of temperature, dissolved oxygen and silica concentrations under circum-neutral to basic pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perron</w:t>
+                <w:t xml:space="preserve">Juliette Bas-Lorillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Ménez</w:t>
+                <w:t xml:space="preserve">Elena Yunda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Baudin</w:t>
+                <w:t xml:space="preserve">Arpad Pusztai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Stalport</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 690, pp.122815. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.122815⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 713, pp.123433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2026.123433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099134v1</w:t>
+                <w:t xml:space="preserve">cea-05601330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groundwater Microbial Diversity Associated With Icelandic Basaltic Subsurface Environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A modified Rock-Eval approach to track organics in (bio)carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+                <w:t xml:space="preserve">A. Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Wild</w:t>
+                <w:t xml:space="preserve">B. Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Borrel</w:t>
+                <w:t xml:space="preserve">F. Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Le Bihan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Stalport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (6), pp.e70238. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 690, pp.122815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.70238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2025.122815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05390017v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental exploration of polycyclic aromatic hydrocarbons stability in subduction zones</w:t>
+                <w:t xml:space="preserve">Groundwater Microbial Diversity Associated With Icelandic Basaltic Subsurface Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Besognet</w:t>
+                <w:t xml:space="preserve">Juliette Bas‐lorillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Debret</w:t>
+                <w:t xml:space="preserve">Bastien Wild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Siebert</w:t>
+                <w:t xml:space="preserve">Guillaume Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Wehr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Brunelle</w:t>
+                <w:t xml:space="preserve">Manon Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00410-024-02163-8⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (6), pp.e70238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.70238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693990v1</w:t>
+                <w:t xml:space="preserve">hal-05390017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for isotopically light Fe mobility under oxidising conditions in subduction zone fluids: A record of Monviso meta-serpentinites, Western Alps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Experimental exploration of polycyclic aromatic hydrocarbons stability in subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Busigny</w:t>
+                <w:t xml:space="preserve">Julien Siebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Moynier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Wehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118855⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Mineralogy and Petrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179 (10), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00410-024-02163-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710025v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Stability of (Bio)Carbonates: A Potential Signature for Detecting Life on Mars?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Perron</w:t>
+                <w:t xml:space="preserve">Evidence for isotopically light Fe mobility under oxidising conditions in subduction zone fluids: A record of Monviso meta-serpentinites, Western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Stalport</w:t>
+                <w:t xml:space="preserve">Clara Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dupraz</w:t>
+                <w:t xml:space="preserve">Vincent Busigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Person</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Moynier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/ast.2021.0202⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 642, pp.118855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132003v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox heterogeneities in a subducting slab: Example from the Monviso meta-ophiolite (Western Alps, Italy)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Caurant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Ménez</w:t>
+                <w:t xml:space="preserve">Christian Nicollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 446-447, pp.107136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2023.107136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex carbonaceous matter in Tissint martian meteorites give insights into the diversity of organic geochemistry on Mars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Stability of (Bio)Carbonates: A Potential Signature for Detecting Life on Mars?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+                <w:t xml:space="preserve">Fabien Stalport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Matzka</w:t>
+                <w:t xml:space="preserve">Sébastien Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Ruf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+                <w:t xml:space="preserve">Alain Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (2), pp.eadd6439. </w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (4), pp.359-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.add6439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/ast.2021.0202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952260v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex carbonaceous matter in Tissint martian meteorites give insights into the diversity of organic geochemistry on Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Matzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Ruf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 9 (2), pp.106928. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.eadd6439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.add6439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05041916v1</w:t>
+                <w:t xml:space="preserve">hal-03952260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rocky road to organics needs drying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complex carbonaceous matter in Tissint martian meteorites give insights into the diversity of organic geochemistry on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schmitt-Kopplin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Matzka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Andreani</w:t>
+                <w:t xml:space="preserve">Alexander Ruf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Montagnac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Flore Vandier</w:t>
+                <w:t xml:space="preserve">Hasnaa Chennaoui Aoudjehane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36038-6⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.106928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.add6439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103207v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05041916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grating-Based X-Ray Computed Tomography for Improved Contrast on a Heterogeneous Geomaterial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The rocky road to organics needs drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachael Leigh Moore</w:t>
+                <w:t xml:space="preserve">Gilles Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Patera</w:t>
+                <w:t xml:space="preserve">Clementine Fellah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bonnin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jihua Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2022.878738⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36038-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952044v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pressure synthesis and storage of solid organic compounds in active subduction zones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Grating-Based X-Ray Computed Tomography for Improved Contrast on a Heterogeneous Geomaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachael Leigh Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Patera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abo2397⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.878738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2022.878738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04053952v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03952044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whitlockite structures in kidney stones indicate infectious origin: a scanning electron microscopy and Synchrotron Radiation investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bazin</w:t>
+                <w:t xml:space="preserve">High-pressure synthesis and storage of solid organic compounds in active subduction zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Debret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Papoular</w:t>
+                <w:t xml:space="preserve">Bastien Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elkaim</w:t>
+                <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Weil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
+                <w:t xml:space="preserve">Pierre Bouilhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.80⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (37), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abo2397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03249077v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04053952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Functionalized Organic Surfaces in Metal Biomineralization: Insights from Liquid-Cell STEM Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whitlockite structures in kidney stones indicate infectious origin: a scanning electron microscopy and Synchrotron Radiation investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dejean</w:t>
+                <w:t xml:space="preserve">Robert Papoular</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ortiz Peña</w:t>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Menez</w:t>
+                <w:t xml:space="preserve">Raphael Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gadal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Gelabert</w:t>
+                <w:t xml:space="preserve">Dominique Thiaudière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927621013404⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (S1), pp.343-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859453v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03249077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogy, geochemistry and occurrences of fougerite in a modern hydrothermal system and its implications for the origin of life</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Functionalized Organic Surfaces in Metal Biomineralization: Insights from Liquid-Cell STEM Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Trolard</w:t>
+                <w:t xml:space="preserve">N. Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Duval</w:t>
+                <w:t xml:space="preserve">B. Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+                <w:t xml:space="preserve">C. Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pisapia</w:t>
+                <w:t xml:space="preserve">A. Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 225, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (S2), pp.81-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621013404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03563958v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le champ hydrothermal hyperalcalin de la baie du Prony</w:t>
               </w:r>
@@ -2085,51 +2081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2165,1312 +2161,1316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of exopolymer-dependent Mn mineralization on bacterial surfaces</w:t>
+                <w:t xml:space="preserve">Mineralogy, geochemistry and occurrences of fougerite in a modern hydrothermal system and its implications for the origin of life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thaïs Couasnon</w:t>
+                <w:t xml:space="preserve">Fabienne Trolard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Alloyeau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Simon Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
+                <w:t xml:space="preserve">Céline Pisapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (27), pp.eaaz3125. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 225, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz3125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2021.103910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099515v1</w:t>
+                <w:t xml:space="preserve">hal-03563958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic Hydrogen and Methane: Fuels for Life</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">In situ monitoring of exopolymer-dependent Mn mineralization on bacterial surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Couasnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Alloyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ghigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2138/gselements.16.1.39⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (27), pp.eaaz3125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.aaz3125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03127134v1</w:t>
+                <w:t xml:space="preserve">hal-03099515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen isotope composition of waters recorded in carbonates in strong clumped and oxygen isotopic disequilibrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bonifacie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (7), pp.1731-1744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-17-1731-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03092847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial ecology of the newly discovered serpentinite-hosted Old City hydrothermal field (southwest Indian ridge)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Abiotic Hydrogen and Methane: Fuels for Life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (3), pp.818-832. </w:t>
+              <w:t xml:space="preserve">Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.39-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-020-00816-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2138/gselements.16.1.39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366331v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03127134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrostatic Pressure Helps to Cultivate an Original Anaerobic Bacterium From the Atlantis Massif Subseafloor (IODP Expedition 357): Petrocella atlantisensis gen. nov. sp. nov.</w:t>
+                <w:t xml:space="preserve">Microbial ecology of the newly discovered serpentinite-hosted Old City hydrothermal field (southwest Indian ridge)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+                <w:t xml:space="preserve">Aurélien Lecoeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Erauso</w:t>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore E Frouin</w:t>
+                <w:t xml:space="preserve">Valérie Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Zeghal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01497⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (3), pp.818-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-020-00816-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297216v1</w:t>
+                <w:t xml:space="preserve">hal-03366331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Determination of the Main Reduced Sulfur Species in Aquatic Systems by a Direct and Second-Derivative Spectrophotometric Method</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hydrostatic Pressure Helps to Cultivate an Original Anaerobic Bacterium From the Atlantis Massif Subseafloor (IODP Expedition 357): Petrocella atlantisensis gen. nov. sp. nov.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Erauso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore E Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemistry </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2019/1039487⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.01497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02174622v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental assessment of occurrences and stability of lead-bearing minerals in bacterial biofilms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fast Determination of the Main Reduced Sulfur Species in Aquatic Systems by a Direct and Second-Derivative Spectrophotometric Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemistry </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019, pp.1039487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2019/1039487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.11.023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02308498v1</w:t>
+                <w:t xml:space="preserve">hal-02174622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The next frontier for planetary and human exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Stamenković</w:t>
+                <w:t xml:space="preserve">Experimental assessment of occurrences and stability of lead-bearing minerals in bacterial biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. W. Beegle</w:t>
+                <w:t xml:space="preserve">Alexandre Gélabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Zacny</w:t>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. D. Arumugam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Baglioni</w:t>
+                <w:t xml:space="preserve">Sandrine Zanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-018-0676-9⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 505, pp.23-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2018.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03586666v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geological reactive systems from the mantle to the abyssal sub-seafloor: Preface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The next frontier for planetary and human exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Stamenković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marguerite Godard</w:t>
+                <w:t xml:space="preserve">L. W. Beegle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizia Fumagalli</w:t>
+                <w:t xml:space="preserve">K. Zacny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjorn Jamtveit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. D. Arumugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.10.019⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.116-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-018-0676-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974869v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03586666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abiotic formation of condensed carbonaceous matter in the hydrating oceanic crust</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geological reactive systems from the mantle to the abyssal sub-seafloor: Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Brunelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Pisapia</w:t>
+                <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerio Pasini</w:t>
+                <w:t xml:space="preserve">Patrizia Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Malferrari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bjorn Jamtveit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Menez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, p.59-63. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, LITHOS, 323, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07385-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03589313v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiotic synthesis of amino acids in the recesses of the oceanic lithosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pisapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3528,5999 +3528,6133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02111683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing biosignatures in aged basalt glass from North Pond, Mid-Atlantic Ridge and the Louisville Seamount Trail, off New Zealand</w:t>
+                <w:t xml:space="preserve">Abiotic formation of condensed carbonaceous matter in the hydrating oceanic crust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Türke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+                <w:t xml:space="preserve">Marie Catherine Sforna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang Bach</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniele Brunelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pisapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Malferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190053⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, p.59-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07385-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03953353v1</w:t>
+                <w:t xml:space="preserve">insu-03589313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking hidden organic carbon in rocks using chemometrics and hyperspectral imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparing biosignatures in aged basalt glass from North Pond, Mid-Atlantic Ridge and the Louisville Seamount Trail, off New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Türke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Bach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp.e0190053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0190053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-20890-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01701110v1</w:t>
+                <w:t xml:space="preserve">hal-03953353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magmatism, serpentinization and life: Insights through drilling the Atlantis Massif (IODP Expedition 357)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Rouméjon</w:t>
+                <w:t xml:space="preserve">Tracking hidden organic carbon in rocks using chemometrics and hyperspectral imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pisapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvin Lilley</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Duponchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.09.012⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.2396 - 2396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-20890-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024193v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralizations and transition metal mobility driven by organic carbon during low-temperature serpentinization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Guyot</w:t>
+                <w:t xml:space="preserve">Magmatism, serpentinization and life: Insights through drilling the Atlantis Massif (IODP Expedition 357)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gretchen Früh-Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Benzerara</w:t>
+                <w:t xml:space="preserve">Beth Orcutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bernard</w:t>
+                <w:t xml:space="preserve">Stéphane Rouméjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvin Lilley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Morono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 323, pp.262-276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.07.022⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 323, pp.137-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124847v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Pustular Mats and Related Rivularia-Rich Laminations in Oncoids From the Laguna Negra Lake (Argentina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estela C Mlewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pisapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Soto Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.996 - 996. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralizing Filamentous Bacteria from the Prony Bay Hydrothermal Field Give New Insights into the Functioning of Serpentinization-Based Subseafloor Ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle E Gérard</w:t>
+                <w:t xml:space="preserve">Mineralizations and transition metal mobility driven by organic carbon during low-temperature serpentinization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Gérard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léna Lecourt</w:t>
+                <w:t xml:space="preserve">Karim Benzerara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susan Q. Lang</w:t>
+                <w:t xml:space="preserve">Sylvain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.57. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 323, pp.262-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2018.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01484419v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disequilibrium δ&amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O values in microbial carbonates as a tracer of metabolic production of dissolved inorganic carbon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mineralizing Filamentous Bacteria from the Prony Bay Hydrothermal Field Give New Insights into the Functioning of Serpentinization-Based Subseafloor Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Millo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Ader</w:t>
+                <w:t xml:space="preserve">Céline E Pisapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Chaduteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Guyot</w:t>
+                <w:t xml:space="preserve">Emmanuelle E Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan Q. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.10.051⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03748877v1</w:t>
+                <w:t xml:space="preserve">hal-01484419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High reactivity of deep biota under anthropogenic CO2 injection into basalt</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+                <w:t xml:space="preserve">Disequilibrium δ&amp;lt;SUP&amp;gt;18&amp;lt;/SUP&amp;gt;O values in microbial carbonates as a tracer of metabolic production of dissolved inorganic carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Le Campion</w:t>
+                <w:t xml:space="preserve">Christian Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Chaduteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-01288-8⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199, pp.112-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2016.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323576v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03748877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic and PCR-Based Diversity Surveys of [FeFe]-Hydrogenases Combined with Isolation of Alkaliphilic Hydrogen-Producing Bacteria from the Serpentinite-Hosted Prony Hydrothermal Field, New Caledonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High reactivity of deep biota under anthropogenic CO2 injection into basalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne R Postec</w:t>
+                <w:t xml:space="preserve">Eric H. Oelkers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Monnin</w:t>
+                <w:t xml:space="preserve">Rosalia Trias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard R Pelletier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Payri</w:t>
+                <w:t xml:space="preserve">Paul Le Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01301⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.1063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-01288-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01473338v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Iron (II) of Basaltic Glass as an Energy Source for Zetaproteobacteria in an Abyssal Plain Environment, Off the Mid Atlantic Ridge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metagenomic and PCR-Based Diversity Surveys of [FeFe]-Hydrogenases Combined with Isolation of Alkaliphilic Hydrogen-Producing Bacteria from the Serpentinite-Hosted Prony Hydrothermal Field, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Mei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline A Henri</w:t>
+                <w:t xml:space="preserve">Anne R Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline A Rommevaux-Jestin</w:t>
+                <w:t xml:space="preserve">Christophe Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise A Lesongeur</w:t>
+                <w:t xml:space="preserve">Bernard R Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam A Mumford</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David A Emerson</w:t>
+                <w:t xml:space="preserve">Claude Payri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, pp.1518. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01518⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.01301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01472806v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01473338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity in a submarine carbonate edifice from the serpentinizing hydrothermal system of the Prony Bay (New Caledonia) over a 6-year period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Iron (II) of Basaltic Glass as an Energy Source for Zetaproteobacteria in an Abyssal Plain Environment, Off the Mid Atlantic Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline A Henri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Postec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+                <w:t xml:space="preserve">Céline A Rommevaux-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Bes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nan Mei</w:t>
+                <w:t xml:space="preserve">Françoise A Lesongeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Ben Aissa-Fennira</w:t>
+                <w:t xml:space="preserve">Adam A Mumford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Emerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, pp.857. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00857⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 6, pp.1518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221183v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01472806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental modeling of calcium carbonate precipitation by cyanobacterium Gloeocapsa sp.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial diversity in a submarine carbonate edifice from the serpentinizing hydrothermal system of the Prony Bay (New Caledonia) over a 6-year period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liudmila S. Shirokova</w:t>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
+                <w:t xml:space="preserve">Méline Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bénézeth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+                <w:t xml:space="preserve">Fatma Ben Aissa-Fennira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 374-375, pp.44-60. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00967924v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of microbial communities in the shallow submarine alkaline hydrothermal field of the Prony Bay, New Caledonia</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nan Mei</w:t>
+                <w:t xml:space="preserve">Experimental modeling of calcium carbonate precipitation by cyanobacterium Gloeocapsa sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina A. Bundeleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
+                <w:t xml:space="preserve">Liudmila S. Shirokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg S. Pokrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bénézeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12184⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 374-375, pp.44-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2014.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190159v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00967924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid chemistry of the low temperature hyperalkaline hydrothermal system of Prony Bay (New Caledonia).</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Ménez</w:t>
+                <w:t xml:space="preserve">Spatial distribution of microbial communities in the shallow submarine alkaline hydrothermal field of the Prony Bay, New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Bes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Postec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Mei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gérard</w:t>
+                <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (2014), pp.665-674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333169v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid chemistry of the low temperature hyperalkaline hydrothermal system of Prony Bay (New Caledonia)</w:t>
+                <w:t xml:space="preserve">Fluid chemistry of the low temperature hyperalkaline hydrothermal system of Prony Bay (New Caledonia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Gerard</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 11 (20), pp.5687-5706. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-11-5687-2014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01178210v1</w:t>
+                <w:t xml:space="preserve">hal-03333169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Low temperature hydrothermal oil and associated biological precursors in serpentinites from Mid-Ocean Ridge&amp;quot; [Lithos 178 (2013) 84-95]</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele Brunelli</w:t>
+                <w:t xml:space="preserve">Fluid chemistry of the low temperature hyperalkaline hydrothermal system of Prony Bay (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Monnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Dumas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joni Frederick</w:t>
+                <w:t xml:space="preserve">C. Boulart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2013.11.018⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (20), pp.5687-5706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-11-5687-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03581139v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of cyanobacteria Synechococcus PCC 7942 on carbonation kinetics of olivine at 20°C</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Augé</w:t>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Low temperature hydrothermal oil and associated biological precursors in serpentinites from Mid-Ocean Ridge&amp;quot; [Lithos 178 (2013) 84-95]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Brunelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Bodénan</w:t>
+                <w:t xml:space="preserve">Paul Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Recham</w:t>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joni Frederick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mineng.2014.01.019⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 190, pp.521-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2013.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00987674v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous exhumation of mantle-derived rocks at the Southwest Indian Ridge for 11 million years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of cyanobacteria Synechococcus PCC 7942 on carbonation kinetics of olivine at 20°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina A. Bundeleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Sauter</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Muriel Andreani</w:t>
+                <w:t xml:space="preserve">Thierry Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Birot</w:t>
+                <w:t xml:space="preserve">Françoise Bodénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo1771⟩</w:t>
+              <w:t xml:space="preserve">Minerals Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59, pp.2-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mineng.2014.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322699v1</w:t>
+                <w:t xml:space="preserve">hal-00987674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of CO2 concentration on autotrophic metabolisms and carbon fate in saline aquifers - A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 119, pp.61-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2013.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous exhumation of mantle-derived rocks at the Southwest Indian Ridge for 11 million years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cannat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rouméjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Geoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (4), pp.314-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ngeo1771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809312v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature hydrothermal oil and associated biological precursors in serpentinites from Mid-Ocean Ridge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joni Frederick</w:t>
+                <w:t xml:space="preserve">Continuous exhumation of mantle-derived rocks at the Southwest Indian Ridge for 11 million years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cannat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Rouméjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Birot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2013.06.014⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (4), pp.314-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-03581767v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotope fractionation during calcium carbonate precipitation induced by ureolytic bacteria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Thaler</w:t>
+                <w:t xml:space="preserve">Low temperature hydrothermal oil and associated biological precursors in serpentinites from Mid-Ocean Ridge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Brunelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joni Frederick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 178, pp.84-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2013.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.08.029⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03581898v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the heterotrophic bacterium Pseudomonas reactans on olivine dissolution kinetics and implications for CO2 storage in basalts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon isotope fractionation during calcium carbonate precipitation induced by ureolytic bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.S. Shirokova</w:t>
+                <w:t xml:space="preserve">M. Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bénézeth</w:t>
+                <w:t xml:space="preserve">F. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.S. S Pokrovsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Ménez</w:t>
+                <w:t xml:space="preserve">C. Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 80, pp.30-50. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 98, pp.107-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2012.08.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.11.046⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124017v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03581898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life in the hydrated suboceanic mantle</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of the heterotrophic bacterium Pseudomonas reactans on olivine dissolution kinetics and implications for CO2 storage in basalts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.S. Shirokova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bénézeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.S. S Pokrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ngeo1359⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80, pp.30-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.11.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03583372v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon isotope fractionation during calcium carbonate precipitation induced by urease‐catalysed hydrolysis of urea</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life in the hydrated suboceanic mantle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Pasini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Brunelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.016⟩</w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.133-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ngeo1359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02175165v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03583372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO 2 geological storage: The environmental mineralogy perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+                <w:t xml:space="preserve">Carbon isotope fractionation during calcium carbonate precipitation induced by urease‐catalysed hydrolysis of urea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Millo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 343 (2-3), pp.246-259. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 330-331, pp.39-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673407v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of Carbonate Composition Using Micro-Raman Analysis: Application to Planetary Surface Exploration</w:t>
+                <w:t xml:space="preserve">CO 2 geological storage: The environmental mineralogy perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rividi</w:t>
+                <w:t xml:space="preserve">Francois Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark van Zuilen</w:t>
+                <w:t xml:space="preserve">Damien Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Philippot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Isabelle Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaston Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astrobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 343 (2-3), pp.246-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2010.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/ast.2009.0388⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03886222v1</w:t>
+                <w:t xml:space="preserve">hal-00673407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental approach of CO2 biomineralization in deep saline aquifers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calibration of Carbonate Composition Using Micro-Raman Analysis: Application to Planetary Surface Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gouze</w:t>
+                <w:t xml:space="preserve">Nicolas Rividi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Leprovost</w:t>
+                <w:t xml:space="preserve">Mark van Zuilen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Benezeth</w:t>
+                <w:t xml:space="preserve">Pascal Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.12.012⟩</w:t>
+              <w:t xml:space="preserve">Astrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (3), pp.293-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ast.2009.0388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445282v1</w:t>
+                <w:t xml:space="preserve">hal-03886222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 geological storage: Integrating geochemical, hydrodynamical, mechanical and biological processes from the pore to the reservoir scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+                <w:t xml:space="preserve">Experimental approach of CO2 biomineralization in deep saline aquifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Noiriel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Gouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Leprovost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Benezeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 265 (1-2), pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 265 (1-2), pp.54-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2008.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124061v1</w:t>
+                <w:t xml:space="preserve">hal-00445282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bacterial model for studying interactions between microorganisms and CO2 injected in the subsurface</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Gouze</w:t>
+                <w:t xml:space="preserve">CO2 geological storage: Integrating geochemical, hydrodynamical, mechanical and biological processes from the pore to the reservoir scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bénézeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Leprovost</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 71, pp.A244-A244. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 265 (1-2), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311165v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and phylogenetic identification of labeled prokaryotic cells on mineral surfaces using Scanning X-ray Microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Rommevaux-Jestin</w:t>
+                <w:t xml:space="preserve">A bacterial model for studying interactions between microorganisms and CO2 injected in the subsurface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Salomé</w:t>
+                <w:t xml:space="preserve">M. Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuheng Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Philippot</w:t>
+                <w:t xml:space="preserve">P. Gouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Leprovost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.02.009⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71, pp.A244-A244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00311810v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting Cu-complexing behaviour in vapour and liquid fluid inclusions from the Yankee Lode tin deposit, Mole Granite, Australia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection and phylogenetic identification of labeled prokaryotic cells on mineral surfaces using Scanning X-ray Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cauzid</w:t>
+                <w:t xml:space="preserve">Céline Rommevaux-Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Philippot</w:t>
+                <w:t xml:space="preserve">Murielle Salomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Martinez-Criado</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 246 (1-2), pp.39-54. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 240 (1-2), pp.182-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.09.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00310964v1</w:t>
+                <w:t xml:space="preserve">hal-00311810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardless quantification of single fluid inclusions using synchrotron radiation induced X-ray fluorescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting Cu-complexing behaviour in vapour and liquid fluid inclusions from the Yankee Lode tin deposit, Mole Granite, Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cauzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Cauzid</w:t>
+                <w:t xml:space="preserve">P. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal P. Philippot</w:t>
+                <w:t xml:space="preserve">G. Martinez-Criado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Somogyi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Labouré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 227 (3-4), pp.165-183. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 246 (1-2), pp.39-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.09.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00149061v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00310964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray transmission properties of intelligent anvils in diamond anvil cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standardless quantification of single fluid inclusions using synchrotron radiation induced X-ray fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cauzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Burchard</w:t>
+                <w:t xml:space="preserve">Pascal P. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kubsky</w:t>
+                <w:t xml:space="preserve">A. Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bureau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+                <w:t xml:space="preserve">A. Simionovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08957950600835013⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 227 (3-4), pp.165-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00225264v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00149061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ determination of the partitioning of Pb, Rb, Sr between hydrous melts and aqueous fluids at high pressure and temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">X-ray transmission properties of intelligent anvils in diamond anvil cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kubsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (3), pp.235-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957950600835013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00319029v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00225264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ speciation of nickel in hydrous melts exposed to extreme conditions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">In-situ determination of the partitioning of Pb, Rb, Sr between hydrous melts and aqueous fluids at high pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Wilke</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 69, pp.659</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101950v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low sulphate concentration and biological control of the Cl/Br ratio in the Early Archaean ocean</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ speciation of nickel in hydrous melts exposed to extreme conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Banks</w:t>
+                <w:t xml:space="preserve">Manuel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Malavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 115, pp.921-922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1238/Physica.Topical.115a00921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03880737v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution imaging of sulfur oxidation states, trace elements, and organic molecules distribution in individual microfossils and contempo rary microbial filaments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Low sulphate concentration and biological control of the Cl/Br ratio in the Early Archaean ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrea Somogyi</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03879169v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03880737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace element content and distribution in a single fluid inclusion from Dunbar Oil Field, North Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">High-resolution imaging of sulfur oxidation states, trace elements, and organic molecules distribution in individual microfossils and contempo rary microbial filaments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Foriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Susini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Somogyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:20030105⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 68, pp.1561-1569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2003.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878980v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray microspectroscopy of sulfur in basaltic glass inclusions. Inference on the volcanic sulfur emissions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Susini</w:t>
+                <w:t xml:space="preserve">Trace element content and distribution in a single fluid inclusion from Dunbar Oil Field, North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Foriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Menez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simionovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Galoisy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Bohic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 104, pp.393-398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:20030107⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 104, pp.385-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20030105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00085087v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of individual fluid inclusions using synchrotron X-ray fluorescence microprobe: progress toward calibration for trace elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Philippot</w:t>
+                <w:t xml:space="preserve">X-ray microspectroscopy of sulfur in basaltic glass inclusions. Inference on the volcanic sulfur emissions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Métrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Susini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Bonnin-Mosbah</w:t>
+                <w:t xml:space="preserve">L. Galoisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Simionovici</w:t>
+                <w:t xml:space="preserve">G. Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Gibert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Bonnin-Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 66 (4), pp.561-576. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 104, pp.393-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00778-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20030107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878913v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping trace-metal (Cu, Zn, As) distribution in a single fluid inclusion using a third generation synchrotron light source</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Analysis of individual fluid inclusions using synchrotron X-ray fluorescence microprobe: progress toward calibration for trace elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Drakopoulos</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
+                <w:t xml:space="preserve">Michelle Bonnin-Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Simionovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(00)00272-2⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (4), pp.561-576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0016-7037(01)00778-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877953v1</w:t>
+                <w:t xml:space="preserve">hal-03878913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray fluorescence micro-tomography of an individual fluid inclusion using a third generation synchrotron light source</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+                <w:t xml:space="preserve">Mapping trace-metal (Cu, Zn, As) distribution in a single fluid inclusion using a third generation synchrotron light source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Gibert</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Drakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Simionovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Snigirev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 173 (1-3), pp.151-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(00)00272-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0168-583X(01)00544-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03897830v1</w:t>
+                <w:t xml:space="preserve">hal-03877953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">X-ray fluorescence micro-tomography of an individual fluid inclusion using a third generation synchrotron light source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Simionovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bohic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 181 (1-4), pp.749-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-583X(01)00544-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">X-ray imaging of uranium in individual fluid inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simionovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chabiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cuney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 12 (2), pp.84-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3121.2000.00275.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03876263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9530,1527 +9664,1527 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiotic organo-minerals, a threat for identification of bio-minerals in hydrothermal systems and extraterrestrial environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Vinogradoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Stalport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europlanet Science Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Berlin (Freie Universität), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/epsc2024-1122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05350641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of intraterrestrial microbial life on rock weathering at depth: case studies from cave environments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Pisapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Watkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Champollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual Meeting, Switzerland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7185/gold2021.7489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Mg/Ca-carbonates to organic compounds at high pressure: the carbon journey at the Monviso meta-ophiolite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Caurant</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Menez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of condensed carbon formation during serpentinization in formate bearing fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric C. Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abiotic synthesis of carbonaceous matter during experimental serpentinization: a deep source of energy for early life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renbiao Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Pisapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serpentinization in formate-bearing fluids: an experimental approach at 300 °C-25 MPa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaucher Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sissmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the European Association of Geochemistry and the Geochemical Society, Jul 2021, virtual edition, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of serpentinization on carbon speciation: an experiment with formic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd EGU General Assembly,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-20924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mn Oxides Biomineralization Monitored by in situ Liquid Scanning Transmission Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gelabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thaïs Couasnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alloyeau D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The low temperature hyperalkaline hydrothermal system of the Prony Bay (New Caledonia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Biogeosciences Discuss.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Yokohama, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bgd-11-6221-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production d’hydrogène dans les systèmes hydrothermaux hyperalcalins des ophiolites (Oman, Ligurie, Nouvelle Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chavagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Boulart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ceuleneer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014, Pau, France, Oct 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights on the relationships between autotrophic microbial communities of subsurface and Bio-CCS storage zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Fabbri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Christine Dictor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Battaglia-Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Workshop on Biomass &amp; Carbon capture and storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité dans différents compartiments du Trias traversés par le forage ANDRA à 2000 mètres dans le Mésozoïque du Bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Barsotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sergeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00628853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11060,788 +11194,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral substrate and fluid redox conditions control cell density in attached biofilms: in-situ incubations in deep groundwater</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Achim Quaiser</w:t>
+                <w:t xml:space="preserve">In situ electron microscopy monitoring of Mn oxides formation impacted by various functionalized organic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Ménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
+              <w:t xml:space="preserve">Goldschmidt conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04188040v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of functionalized organic surfaces in Mn oxides formation in situ monitored by electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-9504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ electron microscopy monitoring of Mn oxides formation impacted by various functionalized organic surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Bouquerel</w:t>
+                <w:t xml:space="preserve">Mineral substrate and fluid redox conditions control cell density in attached biofilms: in-situ incubations in deep groundwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan-David Osorio-Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt conference</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017606v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04188040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the role of oxygen fluctuations on microbial iron oxidation and biomass production in the fractured continental subsurface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Farasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achim Quaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04188048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Functionalized Organic Surfaces in Mn Oxides Formation monitored by in situ Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathaly Ortiz Peña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bouquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial communities associated with alkaline hydrothermal systems of Prony Bay, New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Erauso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Postec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Quemeneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Benaïssa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hamelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Symposium on Microbial Ecology (ISME14) "The Power of the Small"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Copenhague, Denmark. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11851,117 +11985,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A La Recherche des Origines : Les Origines de La Vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Menez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11971,130 +12105,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABYSS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjorn Jamtveit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Menez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">323, 2018, Lithos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12104,412 +12238,412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental modeling of bacterially-induced Ca carbonate precipitation: new insights on possible mechanisms.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina A. Bundeleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liudmila S. Shirokova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena I. Kompantseva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bénézeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">F. Marin, F. Brümmer, A. Checa, G. Furtos, I.G. Lesci &amp; L. Šiller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomineralization: from fundamentals to biomaterials &amp; environmental issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 672, Trans Tech Publications Ltd, pp.21-39, 2015, Key Engineering Materials, 978-3-03835-591-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ X-Ray Microscopy at High Temperature and Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cauzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Malavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Somogyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Méndez-Vilas, J. Díaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modern Research and Educational Topics in Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Formatex, pp.976 à 988, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00353670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the deep biosphere on CO2 storage performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Ménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rommevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnologien Science Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, pp.150-163, 2007, French-German Symposium on Geological storage of CO2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12519,165 +12653,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage géologique du CO2 in situ en Nouvelle-Calédonie. Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bénézeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Thinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Delor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme Stockage du CO2. Tome Nickel et Technologie, CNRT Nickel et son environnement. 2014, 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02160830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId442"/>
+      <w:footerReference w:type="default" r:id="rId448"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12745,51 +12879,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C5E6D05F"/>
+    <w:nsid w:val="F61228D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12976,51 +13110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-menez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9866-3114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08904326X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-6720-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stalport" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122815" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bas&#8208;lorillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Wild" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Bihan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70238" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besognet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wehr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02163-8" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710025v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caurant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118855" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stalport" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2021.0202" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125579v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107136" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952260v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matzka" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add6439" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041916v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Menez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103207v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fellah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Hao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vandier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36038-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Leigh Moore" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Patera" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.878738" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053952v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Walter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo2397" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249077v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Papoular" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.80" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859453v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gadal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013404" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisapia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103910" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596696v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erauso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Couasnon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz3125" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127134v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.1.39" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092847v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thaler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Katz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1731-2020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366331v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecoeuvre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00816-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174622v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/1039487" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308498v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.11.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stamenkovi&#263;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. W. Beegle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zacny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Arumugam" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baglioni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0676-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974869v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fumagalli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Jamtveit" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.10.019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589313v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Sforna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brunelli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Pasini" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Malferrari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07385-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vanbellingen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0684-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953353v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas T&#252;rke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190053" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701110v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20890-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024193v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Fr&#252;h-Green" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Orcutt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roum&#233;jon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lilley" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Morono" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.09.012" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.07.022" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824410v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela C Mlewski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lecourt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Soto Rueda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00996" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484419v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E Pisapia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E G&#233;rard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Q. Lang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00057" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748877v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Millo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.051" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323576v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H. Oelkers" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Trias" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Campion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01288-8" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473338v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R Postec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R Pelletier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01301" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline A Henri" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise A Lesongeur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Mumford" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Emerson" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01518" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221183v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Aissa-Fennira" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00857" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967924v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A. Bundeleva" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila S. Shirokova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.03.007" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8PT9GTG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333169v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178210v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5687-2014" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581139v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Frederick" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2013.11.018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00987674v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Recham" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2014.01.019" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0JHRVBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322699v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Birot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1771" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023663v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.027" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPRDN0DF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809312v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581767v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2013.06.014" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R38S923C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581898v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupraz" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaler" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.08.029" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVLV1HG3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124017v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Shirokova" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. S Pokrovsky" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.11.046" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2LP02LJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583372v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1359" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175165v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9DZ8HKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00673407v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7VH4N1R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886222v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Zuilen" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2009.0388" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445282v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Leprovost" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benezeth" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.12.012" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN8KWF16-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124061v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.05.006" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG2TB410-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311165v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parmentier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouze" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leprovost" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.014" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311810v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.02.009" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXQRZPW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310964v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez-Criado" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labour&#233;" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.09.001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SP207Q4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149061v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Philippot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simionovici" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.09.012" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R81HB67N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00225264v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burchard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kubsky" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600835013" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319029v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101950v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilke" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00921" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880737v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foriel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banks" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879169v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foriel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.10.006" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9H16XHC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878980v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohic" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030105" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FF32NL35-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085087v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;trich" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Susini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnin-Mosbah" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030107" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JXMQ5XH5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878913v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bonnin-Mosbah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00778-5" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HQCP59S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877953v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drakopoulos" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Snigirev" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00272-2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897830v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gibert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(01)00544-4" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WR68P3S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876263v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabiron" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2000.00275.x" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350641v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1122" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850244v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pisapia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Menez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Watkinson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7489" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587939v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587924v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Barbier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sissmann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587728v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbiao Tao" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280861v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991465v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20924" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017693v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387547v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-6221-2014" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815920v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00626500v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00628853v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barsotti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergeant" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188040v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-David Osorio-Leon" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017704v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9504" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017606v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188048v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garry" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017647v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745796v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896288v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maurel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedelec" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975165v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194503v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena I. Kompantseva" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353670v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122968v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160830v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delor" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-menez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9866-3114" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08904326X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-6720-2012" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05601330v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bas-Lorillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Yunda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpad Pusztai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte M&#233;nez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2026.123433" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099134v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M&#233;nez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stalport" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2025.122815" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bas&#8208;lorillot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Wild" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Borrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Le Bihan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70238" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693990v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besognet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Debret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Siebert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wehr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Brunelle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00410-024-02163-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Caurant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Busigny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Moynier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118855" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125579v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Caurant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Nicollet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouilhol" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107136" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Perron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Stalport" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupraz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2021.0202" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03952260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schmitt-Kopplin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Matzka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ruf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnaa Chennaoui Aoudjehane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add6439" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Menez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103207v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andreani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Montagnac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Fellah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihua Hao" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vandier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36038-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952044v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachael Leigh Moore" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Patera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.878738" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053952v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Walter" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bouquerel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouilhol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo2397" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Papoular" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Weil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thiaudi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.80" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dejean" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Menez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gadal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gelabert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621013404" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596696v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pelletier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Erauso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G&#233;rard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Monnin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03563958v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Trolard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Duval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Nitschke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pisapia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2021.103910" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Couasnon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Alloyeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guyot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ghigo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.aaz3125" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092847v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thaler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Katz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bonifacie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-1731-2020" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127134v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/gselements.16.1.39" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366331v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lecoeuvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cannat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chavagnac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;rard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-00816-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297216v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Erauso" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore E Frouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.01497" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/1039487" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02308498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G&#233;labert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Zanna" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.11.023" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03586666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Stamenkovi&#263;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. W. Beegle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zacny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Arumugam" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baglioni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-018-0676-9" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974869v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Godard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Fumagalli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Jamtveit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.10.019" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jamme" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Vanbellingen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-018-0684-z" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589313v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Catherine Sforna" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Brunelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Pasini" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Malferrari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07385-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953353v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas T&#252;rke" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Bach" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190053" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701110v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Duponchel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-20890-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02024193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Fr&#252;h-Green" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beth Orcutt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roum&#233;jon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvin Lilley" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Morono" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.09.012" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela C Mlewski" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gomez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Lecourt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Soto Rueda" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00996" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02124847v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Benzerara" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2018.07.022" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01484419v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line E Pisapia" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle E G&#233;rard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine G&#233;rard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Q. Lang" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00057" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03748877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Millo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chaduteau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2016.10.051" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323576v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric H. Oelkers" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalia Trias" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Campion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01288-8" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01473338v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Mei" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R Postec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Monnin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard R Pelletier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01301" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01472806v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline A Henri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line A Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise A Lesongeur" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam A Mumford" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Emerson" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01518" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01221183v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Postec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Bes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Aissa-Fennira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00857" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967924v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina A. Bundeleva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liudmila S. Shirokova" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg S. Pokrovsky" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2014.03.007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8PT9GTG-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190159v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12184" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z05SJ2HP-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333169v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chavagnac" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boulart" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. G&#233;rard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178210v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-11-5687-2014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581139v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joni Frederick" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2013.11.018" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00987674v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Recham" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2014.01.019" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0JHRVBX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01023663v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fabbri" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine Dictor" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Battaglia-Brunet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2013.05.027" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JPRDN0DF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322699v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Birot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1771" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809312v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581767v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2013.06.014" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R38S923C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03581898v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupraz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ader" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guyot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thaler" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2012.08.029" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KVLV1HG3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124017v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Shirokova" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;n&#233;zeth" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. S Pokrovsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gerard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.11.046" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M2LP02LJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03583372v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo1359" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175165v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.08.016" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9DZ8HKH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00673407v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Guyot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Daval" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2010.12.007" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N7VH4N1R-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03886222v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rividi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark van Zuilen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2009.0388" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00445282v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gouze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Leprovost" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Benezeth" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2008.12.012" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN8KWF16-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124061v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Noiriel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.05.006" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BG2TB410-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311165v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parmentier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gouze" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leprovost" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.014" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311810v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux-Jestin" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Salom&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuheng Wang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.02.009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CFXQRZPW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310964v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cauzid" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinez-Criado" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labour&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.09.001" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SP207Q4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00149061v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cauzid" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Philippot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somogyi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simionovici" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.09.012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R81HB67N-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00225264v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burchard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kubsky" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bureau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Somogyi" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Malavergne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957950600835013" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319029v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101950v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Munoz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wilke" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1238/Physica.Topical.115a00921" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880737v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Foriel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rey" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Banks" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879169v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Foriel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2003.10.006" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9H16XHC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878980v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bohic" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030105" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-FF32NL35-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085087v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;trich" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Susini" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galoisy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Calas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnin-Mosbah" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030107" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-JXMQ5XH5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878913v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bonnin-Mosbah" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(01)00778-5" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HQCP59S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877953v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Drakopoulos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Snigirev" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00272-2" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897830v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gibert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-583X(01)00544-4" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1WR68P3S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876263v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabiron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuney" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2000.00275.x" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350641v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Vinogradoff" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2024-1122" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850244v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pisapia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Menez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Watkinson" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Champollion" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7489" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587939v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587924v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Barbier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grossi" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Gaucher" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sissmann" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587728v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renbiao Tao" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280861v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaucher Eric" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991465v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gaucher" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-20924" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017693v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alloyeau D." TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387547v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pelletier" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-11-6221-2014" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815920v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ceuleneer" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00626500v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00628853v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Barsotti" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sergeant" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ollivier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017606v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dejean" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaly Ortiz Pe&#241;a" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017704v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-9504" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188040v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-David Osorio-Leon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Quaiser" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04188048v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Garry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Farasin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017647v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745796v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bena&#239;ssa" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896288v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Maurel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nedelec" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975165v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194503v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena I. Kompantseva" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00353670v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122968v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rommevaux" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02160830v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delor" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>