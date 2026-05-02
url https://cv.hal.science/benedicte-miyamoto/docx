--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Miyamoto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benedicte-miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0022-1095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22347942X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5361159477964927990006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000493392014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materiality of Memorialisation: Mapping Migrant Women's Landmarks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija Ojala-Fulwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Čapská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Eva Bakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.234. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.18433.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Himself into a Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith D. Acker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth-Century Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The Manuscript Book in the Long Eighteenth Century, 48 (1), pp.6-27. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00982601-10951302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorializing Women on the Move: A register of migrant women landmarks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija Ojala-Fulwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Eva Bakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.109. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17052.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes sont la quintessence du paradigme migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Penser l'altérité, 37 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WWA Reflection: Continuing to #WriteWithAphra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Berman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Factor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Giardina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABO: Interactive Journal for Women in the Arts, 1640-1830 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5038/2157-7129.11.2.1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour-Coded Manuscript Maps in the Military Enlightenment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartes et cartographies dans le monde anglophone aux XVIIe et XVIIIe siècles, 78, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1718.8039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant Red: Watercolour and the Uses of Red Pigments in Military and Architectural Conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Couleur, 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant Red: Watercolour and the Uses of Red Pigments in Military and Architectural Conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1718.1133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open-Access DIGITENS Digital Encyclopaedia on Sociability in Europe in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silenced migrants: an interview with David Antonio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-53, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographing migrants and positionality: an interview with Leslie Urena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Urena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-296, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business as Usual – the London Art Market and Internationalisation in the Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia D'Ercole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaire du Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et économie - Une histoire partagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8107-0685-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on positionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-305, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisioning Art and migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-31, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait of the artist as migrant: an interview with Robyn Asleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robyn Asleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-175, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorable mobilities: an interview with Axel Karlsson Rixon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Karlsson Rixon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.54-62, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy, migration, and art: an interview with Dieter Roelstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Roelstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-44, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories of Global Displacement: an interview with Massimiliano Gioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Gioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.176-185, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Bracken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloomsbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Markets, Agents and Collectors: Collecting Strategies in Europe and the United-States, 1550-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Visual Arts, 2021, 978-1-5013-4887-7. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781501348907.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and translocal: an interview with Marina Galvani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Galvani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-165, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Drawing Manuals on the British Practice and Reception of Fancy Pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Percival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liverpool University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fancy in Eighteenth-Century European Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-104, 2020, Oxford University Studies in the Enlightenment, 9781789620030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shape of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Ferlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forms, Formats and the Circulation of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1-24, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004433670_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Buying Patterns at Auction Sales, 1780-1800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Getty Research Institute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London and the emergence of a European art market, 1780-1820</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-51, 2019, 9781606065952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Directions to Know a Good Picture’: Marketing National School Categories to the British Public in the ‘Long’ Eighteenth Century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Crossing Borders: The Internationalisation of the Art Market in the Age of Nation States, 1750-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, , pp. 64-98, 2019, 978-90-04-29199-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Dealer Networks and Triangular Art Trade between Paris, Amsterdam and London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Cronheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans J. van Miegroet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Getty Research Institute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London and the Emergence of a European Art Market, 1780-1820</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-65, 2019, 9781606065952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directions to Know a Good Picture’: Marketing National School Categories to the British Public in the “Long” Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Dirk Baetens; Lyna Dries. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Crossing Borders The Internationalisation of the Art Market in the Age of Nation States, 1750-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.64-98, 2019, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004291997_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Pictures Marketable’: Expertise and the Georgian Art Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Gould &amp; Sophie Mesplède. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Art in the British Isles, 1700 to the Present. A Cultural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-133, 2012, 978-1409436690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art & Migration, Revisioning the Borders of Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manchester University Press, https://www.jstor.org/stable/j.ctv1p6hpcq, 2021, Rethinking Art's Histories, 978-1-5261-4971-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Shame in Artivism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marks in Manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Skinner, Julia. Afternoon Tea: A History. Rowman & Littlefield, 2019’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms, Formats and the Circulation of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Ferlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. 2020, Library of the Written Word - The Handpress World,, 978-90-04-43367-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Miyamoto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benedicte-miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0022-1095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22347942X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5361159477964927990006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000493392014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Himself into a Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith D. Acker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth-Century Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The Manuscript Book in the Long Eighteenth Century, 48 (1), pp.6-27. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00982601-10951302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materiality of Memorialisation: Mapping Migrant Women's Landmarks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija Ojala-Fulwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Čapská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Eva Bakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.234. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.18433.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorializing Women on the Move: A register of migrant women landmarks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija Ojala-Fulwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Eva Bakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.109. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17052.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes sont la quintessence du paradigme migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Penser l'altérité, 37 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WWA Reflection: Continuing to #WriteWithAphra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Berman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Factor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Giardina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABO: Interactive Journal for Women in the Arts, 1640-1830 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5038/2157-7129.11.2.1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour-Coded Manuscript Maps in the Military Enlightenment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartes et cartographies dans le monde anglophone aux XVIIe et XVIIIe siècles, 78, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1718.8039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant Red: Watercolour and the Uses of Red Pigments in Military and Architectural Conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Couleur, 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant Red: Watercolour and the Uses of Red Pigments in Military and Architectural Conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1718.1133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open-Access DIGITENS Digital Encyclopaedia on Sociability in Europe in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and translocal: an interview with Marina Galvani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Galvani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-165, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographing migrants and positionality: an interview with Leslie Urena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Urena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-296, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silenced migrants: an interview with David Antonio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-53, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business as Usual – the London Art Market and Internationalisation in the Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia D'Ercole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaire du Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et économie - Une histoire partagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8107-0685-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on positionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-305, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisioning Art and migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-31, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait of the artist as migrant: an interview with Robyn Asleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robyn Asleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-175, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorable mobilities: an interview with Axel Karlsson Rixon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Karlsson Rixon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.54-62, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy, migration, and art: an interview with Dieter Roelstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Roelstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-44, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories of Global Displacement: an interview with Massimiliano Gioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Gioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.176-185, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Bracken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloomsbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Markets, Agents and Collectors: Collecting Strategies in Europe and the United-States, 1550-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Visual Arts, 2021, 978-1-5013-4887-7. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781501348907.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Drawing Manuals on the British Practice and Reception of Fancy Pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Percival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liverpool University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fancy in Eighteenth-Century European Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-104, 2020, Oxford University Studies in the Enlightenment, 9781789620030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shape of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Ferlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forms, Formats and the Circulation of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1-24, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004433670_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Buying Patterns at Auction Sales, 1780-1800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Getty Research Institute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London and the emergence of a European art market, 1780-1820</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-51, 2019, 9781606065952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Directions to Know a Good Picture’: Marketing National School Categories to the British Public in the ‘Long’ Eighteenth Century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Crossing Borders: The Internationalisation of the Art Market in the Age of Nation States, 1750-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, , pp. 64-98, 2019, 978-90-04-29199-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Dealer Networks and Triangular Art Trade between Paris, Amsterdam and London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Cronheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans J. van Miegroet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Getty Research Institute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London and the Emergence of a European Art Market, 1780-1820</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-65, 2019, 9781606065952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directions to Know a Good Picture’: Marketing National School Categories to the British Public in the “Long” Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Dirk Baetens; Lyna Dries. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Crossing Borders The Internationalisation of the Art Market in the Age of Nation States, 1750-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.64-98, 2019, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004291997_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Pictures Marketable’: Expertise and the Georgian Art Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Gould &amp; Sophie Mesplède. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Art in the British Isles, 1700 to the Present. A Cultural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-133, 2012, 978-1409436690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art & Migration, Revisioning the Borders of Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manchester University Press, https://www.jstor.org/stable/j.ctv1p6hpcq, 2021, Rethinking Art's Histories, 978-1-5261-4971-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Shame in Artivism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marks in Manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Skinner, Julia. Afternoon Tea: A History. Rowman & Littlefield, 2019’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms, Formats and the Circulation of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Ferlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. 2020, Library of the Written Word - The Handpress World,, 978-90-04-43367-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06275704"/>
+    <w:nsid w:val="8F2A10E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-miyamoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0022-1095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22347942X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5361159477964927990006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000493392014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04946370v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Miyamoto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Ojala-Fulwood" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika &#268;apsk&#225;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Eva Bakas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lyman" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18433.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith D. Acker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00982601-10951302" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04695584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17052.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04160110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Bender" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Berman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Factor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Giardina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/2157-7129.11.2.1285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.8039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.1133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Cruz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Urena" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia D'Ercole" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Asleson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Karlsson Rixon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732950v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Roelstraete" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732957v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818032v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Turpin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bracken" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501348907.0015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galvani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Adrien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Percival" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Ferlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004433670_002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Cronheim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. van Miegroet," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004291997_004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Marketing-Art-in-the-British-Isles-1700-to-the-Present-A-Cultural-History/Gould-Mesplede/p/book/9781409436690" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03869729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-miyamoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0022-1095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22347942X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5361159477964927990006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000493392014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Miyamoto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith D. Acker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00982601-10951302" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04946370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Ojala-Fulwood" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika &#268;apsk&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Eva Bakas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lyman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18433.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04695584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17052.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04160110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Bender" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Berman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Factor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Giardina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/2157-7129.11.2.1285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.8039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.1133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732954v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galvani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Urena" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Cruz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia D'Ercole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Asleson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Karlsson Rixon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Roelstraete" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gioni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818032v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Turpin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bracken" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501348907.0015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Adrien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Percival" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Ferlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004433670_002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Cronheim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. van Miegroet," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004291997_004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Marketing-Art-in-the-British-Isles-1700-to-the-Present-A-Cultural-History/Gould-Mesplede/p/book/9781409436690" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03869729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>