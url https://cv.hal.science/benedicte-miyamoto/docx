--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Miyamoto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benedicte-miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0022-1095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22347942X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5361159477964927990006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000493392014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Himself into a Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith D. Acker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth-Century Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The Manuscript Book in the Long Eighteenth Century, 48 (1), pp.6-27. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00982601-10951302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materiality of Memorialisation: Mapping Migrant Women's Landmarks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija Ojala-Fulwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Čapská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Eva Bakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.234. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.18433.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorializing Women on the Move: A register of migrant women landmarks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija Ojala-Fulwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Eva Bakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.109. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17052.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes sont la quintessence du paradigme migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Penser l'altérité, 37 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WWA Reflection: Continuing to #WriteWithAphra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Berman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Factor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Giardina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABO: Interactive Journal for Women in the Arts, 1640-1830 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5038/2157-7129.11.2.1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour-Coded Manuscript Maps in the Military Enlightenment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartes et cartographies dans le monde anglophone aux XVIIe et XVIIIe siècles, 78, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1718.8039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant Red: Watercolour and the Uses of Red Pigments in Military and Architectural Conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Couleur, 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant Red: Watercolour and the Uses of Red Pigments in Military and Architectural Conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1718.1133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open-Access DIGITENS Digital Encyclopaedia on Sociability in Europe in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and translocal: an interview with Marina Galvani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Galvani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-165, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographing migrants and positionality: an interview with Leslie Urena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Urena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-296, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silenced migrants: an interview with David Antonio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-53, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business as Usual – the London Art Market and Internationalisation in the Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia D'Ercole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaire du Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et économie - Une histoire partagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8107-0685-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on positionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-305, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisioning Art and migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-31, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait of the artist as migrant: an interview with Robyn Asleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robyn Asleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-175, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorable mobilities: an interview with Axel Karlsson Rixon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Karlsson Rixon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.54-62, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy, migration, and art: an interview with Dieter Roelstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Roelstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-44, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories of Global Displacement: an interview with Massimiliano Gioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Gioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.176-185, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Bracken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloomsbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Markets, Agents and Collectors: Collecting Strategies in Europe and the United-States, 1550-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Visual Arts, 2021, 978-1-5013-4887-7. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781501348907.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Drawing Manuals on the British Practice and Reception of Fancy Pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Percival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liverpool University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fancy in Eighteenth-Century European Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-104, 2020, Oxford University Studies in the Enlightenment, 9781789620030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shape of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Ferlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forms, Formats and the Circulation of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1-24, 2020, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004433670_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Buying Patterns at Auction Sales, 1780-1800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Getty Research Institute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London and the emergence of a European art market, 1780-1820</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-51, 2019, 9781606065952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Directions to Know a Good Picture’: Marketing National School Categories to the British Public in the ‘Long’ Eighteenth Century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Crossing Borders: The Internationalisation of the Art Market in the Age of Nation States, 1750-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, , pp. 64-98, 2019, 978-90-04-29199-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Dealer Networks and Triangular Art Trade between Paris, Amsterdam and London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Cronheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans J. van Miegroet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Getty Research Institute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London and the Emergence of a European Art Market, 1780-1820</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-65, 2019, 9781606065952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directions to Know a Good Picture’: Marketing National School Categories to the British Public in the “Long” Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Dirk Baetens; Lyna Dries. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Crossing Borders The Internationalisation of the Art Market in the Age of Nation States, 1750-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.64-98, 2019, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004291997_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Pictures Marketable’: Expertise and the Georgian Art Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Gould &amp; Sophie Mesplède. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Art in the British Isles, 1700 to the Present. A Cultural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-133, 2012, 978-1409436690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art & Migration, Revisioning the Borders of Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manchester University Press, https://www.jstor.org/stable/j.ctv1p6hpcq, 2021, Rethinking Art's Histories, 978-1-5261-4971-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Shame in Artivism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marks in Manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Skinner, Julia. Afternoon Tea: A History. Rowman & Littlefield, 2019’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms, Formats and the Circulation of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Ferlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. 2020, Library of the Written Word - The Handpress World,, 978-90-04-43367-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.96875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Miyamoto </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benedicte-miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0022-1095</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">22347942X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5361159477964927990006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000493392014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing Himself into a Profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faith D. Acker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eighteenth-Century Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, The Manuscript Book in the Long Eighteenth Century, 48 (1), pp.6-27. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00982601-10951302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Materiality of Memorialisation: Mapping Migrant Women's Landmarks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija Ojala-Fulwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Čapská</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Eva Bakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Lyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.234. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.18433.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04946370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorializing Women on the Move: A register of migrant women landmarks in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija Ojala-Fulwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Eva Bakas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Research Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.109. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/openreseurope.17052.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les artistes sont la quintessence du paradigme migratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Penser l'altérité, 37 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WWA Reflection: Continuing to #WriteWithAphra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Bender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniella Berman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Factor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Giardina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ABO: Interactive Journal for Women in the Arts, 1640-1830 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (2), pp.17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5038/2157-7129.11.2.1285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour-Coded Manuscript Maps in the Military Enlightenment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Cartes et cartographies dans le monde anglophone aux XVIIe et XVIIIe siècles, 78, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1718.8039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant Red: Watercolour and the Uses of Red Pigments in Military and Architectural Conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La Couleur, 75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01970069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant Red: Watercolour and the Uses of Red Pigments in Military and Architectural Conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII-XVIII Revue de la Société d'études anglo-américaines des XVIIe et XVIIIe siècles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 75, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1718.1133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auction Houses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open-Access DIGITENS Digital Encyclopaedia on Sociability in Europe in the Long Eighteenth Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global and translocal: an interview with Marina Galvani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Galvani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-165, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silenced migrants: an interview with David Antonio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Antonio Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-53, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business as Usual – the London Art Market and Internationalisation in the Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecilia D'Ercole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Minovez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaire du Midi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et économie - Une histoire partagée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8107-0685-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on positionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-305, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisioning Art and migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-31, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait of the artist as migrant: an interview with Robyn Asleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robyn Asleson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.166-175, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memorable mobilities: an interview with Axel Karlsson Rixon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Karlsson Rixon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.54-62, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy, migration, and art: an interview with Dieter Roelstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieter Roelstraete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-44, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographing migrants and positionality: an interview with Leslie Urena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Urena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.287-296, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stories of Global Displacement: an interview with Massimiliano Gioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimiliano Gioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miyamoto, B and Ruiz, M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art and migration: Revisioning the Borders of Community</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.176-185, 2021, Rethinking Arts Histories, 978-1-5261-4970-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03732957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susan Bracken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bloomsbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Markets, Agents and Collectors: Collecting Strategies in Europe and the United-States, 1550-1950</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Visual Arts, 2021, 978-1-5013-4887-7. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5040/9781501348907.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Shape of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Ferlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forms, Formats and the Circulation of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BRILL, pp.1-24, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004433670_002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of Drawing Manuals on the British Practice and Reception of Fancy Pictures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Percival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Liverpool University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fancy in Eighteenth-Century European Visual Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-104, 2020, Oxford University Studies in the Enlightenment, 9781789620030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">British Buying Patterns at Auction Sales, 1780-1800</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Getty Research Institute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London and the emergence of a European art market, 1780-1820</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-51, 2019, 9781606065952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Directions to Know a Good Picture’: Marketing National School Categories to the British Public in the ‘Long’ Eighteenth Century.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Crossing Borders: The Internationalisation of the Art Market in the Age of Nation States, 1750-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, , pp. 64-98, 2019, 978-90-04-29199-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Dealer Networks and Triangular Art Trade between Paris, Amsterdam and London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilary Cronheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans J. van Miegroet,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">The Getty Research Institute. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">London and the Emergence of a European Art Market, 1780-1820</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-65, 2019, 9781606065952</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directions to Know a Good Picture’: Marketing National School Categories to the British Public in the “Long” Eighteenth Century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Dirk Baetens; Lyna Dries. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art Crossing Borders The Internationalisation of the Art Market in the Age of Nation States, 1750-1914</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.64-98, 2019, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004291997_004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Pictures Marketable’: Expertise and the Georgian Art Market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charlotte Gould &amp; Sophie Mesplède. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing Art in the British Isles, 1700 to the Present. A Cultural History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-133, 2012, 978-1409436690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art & Migration, Revisioning the Borders of Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manchester University Press, https://www.jstor.org/stable/j.ctv1p6hpcq, 2021, Rethinking Art's Histories, 978-1-5261-4971-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03869729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Shame in Artivism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marks in Manual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Skinner, Julia. Afternoon Tea: A History. Rowman & Littlefield, 2019’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forms, Formats and the Circulation of Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Miyamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Ferlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. 2020, Library of the Written Word - The Handpress World,, 978-90-04-43367-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F2A10E8"/>
+    <w:nsid w:val="F61D4914"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-miyamoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0022-1095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22347942X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5361159477964927990006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000493392014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Miyamoto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith D. Acker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00982601-10951302" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04946370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Ojala-Fulwood" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika &#268;apsk&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Eva Bakas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lyman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18433.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04695584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17052.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04160110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Bender" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Berman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Factor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Giardina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/2157-7129.11.2.1285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.8039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.1133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732954v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galvani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Urena" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732951v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Cruz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia D'Ercole" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Asleson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Karlsson Rixon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732950v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Roelstraete" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gioni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818032v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Turpin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bracken" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501348907.0015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Adrien" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Percival" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817872v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Ferlier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004433670_002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Cronheim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. van Miegroet," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004291997_004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Marketing-Art-in-the-British-Isles-1700-to-the-Present-A-Cultural-History/Gould-Mesplede/p/book/9781409436690" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03869729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-miyamoto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0022-1095" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22347942X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5361159477964927990006" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000493392014" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Miyamoto" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faith D. Acker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00982601-10951302" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04946370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Ojala-Fulwood" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika &#268;apsk&#225;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Eva Bakas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lyman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.18433.1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04695584v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ruiz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.17052.1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04160110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Bender" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Berman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Factor" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Giardina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5038/2157-7129.11.2.1285" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.8039" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.1133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732954v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galvani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Antonio Cruz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818001v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecilia D'Ercole" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Minovez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732949v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Asleson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Karlsson Rixon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732950v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Roelstraete" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Urena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03732957v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gioni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818032v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Turpin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Bracken" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781501348907.0015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Ferlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004433670_002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Adrien" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Percival" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilary Cronheim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J. van Miegroet," TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004291997_004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017022v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Marketing-Art-in-the-British-Isles-1700-to-the-Present-A-Cultural-History/Gould-Mesplede/p/book/9781409436690" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03869729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818642v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818672v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818699v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>