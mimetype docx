--- v0 (2026-04-05)
+++ v1 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1326,289 +1326,285 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using GPS, accelerometry and heart rate to predict outdoor graded walking energy expenditure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-Y. de Müllenheim</w:t>
+                <w:t xml:space="preserve">S. Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chaudru</w:t>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Emily</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Mahé</w:t>
+                <w:t xml:space="preserve">G Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (2), pp.166-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsams.2017.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454343v1</w:t>
+                <w:t xml:space="preserve">hal-01630969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using GPS, accelerometry and heart rate to predict outdoor graded walking energy expenditure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Emily</w:t>
+                <w:t xml:space="preserve">Evaluation of short food-frequency questionnaires to assess the dietary pattern associated with atherosclerotic cardiovascular diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Quertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2017.10.004⟩</w:t>
+              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (5), pp.283-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630969v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of short food-frequency questionnaires to assess the dietary pattern associated with atherosclerotic cardiovascular diseases</w:t>
               </w:r>
@@ -1646,5202 +1642,4938 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Quertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (5), pp.283-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jdmv.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of short food-frequency questionnaires to assess the dietary pattern associated with atherosclerotic cardiovascular diseases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Congnard</w:t>
+                <w:t xml:space="preserve">Predicting metabolic rate during level and uphill outdoor walking using a low-cost GPS receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Quertier</w:t>
+                <w:t xml:space="preserve">Rémy Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Paillard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Lavenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2018.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (2), pp.577-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00224.2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880080v1</w:t>
+                <w:t xml:space="preserve">hal-03643673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting metabolic rate during level and uphill outdoor walking using a low-cost GPS receiver</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of a low-cost global positioning system receiver for estimating grade during outdoor walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Dumond</w:t>
+                <w:t xml:space="preserve">Pierre-Yves De Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Lavenu</w:t>
+                <w:t xml:space="preserve">Sandrine Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (2), pp.577-588. </w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (10), pp.1741--1756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.00224.2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0967-3334/37/10/1741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03643673v1</w:t>
+                <w:t xml:space="preserve">hal-01397598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of a low-cost global positioning system receiver for estimating grade during outdoor walking</w:t>
+                <w:t xml:space="preserve">Test-retest Reliability of GPS derived Measurements in Patients with Claudication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves De Müllenheim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+                <w:t xml:space="preserve">M. Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bickert</w:t>
+                <w:t xml:space="preserve">A. Fouasson-Chailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colas-Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/37/10/1741⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (5), pp.623-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397598v1</w:t>
+                <w:t xml:space="preserve">hal-01195737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of a low-cost global positioning system receiver for estimating grade during outdoor walking</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+                <w:t xml:space="preserve">Bonne reproductibilité dans une population étudiante d’un court questionnaire (14-item Food Frequency Questionnaire) évaluant l’alimentation à risque vasculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Balquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0967-3334/37/10/1741⟩</w:t>
+              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (1), pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440354v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-retest Reliability of GPS derived Measurements in Patients with Claudication</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Noury-Desvaux</w:t>
+                <w:t xml:space="preserve">Global Positioning System Use in the Community to Evaluate Improvements in Walking After Revascularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Landron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.07.009⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (18), pp.e838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000000838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195737v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonne reproductibilité dans une population étudiante d’un court questionnaire (14-item Food Frequency Questionnaire) évaluant l’alimentation à risque vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Balquet</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (1), pp.18-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107843v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Positioning System Use in the Community to Evaluate Improvements in Walking After Revascularization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Fradin</w:t>
+                <w:t xml:space="preserve">Un cycle de dix semaines d’étirement et de renforcement des muscles du tronc impacte l’activité équestre et diminue les douleurs lombaires des futurs cavaliers professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Navenec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pycik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (6), pp.737-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2014.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000000838⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05165745v1</w:t>
+                <w:t xml:space="preserve">hal-05165751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonne reproductibilité dans une population étudiante d’un court questionnaire (14-item Food Frequency Questionnaire) évaluant l’alimentation à risque vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Balquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (1), pp.18-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396103v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cycle de dix semaines d’étirement et de renforcement des muscles du tronc impacte l’activité équestre et diminue les douleurs lombaires des futurs cavaliers professionnels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Pycik</w:t>
+                <w:t xml:space="preserve">Global positioning system use in the community to evaluate improvements in walking after revascularization: a prospective multicenter study with 6-month follow-up in patients with peripheral arterial disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2014.10.007⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (18), pp.e838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000000838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05165751v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne reproductibilité dans une population étudiante d’un court questionnaire (14-item Food Frequency Questionnaire) évaluant l’alimentation à risque vasculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Balquet</w:t>
+                <w:t xml:space="preserve">Applicability of global positioning system for the assessment of walking ability in patients with arterial claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Mahé</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (4), pp.973-981.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2014.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397043v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global positioning system use in the community to evaluate improvements in walking after revascularization: a prospective multicenter study with 6-month follow-up in patients with peripheral arterial disease</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Applicabilité du GPS dans l’évaluation des limitations à la marche des claudications artérielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000000838⟩</w:t>
+              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (5), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151620v1</w:t>
+                <w:t xml:space="preserve">hal-03643684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability of global positioning system for the assessment of walking ability in patients with arterial claudication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahe</w:t>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 60 (4), pp.973-981.e1. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+              <w:t xml:space="preserve">, 2014, 60 (4), pp.973--981.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvs.2014.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396081v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicabilité du GPS dans l’évaluation des limitations à la marche des claudications artérielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (5), pp.325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643684v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of global positioning system for the assessment of walking ability in patients with arterial claudication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The inter- and intra-unit variability of a low-cost GPS data logger/receiver to study human outdoor walking in view of health and clinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2014.04.053⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147018v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicabilité du GPS dans l’évaluation des limitations à la marche des claudications artérielles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+                <w:t xml:space="preserve">The Inter- and Intra-Unit Variability of a Low-Cost GPS Data Logger/Receiver to Study Human Outdoor Walking in View of Health and Clinical Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.07.037⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396110v1</w:t>
+                <w:t xml:space="preserve">hal-04396055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inter- and intra-unit variability of a low-cost GPS data logger/receiver to study human outdoor walking in view of health and clinical studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Global Positioning System to Assess Walking Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31338. </w:t>
+              <w:t xml:space="preserve">Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (24), pp.2101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182341ce0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404130v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Inter- and Intra-Unit Variability of a Low-Cost GPS Data Logger/Receiver to Study Human Outdoor Walking in View of Health and Clinical Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Global Positioning System to Assess Walking Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (2), pp.e31338. </w:t>
+              <w:t xml:space="preserve">Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (24), pp.2101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182341ce0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396055v1</w:t>
+                <w:t xml:space="preserve">hal-04396073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Accuracy of a Simple, Low-Cost GPS Data Logger/Receiver to Study Outdoor Human Walking in View of Health and Clinical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (9), pp.e23027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0023027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Global Positioning System to Assess Walking Capacity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ankle–Brachial Index and Peripheral Arterial Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182341ce0⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 362 (5), pp.470-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc0911824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471799v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Global Positioning System to Assess Walking Capacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+                <w:t xml:space="preserve">Variability and short-term determinants of walking capacity in patients with intermittent claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (4), pp.886 - 892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182341ce0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04396073v1</w:t>
+                <w:t xml:space="preserve">hal-03408520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle–Brachial Index and Peripheral Arterial Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variability and short-term determinants of walking capacity in patients with intermittent claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 362 (5), pp.470-472. </w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (4), pp.886-892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMc0911824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123488v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and short-term determinants of walking capacity in patients with intermittent claudication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Le Faucheur</w:t>
+                <w:t xml:space="preserve">Letter by Jaquinandi et al Regarding Article, “Different Calculations of Ankle-Brachial Index and Their Impact on Cardiovascular Risk Prediction”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 119 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.108.824474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408520v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and short-term determinants of walking capacity in patients with intermittent claudication</w:t>
+                <w:t xml:space="preserve">Measurement of Walking Distance and Speed in Patients With Peripheral Arterial Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 117 (7), pp.897-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.107.725994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165768v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter by Jaquinandi et al Regarding Article, “Different Calculations of Ankle-Brachial Index and Their Impact on Cardiovascular Risk Prediction”</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Study of Human Outdoor Walking with a Low-Cost GPS and Simple Spreadsheet Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (9), pp.1570-1578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/mss.0b013e3180cc20c7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.108.824474⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05123487v1</w:t>
+                <w:t xml:space="preserve">hal-05165774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Walking Distance and Speed in Patients With Peripheral Arterial Disease</w:t>
+                <w:t xml:space="preserve">Simultaneous Arterial Pressure Recordings Improve the Detection of Endofibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 117 (7), pp.897-904. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (11), pp.1889-1894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCULATIONAHA.107.725994⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/01.mss.0000232021.21361.9c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123490v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Human Outdoor Walking with a Low-Cost GPS and Simple Spreadsheet Analysis</w:t>
+                <w:t xml:space="preserve">The physiological response of ankle systolic blood pressure and ankle to brachial index after maximal exercise in athletes is dependent on age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bouyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39 (9), pp.1570-1578. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 96 (5), pp.505-510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/mss.0b013e3180cc20c7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-005-0105-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05165774v1</w:t>
+                <w:t xml:space="preserve">hal-05123480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Arterial Pressure Recordings Improve the Detection of Endofibrosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+                <w:t xml:space="preserve">Can Aerobic Exercise Training Be Hazardous to Human Vessels?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Fromy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Circulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 102 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.cir.102.20.e168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/01.mss.0000232021.21361.9c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05165778v1</w:t>
+                <w:t xml:space="preserve">hal-05123483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The physiological response of ankle systolic blood pressure and ankle to brachial index after maximal exercise in athletes is dependent on age</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+                <w:t xml:space="preserve">Transcutaneous carbon dioxide threshold during exercise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (2), pp.93-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05123480v1</w:t>
+                <w:t xml:space="preserve">hal-05462491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Aerobic Exercise Training Be Hazardous to Human Vessels?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Saumet</w:t>
+                <w:t xml:space="preserve">Ankle–brachial index after maximum exercise in treadmill and cycle ergometers in athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Fromy</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.cir.102.20.e168⟩</w:t>
+              <w:t xml:space="preserve">Clinical Physiology -Oxford-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 18 (4), pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-2281.1998.00100.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123483v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcutaneous carbon dioxide threshold during exercise.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Bickert</w:t>
+                <w:t xml:space="preserve">An evaluation of hyper-oxygenated fatty acid esters in pressure sore management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Wound Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7 (2), pp.71-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12968/jowc.1998.7.2.71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462491v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle–brachial index after maximum exercise in treadmill and cycle ergometers in athletes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ankle to arm index following maximal exercise in normal subjects and athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Saumet</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology -Oxford-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-2281.1998.00100.x⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 28 (7), pp.836-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/00005768-199607000-00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123478v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An evaluation of hyper-oxygenated fatty acid esters in pressure sore management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Ankle to arm index response to exercise and heat stress in healthy subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wound Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Physiology -Oxford-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 16 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-097x.1996.tb00551.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12968/jowc.1998.7.2.71⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05123476v1</w:t>
+                <w:t xml:space="preserve">hal-05123481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle to arm index following maximal exercise in normal subjects and athletes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heart Rate-Corrected Ankle-to-Arm Index in the Diagnosis of Moderate Lower Extremity Arterial Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/00005768-199607000-00010⟩</w:t>
+              <w:t xml:space="preserve">Angiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 46 (8), pp.673-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/000331979504600805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123486v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle to arm index response to exercise and heat stress in healthy subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of pressure-relieving surfaces using two measures of pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Saumet</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Saumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology -Oxford-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-097x.1996.tb00551.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Wound Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4 (7), pp.302-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12968/jowc.1995.4.7.302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05123481v1</w:t>
+                <w:t xml:space="preserve">hal-05462566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate-Corrected Ankle-to-Arm Index in the Diagnosis of Moderate Lower Extremity Arterial Disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ankle systolic blood pressure following sub-maximal and maximal exercises in healthy young men.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Saumet</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Saumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35 (2), pp.127-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/000331979504600805⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05462516v1</w:t>
+                <w:t xml:space="preserve">hal-05462555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle systolic blood pressure following sub-maximal and maximal exercises in healthy young men.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Venous return in lower limb during heat stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Leftheriotis</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 267 (4), pp.H1337-H1340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.1994.267.4.H1337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462555v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of pressure-relieving surfaces using two measures of pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Colin</w:t>
+                <w:t xml:space="preserve">Diameter and velocity changes in the femoral vein during thermal stress in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Saumet</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wound Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Physiology -Oxford-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 14 (1), pp.15-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-097x.1994.tb00485.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12968/jowc.1995.4.7.302⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05462566v1</w:t>
+                <w:t xml:space="preserve">hal-05462505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venous return in lower limb during heat stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Diameter and blood velocity changes in the saphenous vein during thermal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...66 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Saumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology and Occupational Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 69 (4), pp.305-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00392035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6851,65 +6583,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la capacité maximale aérobie (V̊O2max) par le test de marche de six minutes chez un public atteint de maladies cardio-vasculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Da Ros Vettoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6917,150 +6649,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès national de médecine et traumatologie du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFMES SFTS, Sep 2025, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un protocole de renforcement des muscles du cou sur les paramètres de force et son lien avec les commotions cérébrales chez le rugbyman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Belune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7079,488 +6811,488 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activité Physique et Sportive (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilage Force-Vitesse, maturation et relation avec la blessure chez des jeunes joueuses de Football de haut niveau</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Memain</w:t>
+                <w:t xml:space="preserve">La fréquence cardiaque dans le syndrome du défilé thoraco-brachial augmente en cas de piégeage veineux positionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activité Physique et Sportive (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">18ème congrès national de médecine et traumatologie du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFMES; SFTS, Sep 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494391v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05405172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fréquence cardiaque dans le syndrome du défilé thoraco-brachial augmente en cas de piégeage veineux positionnel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+                <w:t xml:space="preserve">Impact of simultaneous motor-COGnitive training on motor cAPAcities in older adults with or without cognitive impairment: preliminary results of the COGAPA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès national de médecine et traumatologie du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFMES; SFTS, Sep 2025, Angers (France), France</w:t>
+              <w:t xml:space="preserve">30th Annual European College of Sport Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405172v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of simultaneous motor-COGnitive training on motor cAPAcities in older adults with or without cognitive impairment: preliminary results of the COGAPA project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profilage Force-Vitesse, maturation et relation avec la blessure chez des jeunes joueuses de Football de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Memain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Godard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Le Berruyer</w:t>
+                <w:t xml:space="preserve">Pascal Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual European College of Sport Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activité Physique et Sportive (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157469v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal component analysis use to identify major gait alterations in bilateral lower limb artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7579,87 +7311,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès de l'ACAPS - Congrès de l'Association des Chercheurs en Activité Physique et Sportive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'un programme d'activités physiques adaptées centré sur l'équilibre statique et dynamique chez les personnes âgées : une étude contrôlée et randomisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7687,303 +7419,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées d’Etudes Francophones en Activité Physique Adaptée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of sedentary time accumulation according to age in the United States: A 2003-2006 NHANES analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets d'un programme d'ETP axé sur la méthode du Pacing sur le niveau de qualité de vie et la fatigue du patient atteint du syndrome post Covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannelle Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Ghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAMPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexis Le Faucheur, ENS Rennes, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">22èmes Journées d’Etudes Francophones en Activité Physique Adaptée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633286v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'un programme d'ETP axé sur la méthode du Pacing sur le niveau de qualité de vie et la fatigue du patient atteint du syndrome post Covid-19</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of sedentary time accumulation according to age in the United States: A 2003-2006 NHANES analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées d’Etudes Francophones en Activité Physique Adaptée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">ICAMPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexis Le Faucheur, ENS Rennes, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805643v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une intervention en activité physique adaptée sur les paramètres cardiorespiratoires de patients atteints de lymphome en fonction de leur parcours de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Bodinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8011,100 +7743,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Fatigues liées au cancer et activités physiques adaptées : approches pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’épaule du handballeur : un outil simple pour une nouvelle approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8132,87 +7864,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès de la Société Française de Médecine de l’Exercice et du Sport (SFMES) et de la Société Française de Traumatologie du Sport (SFTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Afghan walking sessions integration of interest for COPD patients rehabilitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Triballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8240,73 +7972,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès international de l’Association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la capacité de marche en extérieur à l’aide du géo-positionnement par satellites (GPS) chez des patients atteints de la sclérose en plaques (SEP) : nouvelle approche méthodologique et exploration de l’intérêt clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8361,87 +8093,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès international de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre le temps passé debout au cours de la journée et les capacités fonctionnelles chez les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8459,106 +8191,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Journées francophones en activités physiques adaptées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montpellier, France. pp.S33-S34, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la modalité d’intervention en activité physique adaptée sur la composition corporelle de patients atteints du cancer de la prostate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8576,92 +8308,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Journées francophones en activités physiques adaptées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montpellier, France. pp.S18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of GPS, accelerometry, and heart rate for estimating metabolic rate during level and uphill outdoor walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8683,110 +8415,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Annual Congress of the European College of Sport Science (ECSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of GPS, accelerometry and heart rate for estimating metabolic rate during level and uphill outdoor walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8808,1209 +8540,1209 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of 21th annua congress of the European Colege of Sport Sciences "Crossing borders through sport science"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for Sport Science; University Sports; University of Vienna, Jul 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of a low-cost commercially available GPS data logger/receiver to estimate the slope during outdoor walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage du géo-positionnement satellitaire, de l’accélérométrie et de la mesure de la fréquence cardiaque dans la détection de différents types d’activités physiques et sédentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès international de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of global positioning system and comparison with accelerometry in the estimation of energy expenditure during horizontal and grade walking and running on the field.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves De Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Sport Medicine Congress of EFSMA, 6ème congrès commun SFMES &amp; SFTS, Strasbourg, 25-28 septembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validity of global positioning system and comparison with accelerometry in the estimation of energy expenditure during horizontal and grade walking and running on the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Sport Medicine Congress of EFSMA, 6ème congrès commun SFMES &amp; SFTS, Strasbourg, 25-28 septembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductibilité des mesures d’Index de pression systolique de Cheville Après Test d’Effort Maximal (RICATEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Congnard</w:t>
+                <w:t xml:space="preserve">Intérêt du géo-positionnement satellitaire dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur : validité et comparaison avec l'accélérométrie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bruneau</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">5ème colloque Sport et Recheche en Pays de la Loire, Laval, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494047v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité du Géo-Positionnement Satellitaire et comparaison avec l’accélérométrie dans l’estimation de la dépense énergétique lors de la marche et la course en extérieur</w:t>
+                <w:t xml:space="preserve">Intérêt du géo-positionnement satellitaire dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur : validité et comparaison avec l'accélérométrie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès international de l’Association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">5ème colloque régional RSPDL, Laval, 28-29 novembre 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803970v1</w:t>
+                <w:t xml:space="preserve">hal-01159390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt du géo-positionnement satellitaire dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur : validité et comparaison avec l'accélérométrie.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathan Caron</w:t>
+                <w:t xml:space="preserve">Reproductibilité des mesures d’Index de pression systolique de Cheville Après Test d’Effort Maximal (RICATEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque régional RSPDL, Laval, 28-29 novembre 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Laval, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès International de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159390v1</w:t>
+                <w:t xml:space="preserve">hal-05494047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt du géo-positionnement satellitaire dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur : validité et comparaison avec l'accélérométrie.</w:t>
+                <w:t xml:space="preserve">Validité du Géo-Positionnement Satellitaire et comparaison avec l’accélérométrie dans l’estimation de la dépense énergétique lors de la marche et la course en extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A Bruneau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque Sport et Recheche en Pays de la Loire, Laval, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Laval, France</w:t>
+              <w:t xml:space="preserve">15ème congrès international de l’Association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396118v1</w:t>
+                <w:t xml:space="preserve">hal-04803970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité du Géo-Positionnement Satellitaire et comparaison avec l'accélérométrie dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès international de l'ACAPS, Grenoble, 29-21 octobre 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10020,199 +9752,199 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l’entraînement cognitivo-moteur simultané sur les capacités motrices de personnes âgées : un essai parallèle contrôlé du projet COGAPA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
+                <w:t xml:space="preserve">Piège vasculaire chez le sportif : analyse préliminaire de la reproductibilité de l'évaluation photoplethysmographique par SPM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chatrenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.30861.40167⟩</w:t>
+              <w:t xml:space="preserve">Congrès international de l’ACAPS : les Développements Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers, France. Unpublished, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13078.20807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05493682v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la fidélité test-retest du Knee Santy Athletic Return To Sports (K-STARTS) chez des adultes asymptomatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Sonnic Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10240,234 +9972,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Médecine de l’Exercice et du Sport (SFMES) et de la Société Française de Traumatologie du Sport (SFTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piège vasculaire chez le sportif : analyse préliminaire de la reproductibilité de l'évaluation photoplethysmographique par SPM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+                <w:t xml:space="preserve">Impact de l’entraînement cognitivo-moteur simultané sur les capacités motrices de personnes âgées : un essai parallèle contrôlé du projet COGAPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Rozec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de l’ACAPS : les Développements Durables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13140/RG.2.2.13078.20807⟩</w:t>
+              <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Poitiers, France. Unpublished, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.30861.40167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337538v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt de la marche Afghane dans la prise en charge dans la réhabilitation respiratoire des patients BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10495,73 +10227,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activité Physique et Sportive (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal component analysis for identifying major gait alterations in unilateral lower limb artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10570,150 +10302,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Congrès de Physiologie et Biologie Intégrative (SPBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration d'un programme d'exercices physiques en visioconférence dans la prise en charge de patients atteints d'obésité en post-chirurgie : Étude de faisabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linsey Tonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Paygambar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10741,198 +10473,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées d’Etudes Francophones en Activité Physique Adaptée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité et reproductibilité d’une évaluation isométrique de la force des extenseurs du tronc à l’aide d’un dynamomètre à traction (K-Force Link)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Pinochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Houedakor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Piette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès international de l’Association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">activAnalyzer : une application pour faciliter l’accès à la mesure de l’activité physique et l’utilisation des questionnaires PROactive à partir de l’accéléromètre ActiGraph® dans la BPCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10941,133 +10673,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Chambellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14èmes journées francophones ALVÉOLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting percentage of heart rate reserve and rating of perceived exertion during bench stepping in young adults: preliminary data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11095,100 +10827,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès international de l’Association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la maturation biologique sur l’équilibre dynamique de jeunes joueurs de Football</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chataigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11216,100 +10948,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès national commun SFMES/SFTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Y-Balance Test : Outil d’évaluation et d’amélioration de l’équilibre dynamique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabin Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11337,87 +11069,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès national commun SFMES/SFTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Vichy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’électrostimulation via VEINOPLUS® Sport à la mi-temps d’un match de Basketball : un bénéfice pour la performance ou un risque accru de blessures ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thimothée Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11445,198 +11177,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th congress of the Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi d'un programme d'éducation thérapeutique visant l'amélioration du profil anthropométrique et de la condition physique chez des adultes obèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Recoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th congress of the Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the EGNOS feature and environmental conditions on GPS accuracy during outdoor walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11678,363 +11410,363 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bethesda, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un nouveau questionnaire &amp;quot;Questionnaire Alimentaire Cardio-vasculaire 2&amp;quot; (QAC 2) chez des étudiants en Science Technique de l’Activité Physique et Sportive (STAPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Quertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès commun de la Société Française de Médecine et de l’Exercice Sportif (SFMES) et de la Société Française de Traumatologie du Sport (SFTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de l’alimentation à risque vasculaire, de l’activité physique et de la vitesse de l’onde de pouls d’une population étudiante en STAPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Quertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Sorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirtylle Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Colloque du Réseau Recherche et Sport en Pays de la Loire (RSPDL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts et limites d’une intervention pédagogique pratique sur la mesure de Pression Artérielle Systolique de Cheville (PASC) : évaluation par simulateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Henny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12049,73 +11781,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès commun de la Société Française de Médecine et de l’Exercice Sportif (SFMES) et de la Société Française de Traumatologie du Sport (SFTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of environmental conditions on GPS accuracy during human walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12124,463 +11856,463 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des seuils ventilatoires par analyse temporelle de la variabilité de la fréquence cardiaque chez le cycliste - Résultats préliminaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Post-maximal exercise ankle to brachial index measurement : a comparison of manual and automatic recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tabourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6ème congrès commun SFMS &amp; SFTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494053v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-maximal exercise ankle to brachial index measurement : a comparison of manual and automatic recordings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Évaluation des seuils ventilatoires par analyse temporelle de la variabilité de la fréquence cardiaque chez le cycliste - Résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès commun SFMS &amp; SFTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès International de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494050v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licence STAPS‎ : anatomie, physiologie, biomécanique, neurosciences, entraînement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Keyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, V-233 p., 2024, 978-2-10-085488-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12590,51 +12322,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in exercise capacity, physical activity and motivation for physical activity at 12 months after a cardiac rehabilitation program in coronary heart disease patients: a prospective, monocentric and observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Da Ros Vettoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12656,99 +12388,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Gourronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510104v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId302"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12895,51 +12627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05440873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cronier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.70041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Da Ros Vettoretto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Armelle Bouffart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Gourronc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05122407v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/adc239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Taoum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Chaudru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delahaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Chaves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21093189" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.01.108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pommeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000400" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440356v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2018.10771" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454343v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-Y. de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Emily" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gernigon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2017.10.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mah&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396105v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quertier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2018.06.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880080v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Quertier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Paillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dumond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00224.2016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397598v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves De M&#252;llenheim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bickert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/10/1741" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440354v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195737v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouasson-Chailloux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas-Ribas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noury-Desvaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.07.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FR6HM36-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107843v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balquet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jaquinandi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.12.005" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165745v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fradin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Landron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000838" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396103v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balquet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jaquinandi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165751v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Navenec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pycik" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2014.10.007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBXVPXPT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397043v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2014.04.053" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643684v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.07.037" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147018v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396110v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404130v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvaget" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031338" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396055v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaget" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165760v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leftheriotis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023027" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02471799v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182341ce0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123488v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc0911824" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408520v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Faucheur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Saumet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2009.10.120" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165768v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Saumet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123487v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaquinandi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.108.824474" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123490v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.725994" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165774v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0b013e3180cc20c7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165778v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000232021.21361.9c" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123480v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-0105-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RLDHCN2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fromy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.102.20.e168" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462491v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Abraham" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bickert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saumet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123478v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saumet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2281.1998.00100.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123476v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chomard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Saumet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12968/jowc.1998.7.2.71" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123486v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Colin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199607000-00010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123481v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leftheriotis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-097x.1996.tb00551.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S06SCHQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462516v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/000331979504600805" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-S7392XXR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leftheriotis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462566v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12968/jowc.1995.4.7.302" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123477v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saumet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.1994.267.4.H1337" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462505v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-097x.1994.tb00485.x" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7L9JVF6R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462586v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saumet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00392035" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8R9WP61Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493704v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494084v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bregeon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Belune" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494391v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Chat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouvet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Memain" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maille" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05405172v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157469v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Berruyer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352917v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805625v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Allaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633286v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805643v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Baranger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghali" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805515v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bodinier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805347v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805419v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Triballier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805007v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804961v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.051" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804980v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.020" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804911v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439345v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804827v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abdul Rahman" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159373v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396125v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494047v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803970v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159390v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396118v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaudru" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gernigon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caron" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159396v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493682v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rozec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30861.40167" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337775v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sonnic Monnier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05337538v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13078.20807" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494423v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fonteneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrabet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805689v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805584v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey Tonnet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paygambar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805553v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pinochet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houedakor" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805436v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805362v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paquet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805252v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chataigner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mironnet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805301v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Le" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805236v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Pousset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805273v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Simon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sall&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Recoing" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804939v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494062v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quertier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sorin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Bidon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494066v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtylle Bidon" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494063v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henny" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804863v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494053v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494050v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tabourel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510104v6" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaum&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05440873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cronier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.70041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Da Ros Vettoretto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Armelle Bouffart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Gourronc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05122407v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/adc239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Taoum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Chaudru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delahaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Chaves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21093189" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.01.108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pommeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000400" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440356v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2018.10771" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mah&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2017.10.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Quertier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Paillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2018.06.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396105v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quertier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dumond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00224.2016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves De M&#252;llenheim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bickert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/10/1741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gernigon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouasson-Chailloux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas-Ribas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noury-Desvaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.07.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FR6HM36-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jaquinandi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.12.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fradin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Landron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000838" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jaquinandi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Navenec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pycik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2014.10.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBXVPXPT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2014.04.053" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643684v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.07.037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvaget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031338" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaget" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02471799v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182341ce0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leftheriotis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc0911824" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Faucheur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Saumet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2009.10.120" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Saumet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaquinandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.108.824474" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123490v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.725994" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0b013e3180cc20c7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165778v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000232021.21361.9c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123480v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-0105-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RLDHCN2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fromy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.102.20.e168" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Abraham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bickert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saumet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123478v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saumet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2281.1998.00100.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chomard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Saumet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12968/jowc.1998.7.2.71" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Colin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199607000-00010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leftheriotis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-097x.1996.tb00551.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S06SCHQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/000331979504600805" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-S7392XXR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12968/jowc.1995.4.7.302" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leftheriotis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saumet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.1994.267.4.H1337" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462505v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-097x.1994.tb00485.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7L9JVF6R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462586v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saumet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00392035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8R9WP61Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bregeon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Belune" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05405172v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157469v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Berruyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494391v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Chat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouvet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Memain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maille" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352917v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805625v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Allaire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Baranger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633286v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bodinier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805347v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Triballier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804961v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.051" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouchet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804911v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804855v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumond" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abdul Rahman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159373v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396125v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396118v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaudru" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gernigon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494047v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803970v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05337538v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13078.20807" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sonnic Monnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493682v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rozec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30861.40167" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494423v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fonteneau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrabet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805689v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805584v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey Tonnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paygambar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805553v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pinochet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houedakor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805436v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805362v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805252v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chataigner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mironnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805301v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Le" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805236v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Pousset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805273v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Simon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sall&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Recoing" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804939v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quertier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sorin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Bidon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494066v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtylle Bidon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494063v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804863v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494050v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tabourel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494053v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510104v6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaum&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>