--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -234,299 +234,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05440873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Change in exercise capacity, physical activity and motivation for physical activity at 12 months after a cardiac rehabilitation program in coronary heart disease patients: a prospective, monocentric and observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extreme variability of vascular responses to slightly different abduction angles during abduction and external rotation tests, in patients with suspected thoracic outlet syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Da Ros Vettoretto</w:t>
+                <w:t xml:space="preserve">Samir Henni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Armelle Bouffart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie Gaume</w:t>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.18885⟩</w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46 (4), pp.045003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/adc239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960980v1</w:t>
+                <w:t xml:space="preserve">hal-05122407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme variability of vascular responses to slightly different abduction angles during abduction and external rotation tests, in patients with suspected thoracic outlet syndrome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathan Cronier</w:t>
+                <w:t xml:space="preserve">Change in exercise capacity, physical activity and motivation for physical activity at 12 months after a cardiac rehabilitation program in coronary heart disease patients: a prospective, monocentric and observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Da Ros Vettoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Armelle Bouffart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youna Gourronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Henni</w:t>
+                <w:t xml:space="preserve">Anne-Charlotte Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+                <w:t xml:space="preserve">Marie Gaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 46 (4), pp.045003. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.e18885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/adc239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.18885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05122407v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04960980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Activity Monitors Accuracy in Assessing Intermittent Outdoor Walking</w:t>
               </w:r>
@@ -685,51 +685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Vascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67, pp.e571-e572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -874,867 +874,867 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulator-based assessment of ankle arterial systolic blood pressure measurement skills</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Henni</w:t>
+                <w:t xml:space="preserve">Estimating Outdoor Walking Energy Expenditure in Non-Steady-State Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Le Duff</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Pressure Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MBP.0000000000000400⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (7), pp.1566-1566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03105314v1</w:t>
+                <w:t xml:space="preserve">hal-02177464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Outdoor Walking Energy Expenditure in Non-Steady-State Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+                <w:t xml:space="preserve">Simulator-based assessment of ankle arterial systolic blood pressure measurement skills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Henni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Pommeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (7), pp.1566-1566. </w:t>
+              <w:t xml:space="preserve">Blood Pressure Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (6), pp.306-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000001917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/MBP.0000000000000400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177464v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d’un programme APA sur la qualité de vie, l’appétence à l’alcool, les attitudes et les capacités physiques de personnes présentant un trouble de l’usage d’alcool (TUAL)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Use of a Wearable Activity Monitor in a Home-Based Exercise Intervention for Peripheral Artery Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.067⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Medical Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 320 (12), pp.1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jama.2018.10771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05163244v1</w:t>
+                <w:t xml:space="preserve">hal-04440356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of a Wearable Activity Monitor in a Home-Based Exercise Intervention for Peripheral Artery Disease</w:t>
+                <w:t xml:space="preserve">Using GPS, accelerometry and heart rate to predict outdoor graded walking energy expenditure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Medical Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1001/jama.2018.10771⟩</w:t>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (2), pp.166-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2017.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440356v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using GPS, accelerometry and heart rate to predict outdoor graded walking energy expenditure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Gernigon</w:t>
+                <w:t xml:space="preserve">Evaluation of short food-frequency questionnaires to assess the dietary pattern associated with atherosclerotic cardiovascular diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Mahé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Quertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2017.10.004⟩</w:t>
+              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (5), pp.283-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630969v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of short food-frequency questionnaires to assess the dietary pattern associated with atherosclerotic cardiovascular diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+                <w:t xml:space="preserve">B. Quertier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (5), pp.283-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jdmv.2018.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880080v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of short food-frequency questionnaires to assess the dietary pattern associated with atherosclerotic cardiovascular diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impact d’un programme APA sur la qualité de vie, l’appétence à l’alcool, les attitudes et les capacités physiques de personnes présentant un trouble de l’usage d’alcool (TUAL)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Da Ros Vettoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMV-Journal de Médecine Vasculaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdmv.2018.06.003⟩</w:t>
+              <w:t xml:space="preserve">Science &amp; Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.S41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396105v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05163244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting metabolic rate during level and uphill outdoor walking using a low-cost GPS receiver</w:t>
               </w:r>
@@ -1746,64 +1746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Dumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lavenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1880,64 +1880,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves De Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1982,1416 +1982,1416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test-retest Reliability of GPS derived Measurements in Patients with Claudication</w:t>
+                <w:t xml:space="preserve">Un cycle de dix semaines d’étirement et de renforcement des muscles du tronc impacte l’activité équestre et diminue les douleurs lombaires des futurs cavaliers professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gernigon</w:t>
+                <w:t xml:space="preserve">S. Biau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fouasson-Chailloux</w:t>
+                <w:t xml:space="preserve">C. Le Navenec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Colas-Ribas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Pycik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (6), pp.737-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2014.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.07.009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195737v1</w:t>
+                <w:t xml:space="preserve">hal-05165751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonne reproductibilité dans une population étudiante d’un court questionnaire (14-item Food Frequency Questionnaire) évaluant l’alimentation à risque vasculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Balquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+                <w:t xml:space="preserve">V. Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (1), pp.18-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107843v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Positioning System Use in the Community to Evaluate Improvements in Walking After Revascularization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+                <w:t xml:space="preserve">Bonne reproductibilité dans une population étudiante d’un court questionnaire (14-item Food Frequency Questionnaire) évaluant l’alimentation à risque vasculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Balquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Fradin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000000838⟩</w:t>
+              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (1), pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165745v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne reproductibilité dans une population étudiante d’un court questionnaire (14-item Food Frequency Questionnaire) évaluant l’alimentation à risque vasculaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Global Positioning System Use in the Community to Evaluate Improvements in Walking After Revascularization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.12.005⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (18), pp.e838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000000838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396103v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05165745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cycle de dix semaines d’étirement et de renforcement des muscles du tronc impacte l’activité équestre et diminue les douleurs lombaires des futurs cavaliers professionnels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Bonne reproductibilité dans une population étudiante d’un court questionnaire (14-item Food Frequency Questionnaire) évaluant l’alimentation à risque vasculaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Balquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jaquinandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2014.10.007⟩</w:t>
+              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (1), pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05165751v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonne reproductibilité dans une population étudiante d’un court questionnaire (14-item Food Frequency Questionnaire) évaluant l’alimentation à risque vasculaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Global positioning system use in the community to evaluate improvements in walking after revascularization: a prospective multicenter study with 6-month follow-up in patients with peripheral arterial disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Landron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.12.005⟩</w:t>
+              <w:t xml:space="preserve">Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (18), pp.e838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MD.0000000000000838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397043v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01151620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global positioning system use in the community to evaluate improvements in walking after revascularization: a prospective multicenter study with 6-month follow-up in patients with peripheral arterial disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Test-retest Reliability of GPS derived Measurements in Patients with Claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fouasson-Chailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colas-Ribas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Landron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MD.0000000000000838⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (5), pp.623-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2015.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151620v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicability of global positioning system for the assessment of walking ability in patients with arterial claudication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 60 (4), pp.973-981.e1. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+              <w:t xml:space="preserve">, 2014, 60 (4), pp.973--981.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvs.2014.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396081v1</w:t>
+                <w:t xml:space="preserve">hal-01147018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicabilité du GPS dans l’évaluation des limitations à la marche des claudications artérielles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Applicability of global positioning system for the assessment of walking ability in patients with arterial claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Abraham</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.07.037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60 (4), pp.973-981.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2014.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03643684v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applicability of global positioning system for the assessment of walking ability in patients with arterial claudication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Applicabilité du GPS dans l’évaluation des limitations à la marche des claudications artérielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mahe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2014.04.053⟩</w:t>
+              <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (5), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147018v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applicabilité du GPS dans l’évaluation des limitations à la marche des claudications artérielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mahe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des Maladies Vasculaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (5), pp.325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmv.2014.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04396110v1</w:t>
@@ -3402,90 +3402,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inter- and intra-unit variability of a low-cost GPS data logger/receiver to study human outdoor walking in view of health and clinical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3536,90 +3536,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Inter- and Intra-Unit Variability of a Low-Cost GPS Data Logger/Receiver to Study Human Outdoor Walking in View of Health and Clinical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3670,285 +3670,285 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Global Positioning System to Assess Walking Capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (24), pp.2101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182341ce0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471799v1</w:t>
+                <w:t xml:space="preserve">hal-04396073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Global Positioning System to Assess Walking Capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (24), pp.2101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/BRS.0b013e3182341ce0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04396073v1</w:t>
+                <w:t xml:space="preserve">hal-02471799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Accuracy of a Simple, Low-Cost GPS Data Logger/Receiver to Study Outdoor Human Walking in View of Health and Clinical Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4006,455 +4006,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle–Brachial Index and Peripheral Arterial Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Variability and short-term determinants of walking capacity in patients with intermittent claudication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMc0911824⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (4), pp.886-892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05123488v1</w:t>
+                <w:t xml:space="preserve">hal-05165768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and short-term determinants of walking capacity in patients with intermittent claudication</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ankle–Brachial Index and Peripheral Arterial Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 362 (5), pp.470-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc0911824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408520v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability and short-term determinants of walking capacity in patients with intermittent claudication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sauvaget</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sauvaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Saumet</w:t>
+                <w:t xml:space="preserve">Jean-Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 51 (4), pp.886-892. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 51 (4), pp.886 - 892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvs.2009.10.120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05165768v1</w:t>
+                <w:t xml:space="preserve">hal-03408520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter by Jaquinandi et al Regarding Article, “Different Calculations of Ankle-Brachial Index and Their Impact on Cardiovascular Risk Prediction”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 119 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4488,103 +4488,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Walking Distance and Speed in Patients With Peripheral Arterial Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 117 (7), pp.897-904. </w:t>
@@ -4622,103 +4622,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Human Outdoor Walking with a Low-Cost GPS and Simple Spreadsheet Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (9), pp.1570-1578. </w:t>
@@ -4756,103 +4756,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Arterial Pressure Recordings Improve the Detection of Endofibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (11), pp.1889-1894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4886,103 +4886,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The physiological response of ankle systolic blood pressure and ankle to brachial index after maximal exercise in athletes is dependent on age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bouyé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jaquinandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 96 (5), pp.505-510. </w:t>
@@ -5032,77 +5032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Aerobic Exercise Training Be Hazardous to Human Vessels?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Fromy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5188,51 +5188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Saumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5270,64 +5270,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankle–brachial index after maximum exercise in treadmill and cycle ergometers in athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Saumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5426,51 +5426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Wound Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 7 (2), pp.71-72. </w:t>
@@ -5508,103 +5508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankle to arm index following maximal exercise in normal subjects and athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 28 (7), pp.836-839. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5638,64 +5638,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankle to arm index response to exercise and heat stress in healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5774,450 +5774,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05123481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heart Rate-Corrected Ankle-to-Arm Index in the Diagnosis of Moderate Lower Extremity Arterial Disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A comparison of pressure-relieving surfaces using two measures of pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Saumet</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Saumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 46 (8), pp.673-677. </w:t>
+              <w:t xml:space="preserve">Journal of Wound Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4 (7), pp.302-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/000331979504600805⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12968/jowc.1995.4.7.302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462516v1</w:t>
+                <w:t xml:space="preserve">hal-05462566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of pressure-relieving surfaces using two measures of pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ankle systolic blood pressure following sub-maximal and maximal exercises in healthy young men.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.L. Saumet</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Saumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Wound Care</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35 (2), pp.127-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462566v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankle systolic blood pressure following sub-maximal and maximal exercises in healthy young men.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Heart Rate-Corrected Ankle-to-Arm Index in the Diagnosis of Moderate Lower Extremity Arterial Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J Saumet</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Leftheriotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Saumet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 46 (8), pp.673-677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/000331979504600805⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462555v1</w:t>
+                <w:t xml:space="preserve">hal-05462516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venous return in lower limb during heat stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6281,77 +6281,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diameter and velocity changes in the femoral vein during thermal stress in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6423,77 +6423,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diameter and blood velocity changes in the saphenous vein during thermal stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Leftheriotis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6591,1101 +6591,1101 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la capacité maximale aérobie (V̊O2max) par le test de marche de six minutes chez un public atteint de maladies cardio-vasculaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Da Ros Vettoretto</w:t>
+                <w:t xml:space="preserve">La fréquence cardiaque dans le syndrome du défilé thoraco-brachial augmente en cas de piégeage veineux positionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès national de médecine et traumatologie du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFMES SFTS, Sep 2025, ANGERS, France</w:t>
+              <w:t xml:space="preserve">, SFMES; SFTS, Sep 2025, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493704v1</w:t>
+                <w:t xml:space="preserve">hal-05405172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un protocole de renforcement des muscles du cou sur les paramètres de force et son lien avec les commotions cérébrales chez le rugbyman</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of simultaneous motor-COGnitive training on motor cAPAcities in older adults with or without cognitive impairment: preliminary results of the COGAPA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Bregeon</w:t>
+                <w:t xml:space="preserve">A. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Plu</w:t>
+                <w:t xml:space="preserve">M. Rozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Belune</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+                <w:t xml:space="preserve">L. Boilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Le Berruyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activité Physique et Sportive (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">30th Annual European College of Sport Science Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494084v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fréquence cardiaque dans le syndrome du défilé thoraco-brachial augmente en cas de piégeage veineux positionnel</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathan Cronier</w:t>
+                <w:t xml:space="preserve">Profilage Force-Vitesse, maturation et relation avec la blessure chez des jeunes joueuses de Football de haut niveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Memain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès national de médecine et traumatologie du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFMES; SFTS, Sep 2025, Angers (France), France</w:t>
+              <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activité Physique et Sportive (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05405172v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of simultaneous motor-COGnitive training on motor cAPAcities in older adults with or without cognitive impairment: preliminary results of the COGAPA project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Le Berruyer</w:t>
+                <w:t xml:space="preserve">Principal component analysis use to identify major gait alterations in bilateral lower limb artery disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th Annual European College of Sport Science Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">21ème congrès de l'ACAPS - Congrès de l'Association des Chercheurs en Activité Physique et Sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers (Université de Poitiers), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157469v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profilage Force-Vitesse, maturation et relation avec la blessure chez des jeunes joueuses de Football de haut niveau</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prédiction de la capacité maximale aérobie (V̊O2max) par le test de marche de six minutes chez un public atteint de maladies cardio-vasculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bouvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Memain</w:t>
+                <w:t xml:space="preserve">Martin Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Da Ros Vettoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Maille</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activité Physique et Sportive (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">18ème congrès national de médecine et traumatologie du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFMES SFTS, Sep 2025, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494391v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principal component analysis use to identify major gait alterations in bilateral lower limb artery disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Abraham</w:t>
+                <w:t xml:space="preserve">Effet d'un protocole de renforcement des muscles du cou sur les paramètres de force et son lien avec les commotions cérébrales chez le rugbyman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Bregeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Plu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Quentin Petit</w:t>
+                <w:t xml:space="preserve">Elie Belune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème congrès de l'ACAPS - Congrès de l'Association des Chercheurs en Activité Physique et Sportive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Poitiers (Université de Poitiers), France</w:t>
+              <w:t xml:space="preserve">21ème congrès de l'Association des Chercheurs en Activité Physique et Sportive (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05352917v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'un programme d'activités physiques adaptées centré sur l'équilibre statique et dynamique chez les personnes âgées : une étude contrôlée et randomisée</w:t>
+                <w:t xml:space="preserve">Effets d'un programme d'ETP axé sur la méthode du Pacing sur le niveau de qualité de vie et la fatigue du patient atteint du syndrome post Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Allaire</w:t>
+                <w:t xml:space="preserve">Cannelle Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Ghali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées d’Etudes Francophones en Activité Physique Adaptée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805625v1</w:t>
+                <w:t xml:space="preserve">hal-04805643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'un programme d'ETP axé sur la méthode du Pacing sur le niveau de qualité de vie et la fatigue du patient atteint du syndrome post Covid-19</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of sedentary time accumulation according to age in the United States: A 2003-2006 NHANES analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes Journées d’Etudes Francophones en Activité Physique Adaptée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
+              <w:t xml:space="preserve">ICAMPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alexis Le Faucheur, ENS Rennes, Jun 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805643v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of sedentary time accumulation according to age in the United States: A 2003-2006 NHANES analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets d'un programme d'activités physiques adaptées centré sur l'équilibre statique et dynamique chez les personnes âgées : une étude contrôlée et randomisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAMPAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alexis Le Faucheur, ENS Rennes, Jun 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">22èmes Journées d’Etudes Francophones en Activité Physique Adaptée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633286v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une intervention en activité physique adaptée sur les paramètres cardiorespiratoires de patients atteints de lymphome en fonction de leur parcours de soins</w:t>
               </w:r>
@@ -7710,51 +7710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Fatigues liées au cancer et activités physiques adaptées : approches pluridisciplinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7831,51 +7831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès de la Société Française de Médecine de l’Exercice et du Sport (SFMES) et de la Société Française de Traumatologie du Sport (SFTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Montrouge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7926,51 +7926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Triballier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8047,51 +8047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8123,1632 +8123,1632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre le temps passé debout au cours de la journée et les capacités fonctionnelles chez les personnes âgées</w:t>
+                <w:t xml:space="preserve">Effets de la modalité d’intervention en activité physique adaptée sur la composition corporelle de patients atteints du cancer de la prostate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Martineau</w:t>
+                <w:t xml:space="preserve">Cécile Nouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Journées francophones en activités physiques adaptées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Montpellier, France. pp.S33-S34, </w:t>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France. pp.S18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804961v1</w:t>
+                <w:t xml:space="preserve">hal-04804980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la modalité d’intervention en activité physique adaptée sur la composition corporelle de patients atteints du cancer de la prostate</w:t>
+                <w:t xml:space="preserve">Relation entre le temps passé debout au cours de la journée et les capacités fonctionnelles chez les personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Nouchet</w:t>
+                <w:t xml:space="preserve">Camille Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXe Journées francophones en activités physiques adaptées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Montpellier, France. pp.S18, </w:t>
+              <w:t xml:space="preserve">, May 2018, Montpellier, France. pp.S33-S34, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2018.03.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804980v1</w:t>
+                <w:t xml:space="preserve">hal-04804961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of GPS, accelerometry, and heart rate for estimating metabolic rate during level and uphill outdoor walking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Comparison of GPS, accelerometry and heart rate for estimating metabolic rate during level and uphill outdoor walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Emily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bickert</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Annual Congress of the European College of Sport Science (ECSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Proceedings of 21th annua congress of the European Colege of Sport Sciences "Crossing borders through sport science"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre for Sport Science; University Sports; University of Vienna, Jul 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804911v1</w:t>
+                <w:t xml:space="preserve">hal-01439345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of GPS, accelerometry and heart rate for estimating metabolic rate during level and uphill outdoor walking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Comparison of GPS, accelerometry, and heart rate for estimating metabolic rate during level and uphill outdoor walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Emily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Prioux</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of 21th annua congress of the European Colege of Sport Sciences "Crossing borders through sport science"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre for Sport Science; University Sports; University of Vienna, Jul 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">21st Annual Congress of the European College of Sport Science (ECSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439345v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of a low-cost commercially available GPS data logger/receiver to estimate the slope during outdoor walking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage du géo-positionnement satellitaire, de l’accélérométrie et de la mesure de la fréquence cardiaque dans la détection de différents types d’activités physiques et sédentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Abdul Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Limerick, Ireland</w:t>
+              <w:t xml:space="preserve">16ème congrès international de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804827v1</w:t>
+                <w:t xml:space="preserve">hal-04804855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage du géo-positionnement satellitaire, de l’accélérométrie et de la mesure de la fréquence cardiaque dans la détection de différents types d’activités physiques et sédentaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accuracy of a low-cost commercially available GPS data logger/receiver to estimate the slope during outdoor walking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bickert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème congrès international de l’Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804855v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of global positioning system and comparison with accelerometry in the estimation of energy expenditure during horizontal and grade walking and running on the field.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Intérêt du géo-positionnement satellitaire dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur : validité et comparaison avec l'accélérométrie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gernigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Sport Medicine Congress of EFSMA, 6ème congrès commun SFMES &amp; SFTS, Strasbourg, 25-28 septembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">5ème colloque régional RSPDL, Laval, 28-29 novembre 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159373v1</w:t>
+                <w:t xml:space="preserve">hal-01159390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of global positioning system and comparison with accelerometry in the estimation of energy expenditure during horizontal and grade walking and running on the field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intérêt du géo-positionnement satellitaire dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur : validité et comparaison avec l'accélérométrie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Sport Medicine Congress of EFSMA, 6ème congrès commun SFMES &amp; SFTS, Strasbourg, 25-28 septembre 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">5ème colloque Sport et Recheche en Pays de la Loire, Laval, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396125v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04396118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt du géo-positionnement satellitaire dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur : validité et comparaison avec l'accélérométrie.</w:t>
+                <w:t xml:space="preserve">Validité du Géo-Positionnement Satellitaire et comparaison avec l’accélérométrie dans l’estimation de la dépense énergétique lors de la marche et la course en extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N Caron</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bruneau</w:t>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque Sport et Recheche en Pays de la Loire, Laval, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Laval, France</w:t>
+              <w:t xml:space="preserve">15ème congrès international de l’Association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04396118v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt du géo-positionnement satellitaire dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur : validité et comparaison avec l'accélérométrie.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Reproductibilité des mesures d’Index de pression systolique de Cheville Après Test d’Effort Maximal (RICATEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Congnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème colloque régional RSPDL, Laval, 28-29 novembre 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Laval, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès International de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159390v1</w:t>
+                <w:t xml:space="preserve">hal-05494047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductibilité des mesures d’Index de pression systolique de Cheville Après Test d’Effort Maximal (RICATEM)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Validité du Géo-Positionnement Satellitaire et comparaison avec l'accélérométrie dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">15ème congrès international de l'ACAPS, Grenoble, 29-21 octobre 2013.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05494047v1</w:t>
+                <w:t xml:space="preserve">hal-01159396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité du Géo-Positionnement Satellitaire et comparaison avec l’accélérométrie dans l’estimation de la dépense énergétique lors de la marche et la course en extérieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
+                <w:t xml:space="preserve">Validity of global positioning system and comparison with accelerometry in the estimation of energy expenditure during horizontal and grade walking and running on the field.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves De Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès international de l’Association des chercheurs en activités physiques et sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8th European Sport Medicine Congress of EFSMA, 6ème congrès commun SFMES &amp; SFTS, Strasbourg, 25-28 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803970v1</w:t>
+                <w:t xml:space="preserve">hal-01159373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité du Géo-Positionnement Satellitaire et comparaison avec l'accélérométrie dans l'estimation de la dépense énergétique lors de la marche et la course en extérieur.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validity of global positioning system and comparison with accelerometry in the estimation of energy expenditure during horizontal and grade walking and running on the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gernigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès international de l'ACAPS, Grenoble, 29-21 octobre 2013.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8th European Sport Medicine Congress of EFSMA, 6ème congrès commun SFMES &amp; SFTS, Strasbourg, 25-28 septembre 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01159396v1</w:t>
+                <w:t xml:space="preserve">hal-04396125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9805,64 +9805,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chatrenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’ACAPS : les Développements Durables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Poitiers, France. Unpublished, 2025, </w:t>
@@ -9926,51 +9926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Sonnic Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10008,90 +10008,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l’entraînement cognitivo-moteur simultané sur les capacités motrices de personnes âgées : un essai parallèle contrôlé du projet COGAPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Rozec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Humeau-Heurtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10181,51 +10181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Mrabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10276,77 +10276,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Principal component analysis for identifying major gait alterations in unilateral lower limb artery disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10440,51 +10440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées d’Etudes Francophones en Activité Physique Adaptée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10660,51 +10660,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10781,51 +10781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10902,51 +10902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Mironnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11023,51 +11023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11099,329 +11099,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’électrostimulation via VEINOPLUS® Sport à la mi-temps d’un match de Basketball : un bénéfice pour la performance ou un risque accru de blessures ?</w:t>
+                <w:t xml:space="preserve">Suivi d'un programme d'éducation thérapeutique visant l'amélioration du profil anthropométrique et de la condition physique chez des adultes obèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thimothée Pousset</w:t>
+                <w:t xml:space="preserve">Daphné Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Recoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th congress of the Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805236v1</w:t>
+                <w:t xml:space="preserve">hal-04805273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi d'un programme d'éducation thérapeutique visant l'amélioration du profil anthropométrique et de la condition physique chez des adultes obèses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daphné Simon</w:t>
+                <w:t xml:space="preserve">L’électrostimulation via VEINOPLUS® Sport à la mi-temps d’un match de Basketball : un bénéfice pour la performance ou un risque accru de blessures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimothée Pousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Recoing</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th congress of the Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805273v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the EGNOS feature and environmental conditions on GPS accuracy during outdoor walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Bethesda, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11498,51 +11498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtille Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès commun de la Société Française de Médecine et de l’Exercice Sportif (SFMES) et de la Société Française de Traumatologie du Sport (SFTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Pau, France</w:t>
@@ -11623,51 +11623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirtylle Bidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Colloque du Réseau Recherche et Sport en Pays de la Loire (RSPDL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Le Mans, France</w:t>
@@ -11709,90 +11709,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêts et limites d’une intervention pédagogique pratique sur la mesure de Pression Artérielle Systolique de Cheville (PASC) : évaluation par simulateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pommeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Henny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Congrès commun de la Société Française de Médecine et de l’Exercice Sportif (SFMES) et de la Société Française de Traumatologie du Sport (SFTS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11817,103 +11817,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the impact of environmental conditions on GPS accuracy during human walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves de Müllenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Ambulatory Monitoring of Physical Activity and Movement (ICAMPAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Limerick, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11938,103 +11938,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-maximal exercise ankle to brachial index measurement : a comparison of manual and automatic recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tabourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès commun SFMS &amp; SFTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12072,64 +12072,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des seuils ventilatoires par analyse temporelle de la variabilité de la fréquence cardiaque chez le cycliste - Résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bruneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Noury-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International de l'Association de Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12238,51 +12238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Congnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Keyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Le Faucheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, V-233 p., 2024, 978-2-10-085488-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -12336,90 +12336,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in exercise capacity, physical activity and motivation for physical activity at 12 months after a cardiac rehabilitation program in coronary heart disease patients: a prospective, monocentric and observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Da Ros Vettoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Armelle Bouffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youna Gourronc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12627,51 +12627,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05440873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cronier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.70041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Da Ros Vettoretto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Armelle Bouffart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Gourronc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaume" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18885" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05122407v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/adc239" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Taoum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Chaudru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delahaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Chaves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21093189" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.01.108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pommeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000400" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177464v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001917" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163244v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.067" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440356v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2018.10771" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudru" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mah&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2017.10.004" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880080v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Quertier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Paillard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2018.06.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396105v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quertier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dumond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00224.2016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves De M&#252;llenheim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bickert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/10/1741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gernigon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouasson-Chailloux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas-Ribas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noury-Desvaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.07.009" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FR6HM36-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107843v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balquet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jaquinandi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.12.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165745v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fradin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Landron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000838" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jaquinandi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165751v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Navenec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pycik" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2014.10.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBXVPXPT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397043v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2014.04.053" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643684v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.07.037" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147018v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvaget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031338" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaget" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02471799v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182341ce0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leftheriotis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc0911824" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Faucheur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Saumet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2009.10.120" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Saumet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaquinandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.108.824474" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123490v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.725994" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0b013e3180cc20c7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165778v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000232021.21361.9c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123480v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-0105-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RLDHCN2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fromy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.102.20.e168" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Abraham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bickert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saumet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123478v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saumet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2281.1998.00100.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chomard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Saumet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12968/jowc.1998.7.2.71" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Colin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199607000-00010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leftheriotis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-097x.1996.tb00551.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S06SCHQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/000331979504600805" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-S7392XXR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462566v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12968/jowc.1995.4.7.302" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462555v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leftheriotis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saumet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.1994.267.4.H1337" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462505v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-097x.1994.tb00485.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7L9JVF6R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462586v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saumet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00392035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8R9WP61Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493704v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494084v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bregeon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Belune" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05405172v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157469v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Berruyer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494391v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Chat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouvet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Memain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maille" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352917v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805625v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Allaire" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805643v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Baranger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghali" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633286v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bodinier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805347v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Triballier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804961v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martineau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.051" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouchet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804911v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439345v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804855v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumond" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abdul Rahman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159373v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396125v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396118v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaudru" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gernigon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159390v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494047v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803970v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159396v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05337538v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13078.20807" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sonnic Monnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493682v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rozec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30861.40167" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494423v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fonteneau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrabet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805689v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805584v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey Tonnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paygambar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805553v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pinochet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houedakor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805436v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805362v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805252v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chataigner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mironnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805301v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Le" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805236v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Pousset" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805273v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Simon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sall&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Recoing" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804939v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quertier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sorin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Bidon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494066v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtylle Bidon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494063v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804863v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494050v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tabourel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494053v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510104v6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaum&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05440873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lecoq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Congnard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Cronier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.70041" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05122407v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Noury-Desvaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/adc239" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960980v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Da Ros Vettoretto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Armelle Bouffart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youna Gourronc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaume" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.18885" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Taoum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Chaudru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves de M&#252;llenheim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Emily" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002587" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454377v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Delahaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Chaves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21093189" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03670219v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.01.108" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177464v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Le Faucheur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000001917" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105314v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abraham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pommeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MBP.0000000000000400" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2018.10771" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630969v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaudru" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gernigon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mah&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2017.10.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01880080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Quertier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Paillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mah&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdmv.2018.06.003" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396105v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Quertier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Paillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mah&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hauw" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.067" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643673v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Dumond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lavenu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00224.2016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01397598v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves De M&#252;llenheim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bickert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0967-3334/37/10/1741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165751v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Navenec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pycik" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2014.10.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBXVPXPT-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396103v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Balquet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jaquinandi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.12.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01107843v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Balquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jaquinandi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165745v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fradin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Landron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MD.0000000000000838" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01151620v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01195737v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gernigon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fouasson-Chailloux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colas-Ribas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Noury-Desvaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2015.07.009" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1FR6HM36-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147018v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2014.04.053" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396081v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mahe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643684v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mahe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abraham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmv.2014.07.037" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396110v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404130v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sauvaget" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031338" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396055v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sauvaget" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396073v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182341ce0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02471799v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165760v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Leftheriotis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023027" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165768v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Saumet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvs.2009.10.120" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc0911824" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03408520v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Faucheur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Saumet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jaquinandi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.108.824474" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123490v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouy&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCULATIONAHA.107.725994" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165774v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/mss.0b013e3180cc20c7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05165778v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/01.mss.0000232021.21361.9c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123480v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-005-0105-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RLDHCN2-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123483v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Fromy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.cir.102.20.e168" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462491v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Abraham" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Carter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bickert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Saumet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123478v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saumet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2281.1998.00100.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123476v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chomard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Saumet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12968/jowc.1998.7.2.71" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Colin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00005768-199607000-00010" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123481v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Leftheriotis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-097x.1996.tb00551.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0S06SCHQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462566v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12968/jowc.1995.4.7.302" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462555v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Colin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Leftheriotis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462516v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/000331979504600805" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-S7392XXR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123477v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saumet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.1994.267.4.H1337" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462505v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-097x.1994.tb00485.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7L9JVF6R-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05462586v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saumet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00392035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-8R9WP61Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05405172v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157469v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rozec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boilet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Berruyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Chat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouvet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Memain" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Maille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352917v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Prat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494084v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Bregeon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Plu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Belune" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805643v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Baranger" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Ghali" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633286v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805625v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Allaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Bodinier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805347v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805419v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Triballier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804980v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouchet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.020" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804961v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martineau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2018.03.051" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439345v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Prioux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804911v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804855v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Abdul Rahman" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804827v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159390v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Caron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396118v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chaudru" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gernigon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Caron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruneau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803970v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bruneau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494047v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159396v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159373v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04396125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05337538v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13078.20807" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337775v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Sonnic Monnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05493682v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Rozec" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Huet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Humeau-Heurtier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.30861.40167" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494423v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fonteneau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mrabet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805689v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805584v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linsey Tonnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paygambar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805553v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pinochet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Houedakor" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Piette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805436v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chambellan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805362v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Paquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805252v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chataigner" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mironnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805301v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Le" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Michel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805273v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Simon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Sall&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Recoing" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805236v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thimoth&#233;e Pousset" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804939v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494062v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quertier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Sorin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtille Bidon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494066v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirtylle Bidon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494063v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Henny" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804863v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494050v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tabourel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05494053v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-05123221v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Collet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Keyser" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510104v6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaum&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>