--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Obitz-Lumbroso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure agrégée de Lettres modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Le Mans université - IUT de Laval)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en Langue et littérature françaises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOMAINES DE RECHERCHE :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Littérature épistolaire ; correspondances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Littérature du XVIIIe siècle : Beaumarchais ; Robert-Martin Lesuire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Editions critiques ; génétique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EQUIPES DE RECHERCHE :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Laboratoire 3LAM (Le Mans université)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Equipe &amp;quot;Ecriture des Lumières&amp;quot;, ITEM (CNRS/ENS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Plateforme d'édition Eman ITEM (CNRS/ENS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Comité scientifique pour l'inventaire de la correspondance de Beaumarchais (IRCL - Université Paul-Valéry Montpellier 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association Interdiciplinaire de Recherches sur l'Epistolaire)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site internet “Connaissez-vous Lesuire ?” Édition numérique des manuscrits inédits de Robert-Martin Lesuire (1736-[1815]) - https://eman-archives.org/Lesuire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Robert-Martin Lesuire] Robert, ou Confessions d’un homme de lettres pour servir à l’étude de la nature et de la société. Transcription, introduction et notes, 479 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso. Classiques Garnier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Louis-Augustin Pinel] : Le Barbier d’Ingouville, ou le retour du Barbier de Séville, de Louis-Augustin Pinel (1776). Transcription et annotations en collaboration avec Hervé Chabannes, présentation d’Hervé Chabannes, postface de Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rouen / Le Havre, 113 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaumarchais en toutes lettres. Identités d’un épistolier. Ouvrage tiré de la thèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 554 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi qui ne perds jamais un lambeau de papier&amp;quot; : panorama de la correspondance publiée de Beaumarchais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Gil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre des Correspondances et des Journaux intimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Écris-moi une bonne lettre de sœur”. Figures éducatives dans les correspondances entre frère et sœur. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean Dufief; Jean-Marc Hovasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de littérature - Correspondance et magistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXX, Droz, p. 365-380., 2018, Travaux de littérature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Beaumarchais anecdotique ? La construction de la figure de Beaumarchais à travers l'anecdote biographique (1799-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haroche-Bouzinac, Geneviève; Esmein-Sarrazin, Camille; Rideau, Gaël; Vickermann-Ribémont, Gabriele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anecdote entre littérature et histoire à l'époque moderne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.93-110, 2015, Interférences, 978-2-7535-4072-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre dans la trilogie de Beaumarchais. Un objet sans gravité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefay, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur la trilogie de Beaumarchais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Classiques Garnier, pp.195-204, 2015, Rencontres. Série Le Dix-huitième siècle, 978-2-8124-5116-4 ; 978-2-8124-5117-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace intime dans la correspondance de Beaumarchais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daumas, Maurice (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour du for privé. Arts et correspondances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Presses de l'université de Pau et des pays de l'Adour, pp.41-54, 2014, Cultures, arts et sociétés, 2-353-11055-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un peu comme Figaro, Monsieur le Comte, et je ne perds pas la tête pour un peu de bruit.&amp;quot; Beaumarchais dramaturge dans sa correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hovasse, Jean-Marc (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondance et théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.21-31, 2012, Interférences, 978-2-7535-1787-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre Rhinocéros, E. Ionesco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Potelet; Dominique Fouquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français 3ème : livre unique - Livre du professeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatier, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistolaire et numérique. L'édition numérique de correspondances : pour quoi ? pour qui ? Réflexions autour de l'édition de la correspondance de Beaumarchais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.163-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enveloppe, nouvel objet d’étude ? Conclusion à deux voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avec ou sans enveloppe. La lettre et le secret, 44, pp.183-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondances et amours adelphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La faute à Rousseau : revue de l'Association pour l'autobiographie et le patrimoine autobiographique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, p. 32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le je(u) amoureux dans les lettres érotiques de Beaumarchais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, p. 15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Si le temps se mesure par les événements qui le remplissent, j’ai vécu deux cents ans&amp;quot; : l’expérience du temps dans la correspondance de Beaumarchais », Congrès international des Lumières à Graz (Autriche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, p. 179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres de Beaumarchais aux Comédiens-Français : gestion et imaginaire de l'après-création des œuvres théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le plaideur et l’épistolier : statut et fonction des lettres dans les mémoires judiciaires de Beaumarchais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'étude du dix-huitième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, p. 271-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« État présent d’une correspondance. Editions et études – Beaumarchais (1732-1799) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 221-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pratique de la lettre amoureuse chez Beaumarchais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 251-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Racine et ses destinataires féminines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, p. 131-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre ouverte et opinion publique : l'engagement épistolaire de Beaumarchais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beaumarchais penseur des Lumières en sa correspondance (littérature, droit et philosophie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linda Gil; Emmanuelle Sempère, Feb 2025, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Remercier Rétif de La Bretonne : inflexions rhétoriques, glissement générique et enjeu pragmatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique du remerciement (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Lignereux; Ellen Delvallée, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire le théâtre. Les lettres de Beaumarchais autour des théâtres de Bordeaux et de l'Odéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editer les correspondances (2) - Théâtre, musique et opéra dans la Correspondance de Beaumarchais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linda Gil; Franck Salaün; Patrick Taïeb, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire « L’édition électronique de correspondances : pour quoi, pour qui ? Réflexion autour de l’édition de la correspondance de Beaumarchais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire - Groupe de travail Eman Edition des correspondance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissez-vous Lesuire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internes Eman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus parus dans la revue Epistolaire Epistolaire, n°36, 2010 / p. 261-262 : Mademoiselle Aïssé, Lettres à Madame C***, préfacé et annoté par Benedetta Craveri, Paris, Payot & Rivages, coll. Rivages poche. Petite bibliothèque, 2009, 255 p. ; Epistolaire, n°37, 2011 / p. 344-349 : &amp;quot;L'épistolaire au XVIIe siècle&amp;quot;, Gérard Ferreyrolles (dir.), Littératures classiques, n°71, printemps 2010, 366 p. ; Epistolaire, n°38, 2012 / p. 278-279 : Correspondance et théâtre, textes réunis et présentés par Jean-Marc Hovasse, Rennes, Presses universitaires de Rennes, 2012, 310 p. ; Epistolaire, n°39, 2013 / p. 238-243 : Un médecin dans le sillage de la Grande Armée. Correspondance entre Jean Jacques Ballard et son épouse Ursule demeurée en France (1805-1812), texte établi, introduit et annoté par Jacques Resal et Pierre Allorant, L'Harmattan, 2013, 321 p. / p. 260-262 : Martin Belskis, Dans le square, Paris, Buchet-Chastel, coll. Qui vive, 2012, 213 p. / p. 262-263 : Gérard Oberlé, Emilie, une aventure épistolaire, Paris, Grasset, 2012, 318 p. / p. 284-288 : Genèse et correspondances, textes réunis et présentés par Françoise Leriche et Alain Pagès, Paris, Editions des archives contemporaines, coll. Références, 2012, 232 p. ; Epistolaire, n°40, 2014 / p. 294-296 : Femmes sur le pied de guerre. Chronique d'une famille bourgeoise 1914-1918, correspondance établie, présentée et annotée par Jacques Resal et Pierre Allorant, éditions des Presses universitaires du Septentrion, 2014, 467 p. ; Epistolaire, n°41, 2015 / p. 360-363 : Emile Zola, Lettres à Alexandrine. 1876-1901, édition établie, présentée et annotée par Brigitte Emile-Zola et Alain Pagès, Paris, Gallimard, 2014, 814 p. / p. 363-365 : La Grande Guerre à tire d'ailes. Correspondance de deux frères dans l'aviation (1915-1918), édition établie par Jacques Resal et Pierre Allorant, Editions Encrage, 2014, 320 p. / p. 383-384 : Philippe De Vita, Jean Renoir épistolier. Fragments autobiographiques d'un honnête homme, Paris, L'Harmattan, 2015, 250 p. ; Epistolaire, n°42, 2016 / p. 213-214 : La République au défi de la guerre. Lettres et carnets de l'année terrible (1870-1871), édition établie par Salomé Allorant, Jacques Resal et Pierre Allorant, Amiens, Encrage éditions, 2015, 242 p. / p. 214-215 : Lignes du front de l'arrière. Lettres du directeur de la Compagnie des tramways de Bordeaux à son fils artilleur 1914-1918, texte établi, annoté et présenté par Jacques Resal et Pierre Allorant, Presses universitaires de Bordeaux, 2015, 223 p. ; Epistolaire, n°43, 2017 / p. 264-266 : Les amants de Bonaparte. Roman par lettres et chronique conjugale (1798-1803), édition établie par Jacques Resal et Pierre Allorant, Amiens, Encrage éditions, 2016, 190 p. / p. 266-268 : Des médecins au service du progrès. Lettres d'une famille de médecins au XIXe siècle, de Louis XVIII à Gambetta, édition établie par Jacques Resal et Pierre Allorant, Amiens, Encrage éditions, 2016, 162 p. / p. 268-269 : Le Génie de l'Orient. Lettres d'un officier du génie de l'Algérie à la Crimée (1831-1856), édition établie par Jacques Resal et Pierre Allorant, Amiens, Encrage éditions, 2016, 128 p. ; Epistolaire, n°44, 2018 / p. 298-299 : Voltaire, Writings of 1769 (IIB), Les Oeuvres complètes de Voltaire, 70B, Nicholas Cronck (dir.), Oxford, Voltaire Foundation, 2016, 341 p. / p. 302-304 : La demeure de l'ambition. L'ascension d'une famille bourgeoise vue à travers les lettres des femmes (1814-1914), édition établie et présentée par Jacques Resal et Pierre Allorant, Limoges, Presses universitaires de Limoges, 2017, 445 p. / p. 326-330 : Michel Tournier, Lettres parlées à son ami allemand Helmut Waller 1967-1998, édition établie, présentée et annotée par Arlette Bouloumié, Paris, Gallimard, 2015, 342 p. / p. 335-337 : Le travail du genre à travers les échanges épistolaires des écrivains. Epistolarité et généricité, textes réunis par Nicole Biagioli et Marjin S. Kaplan, Paris, L'Harmattan, 2015, 272 p. / p. 337-339 : Risques et regrets. Les dangers de l'écriture épistolaire, sous la direction de Geneviève De Viveiros, Margot Irvine et Karin Schwerdtner, Montréal, Les éditions Nota Bene, 2015, 271 p. : Epistolaire, n°45, 2019 / p. 380-382 : Georges Ambrosino et Georges Bataille, L'Expérience à l'épreuve. Correspondance et inédits (1943-1960), édition établie, présentée et annotée par Claudine Franck, Meurcourt, Editions Les cahiers, 2018, 429 p. / p. 388-390 : Lire et relire la correspondance de Zola, sous la direction de Sophie Guermès, Rennes, Presses universitaires de Rennes, 2018, 236 p. ; Epistolaire, n°46, 2020 / p. 258-259 : Madame, vous allez m'émouvoir. Une famille française à travers deux guerres mondiales, correspondance rassemblée par Lucie Tesnière, Paris, Flammarion, 413 p. / p. 268-270 : Pierre Bergounioux et Jean-Paul Michel, Correspondance 1981-2017. Avec deux lettres de Daniel Puymègues, Lagrasse, éditions Verdier, 2018, 220 p. ; Epistolaire, n°47, 2021 / p. 347-349 : Fulgence Delleaux, Les quatre saisons d'Angélique. Correspondance d'une paysanne pendant la Révolution française, Paris, Bayard, 2020, 130 p. / p. 365-369 : Madame de Graffigny (1695-1758), femme de lettres des Lumières, sous la direction de Charlotte Simonin, Paris, Classiques Garnier, 2020, p. 460 p. / p. 369-373 : Philippe Berthier, Amitiés d'écrivains. Entre gens du métier, Paris, Honoré Champion, 2020, 360 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus d'ouvrages Revue d'Histoire littéraire de la France, 2018, p. 958-960 / Jürgen Siess, Vers un nouveau mode de relation entre les sexes. Six correspondances de femmes des Lumières, Paris, Classiques Garnier, coll. « Masculin/Féminin dans l’Europe moderne », 2017, 176 p. Revue d'Histoire littéraire de la France, 2017, p. 995-996 / Montesquieu, Correspondance choisie. « Avec respect et l’amitié la plus tendre », Édition critique par Philip Stewart, Paris, Classiques Garnier, coll. « Correspondances et Mémoires », 2015, 283 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId38"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Obitz-Lumbroso </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeure agrégée de Lettres modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Le Mans université - IUT de Laval)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteure en Langue et littérature françaises</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOMAINES DE RECHERCHE :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Littérature épistolaire ; correspondances</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Littérature du XVIIIe siècle : Beaumarchais ; Robert-Martin Lesuire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Editions critiques ; génétique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">EQUIPES DE RECHERCHE :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Laboratoire 3LAM (Le Mans université)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Equipe &amp;quot;Ecriture des Lumières&amp;quot;, ITEM (CNRS/ENS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Plateforme d'édition Eman ITEM (CNRS/ENS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Comité scientifique pour l'inventaire de la correspondance de Beaumarchais (IRCL - Université Paul-Valéry Montpellier 3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-Comité de rédaction de la revue </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epistolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Association Interdiciplinaire de Recherches sur l'Epistolaire)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site internet “Connaissez-vous Lesuire ?” Édition numérique des manuscrits inédits de Robert-Martin Lesuire (1736-[1815]) - https://eman-archives.org/Lesuire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Robert-Martin Lesuire] Robert, ou Confessions d’un homme de lettres pour servir à l’étude de la nature et de la société. Transcription, introduction et notes, 479 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso. Classiques Garnier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Louis-Augustin Pinel] : Le Barbier d’Ingouville, ou le retour du Barbier de Séville, de Louis-Augustin Pinel (1776). Transcription et annotations en collaboration avec Hervé Chabannes, présentation d’Hervé Chabannes, postface de Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rouen / Le Havre, 113 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaumarchais en toutes lettres. Identités d’un épistolier. Ouvrage tiré de la thèse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Honoré Champion, 554 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moi qui ne perds jamais un lambeau de papier&amp;quot; : panorama de la correspondance publiée de Beaumarchais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linda Gil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre des Correspondances et des Journaux intimes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« “Écris-moi une bonne lettre de sœur”. Figures éducatives dans les correspondances entre frère et sœur. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Jean Dufief; Jean-Marc Hovasse. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de littérature - Correspondance et magistère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXX, Droz, p. 365-380., 2018, Travaux de littérature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre dans la trilogie de Beaumarchais. Un objet sans gravité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lefay, Sophie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux regards sur la trilogie de Beaumarchais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 16, Classiques Garnier, pp.195-204, 2015, Rencontres. Série Le Dix-huitième siècle, 978-2-8124-5116-4 ; 978-2-8124-5117-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Beaumarchais anecdotique ? La construction de la figure de Beaumarchais à travers l'anecdote biographique (1799-1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haroche-Bouzinac, Geneviève; Esmein-Sarrazin, Camille; Rideau, Gaël; Vickermann-Ribémont, Gabriele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'anecdote entre littérature et histoire à l'époque moderne </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.93-110, 2015, Interférences, 978-2-7535-4072-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace intime dans la correspondance de Beaumarchais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daumas, Maurice (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Variations autour du for privé. Arts et correspondances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Presses de l'université de Pau et des pays de l'Adour, pp.41-54, 2014, Cultures, arts et sociétés, 2-353-11055-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je suis un peu comme Figaro, Monsieur le Comte, et je ne perds pas la tête pour un peu de bruit.&amp;quot; Beaumarchais dramaturge dans sa correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hovasse, Jean-Marc (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Correspondance et théâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.21-31, 2012, Interférences, 978-2-7535-1787-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre Rhinocéros, E. Ionesco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Potelet; Dominique Fouquet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français 3ème : livre unique - Livre du professeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hatier, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épistolaire et numérique. L'édition numérique de correspondances : pour quoi ? pour qui ? Réflexions autour de l'édition de la correspondance de Beaumarchais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.163-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enveloppe, nouvel objet d’étude ? Conclusion à deux voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Esmein-Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avec ou sans enveloppe. La lettre et le secret, 44, pp.183-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correspondances et amours adelphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La faute à Rousseau : revue de l'Association pour l'autobiographie et le patrimoine autobiographique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, p. 32-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le je(u) amoureux dans les lettres érotiques de Beaumarchais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43, p. 15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« &amp;quot;Si le temps se mesure par les événements qui le remplissent, j’ai vécu deux cents ans&amp;quot; : l’expérience du temps dans la correspondance de Beaumarchais », Congrès international des Lumières à Graz (Autriche).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, p. 179-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres de Beaumarchais aux Comédiens-Français : gestion et imaginaire de l'après-création des œuvres théâtrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38, pp.33-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01563873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le plaideur et l’épistolier : statut et fonction des lettres dans les mémoires judiciaires de Beaumarchais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'étude du dix-huitième siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, p. 271-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« État présent d’une correspondance. Editions et études – Beaumarchais (1732-1799) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, p. 221-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pratique de la lettre amoureuse chez Beaumarchais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épistolaire. Revue de l'A.I.R.E.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 251-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Racine et ses destinataires féminines »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Association interdisciplinaire de recherche sur l'épistolaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, p. 131-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettre ouverte et opinion publique : l'engagement épistolaire de Beaumarchais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beaumarchais penseur des Lumières en sa correspondance (littérature, droit et philosophie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linda Gil; Emmanuelle Sempère, Feb 2025, Strabourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05188405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Remercier Rétif de La Bretonne : inflexions rhétoriques, glissement générique et enjeu pragmatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique du remerciement (XVIe-XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cécile Lignereux; Ellen Delvallée, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruire le théâtre. Les lettres de Beaumarchais autour des théâtres de Bordeaux et de l'Odéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Editer les correspondances (2) - Théâtre, musique et opéra dans la Correspondance de Beaumarchais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linda Gil; Franck Salaün; Patrick Taïeb, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webinaire « L’édition électronique de correspondances : pour quoi, pour qui ? Réflexion autour de l’édition de la correspondance de Beaumarchais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinaire - Groupe de travail Eman Edition des correspondance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03707002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissez-vous Lesuire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internes Eman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France. , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus parus dans la revue Epistolaire Epistolaire, n°36, 2010 / p. 261-262 : Mademoiselle Aïssé, Lettres à Madame C***, préfacé et annoté par Benedetta Craveri, Paris, Payot & Rivages, coll. Rivages poche. Petite bibliothèque, 2009, 255 p. ; Epistolaire, n°37, 2011 / p. 344-349 : &amp;quot;L'épistolaire au XVIIe siècle&amp;quot;, Gérard Ferreyrolles (dir.), Littératures classiques, n°71, printemps 2010, 366 p. ; Epistolaire, n°38, 2012 / p. 278-279 : Correspondance et théâtre, textes réunis et présentés par Jean-Marc Hovasse, Rennes, Presses universitaires de Rennes, 2012, 310 p. ; Epistolaire, n°39, 2013 / p. 238-243 : Un médecin dans le sillage de la Grande Armée. Correspondance entre Jean Jacques Ballard et son épouse Ursule demeurée en France (1805-1812), texte établi, introduit et annoté par Jacques Resal et Pierre Allorant, L'Harmattan, 2013, 321 p. / p. 260-262 : Martin Belskis, Dans le square, Paris, Buchet-Chastel, coll. Qui vive, 2012, 213 p. / p. 262-263 : Gérard Oberlé, Emilie, une aventure épistolaire, Paris, Grasset, 2012, 318 p. / p. 284-288 : Genèse et correspondances, textes réunis et présentés par Françoise Leriche et Alain Pagès, Paris, Editions des archives contemporaines, coll. Références, 2012, 232 p. ; Epistolaire, n°40, 2014 / p. 294-296 : Femmes sur le pied de guerre. Chronique d'une famille bourgeoise 1914-1918, correspondance établie, présentée et annotée par Jacques Resal et Pierre Allorant, éditions des Presses universitaires du Septentrion, 2014, 467 p. ; Epistolaire, n°41, 2015 / p. 360-363 : Emile Zola, Lettres à Alexandrine. 1876-1901, édition établie, présentée et annotée par Brigitte Emile-Zola et Alain Pagès, Paris, Gallimard, 2014, 814 p. / p. 363-365 : La Grande Guerre à tire d'ailes. Correspondance de deux frères dans l'aviation (1915-1918), édition établie par Jacques Resal et Pierre Allorant, Editions Encrage, 2014, 320 p. / p. 383-384 : Philippe De Vita, Jean Renoir épistolier. Fragments autobiographiques d'un honnête homme, Paris, L'Harmattan, 2015, 250 p. ; Epistolaire, n°42, 2016 / p. 213-214 : La République au défi de la guerre. Lettres et carnets de l'année terrible (1870-1871), édition établie par Salomé Allorant, Jacques Resal et Pierre Allorant, Amiens, Encrage éditions, 2015, 242 p. / p. 214-215 : Lignes du front de l'arrière. Lettres du directeur de la Compagnie des tramways de Bordeaux à son fils artilleur 1914-1918, texte établi, annoté et présenté par Jacques Resal et Pierre Allorant, Presses universitaires de Bordeaux, 2015, 223 p. ; Epistolaire, n°43, 2017 / p. 264-266 : Les amants de Bonaparte. Roman par lettres et chronique conjugale (1798-1803), édition établie par Jacques Resal et Pierre Allorant, Amiens, Encrage éditions, 2016, 190 p. / p. 266-268 : Des médecins au service du progrès. Lettres d'une famille de médecins au XIXe siècle, de Louis XVIII à Gambetta, édition établie par Jacques Resal et Pierre Allorant, Amiens, Encrage éditions, 2016, 162 p. / p. 268-269 : Le Génie de l'Orient. Lettres d'un officier du génie de l'Algérie à la Crimée (1831-1856), édition établie par Jacques Resal et Pierre Allorant, Amiens, Encrage éditions, 2016, 128 p. ; Epistolaire, n°44, 2018 / p. 298-299 : Voltaire, Writings of 1769 (IIB), Les Oeuvres complètes de Voltaire, 70B, Nicholas Cronck (dir.), Oxford, Voltaire Foundation, 2016, 341 p. / p. 302-304 : La demeure de l'ambition. L'ascension d'une famille bourgeoise vue à travers les lettres des femmes (1814-1914), édition établie et présentée par Jacques Resal et Pierre Allorant, Limoges, Presses universitaires de Limoges, 2017, 445 p. / p. 326-330 : Michel Tournier, Lettres parlées à son ami allemand Helmut Waller 1967-1998, édition établie, présentée et annotée par Arlette Bouloumié, Paris, Gallimard, 2015, 342 p. / p. 335-337 : Le travail du genre à travers les échanges épistolaires des écrivains. Epistolarité et généricité, textes réunis par Nicole Biagioli et Marjin S. Kaplan, Paris, L'Harmattan, 2015, 272 p. / p. 337-339 : Risques et regrets. Les dangers de l'écriture épistolaire, sous la direction de Geneviève De Viveiros, Margot Irvine et Karin Schwerdtner, Montréal, Les éditions Nota Bene, 2015, 271 p. : Epistolaire, n°45, 2019 / p. 380-382 : Georges Ambrosino et Georges Bataille, L'Expérience à l'épreuve. Correspondance et inédits (1943-1960), édition établie, présentée et annotée par Claudine Franck, Meurcourt, Editions Les cahiers, 2018, 429 p. / p. 388-390 : Lire et relire la correspondance de Zola, sous la direction de Sophie Guermès, Rennes, Presses universitaires de Rennes, 2018, 236 p. ; Epistolaire, n°46, 2020 / p. 258-259 : Madame, vous allez m'émouvoir. Une famille française à travers deux guerres mondiales, correspondance rassemblée par Lucie Tesnière, Paris, Flammarion, 413 p. / p. 268-270 : Pierre Bergounioux et Jean-Paul Michel, Correspondance 1981-2017. Avec deux lettres de Daniel Puymègues, Lagrasse, éditions Verdier, 2018, 220 p. ; Epistolaire, n°47, 2021 / p. 347-349 : Fulgence Delleaux, Les quatre saisons d'Angélique. Correspondance d'une paysanne pendant la Révolution française, Paris, Bayard, 2020, 130 p. / p. 365-369 : Madame de Graffigny (1695-1758), femme de lettres des Lumières, sous la direction de Charlotte Simonin, Paris, Classiques Garnier, 2020, p. 460 p. / p. 369-373 : Philippe Berthier, Amitiés d'écrivains. Entre gens du métier, Paris, Honoré Champion, 2020, 360 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptes rendus d'ouvrages Revue d'Histoire littéraire de la France, 2018, p. 958-960 / Jürgen Siess, Vers un nouveau mode de relation entre les sexes. Six correspondances de femmes des Lumières, Paris, Classiques Garnier, coll. « Masculin/Féminin dans l’Europe moderne », 2017, 176 p. Revue d'Histoire littéraire de la France, 2017, p. 995-996 / Montesquieu, Correspondance choisie. « Avec respect et l’amitié la plus tendre », Édition critique par Philip Stewart, Paris, Classiques Garnier, coll. « Correspondances et Mémoires », 2015, 283 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Obitz-Lumbroso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId38"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Obitz-Lumbroso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706813v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Obitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563923v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563880v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544762v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706963v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Obitz-Lumbroso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706813v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708039v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Obitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706832v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706873v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563880v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563923v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563895v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563884v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706937v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707008v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544762v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Esmein-Sarrazin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706860v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706906v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706884v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706910v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706891v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706913v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188405v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706977v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707036v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707002v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706953v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708062v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>