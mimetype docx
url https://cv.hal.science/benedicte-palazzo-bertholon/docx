--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.49450549451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Palazzo-Bertholon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associée en archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://archeoacoustique.labo.univ-poitiers.fr/ </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon 33, rue Edouard Grimaux F-86000 POITIERS</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">b.palazzo@yahoo.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirection avec J.-Ch. Valière (Institut PPrime, UPR 3346, Université de Poitiers), d’un programme de recherches transversales sur « Le comportement acoustique des revêtements muraux et l’incidence des pots acoustiques dans les églises médiévales et modernes », depuis 2005.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction d’un programme d’étude archéologique sur l’Hypogée des Dunes à Poitiers (86), depuis 2001. Cette approche interdisciplinaire associe initialement l’archéologie du bâti, l’épigraphie, la géologie des matériaux, la taille de pierre et la caractérisation des mortiers. La publication d'une monographie collective (Dir. B. Palazzo-Bertholon et C. Treffort) élargie à d'autres approches (sculpture, langue des inscriptions, sépultures, etc.) est actuellement en préparation.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CV court :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 11 janvier 1969 à Lyon (4e).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1990 : Maîtrise à l'univ. Lyon II et Tesi di laurea (Erasmus) à Bergame (Italie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1991 : DESS &amp;quot;Méthodes physiques en archéologie et en muséographie&amp;quot;, univ. Bordeaux I et III.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Doctorat &amp;quot;Histoire et civilisation des mondes anciens&amp;quot;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Statut : archéologue / archéomètre contractuel.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherches :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La dimension acoustique des églises médiévales et modernes (Xe-XVIIIe siècles), notamment à travers les dispositifs de pots acoustiques . L'approche interdisciplinaire a pour objectif de comprendre l'usage de ces dispositifs dans toutes leurs dimensions : archéologique, acoustique, symbolique, musicologique, etc. Le caveau &amp;quot;phonocamptique&amp;quot; de la cathédrale de Noyon (Picardie) constitue un cas d'étude expérimental en collectif avec d'autres chercheurs du CESR (2015-2016).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le bâti médiéval et ses décors (peintures murales, stucs et mosaïques), en particulier à la charnière entre l'Antiquité tardive et le haut Moyen Âge. L'approche est conjointement archéologique (relevés et analyses architecturales) et archéométrique (caractérisation physico-chimique des matériaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude archéologique de l'hypogée des Dunes et préparation d'une publication monographique permettant de fournir une lecture renouvelée de l'édifice par le croisement de données et de disciplines variées.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au PCR « Mariana : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge », dirigé par Daniel Istria - LA3M UMR 7298 AMU / CNRS, depuis 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l’ANR « Corpus architectural européen des édifices religieux antérieurs à l’an Mil », dir. Pascale Chevalier et Ch. Sapin, ARTeHIS, Université de Bourgogne-CNRS-Culture, Dijon, depuis mai 2008, pour la région Poitou-Charentes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au programme de recherche du Getty Conservation Institute (Los Angeles) sur « L’étude des propriétés des coulis d’injection employés en restauration de peintures murales et de mosaïques » 09-2006 06-2007.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pilotage de projets :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation (avec J.Ch. Valière) et gestion du programme expérimental intitulé &amp;quot;Chanter à Noyon&amp;quot; qui s'est tenu les 17-18 septembre 2015 à la cathédrale de Noyon (Picardie) avec l'ensemble Gilles Binchois, dirigé par Dominique Vellard, dans le cadre d'une collaboration entre le CESR, le CESCM (FESMAR) et l'institut Pprime.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du son. Les dispositifs de pots acoustiques dans les édifices anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française d'Archéologie; Editions Picard, 5, pp.205, 2012, Supplément au Bulletin monumental, ISSN : 2102-4499, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mortier de chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Errance, pp.160, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acoustic Intentionality of the Montivilliers Nuns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tobias C. Weißmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Sacred Architecture - Aural Architectures of the Divine. Sacred Spaces, Sound and Rite in Transcultural Perspectives, Coll. Music and Sacred Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Olms Verlag, Baden‑Baden, In press, Music and Sacred Architecture, 978‑3‑487‑16780‑0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of acoustic pots in the liturgical space; functional, symbolic, musical and acoustic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound, Music and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-87, 2024, Music, Science and Technology, vol. 7, ISBN 978-2-503-61183-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers du complexe paléochrétien intra muros de Mariana (Lucciana, Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Blanc-Bijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavements et sols en béton et en mortier : vocabulaire, techniques, diffusion, actes du colloque d’Aix-en-Provence, 26 et 27 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.21-29, 2021, Mémoires. Ausonius ; 59, 978-2-35613-367-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baptistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flammin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina-Aïcha Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel ISTRIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 574, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-112, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03113137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La basilique suburbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel ISTRIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 574, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-120, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03113164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La basilique intra-muros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dixneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flammin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel ISTRIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 574, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-83, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03113110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Parteo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Sotirakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel ISTRIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 574, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-178, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03113179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor sculpté : le stuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Sapin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germigny-des-Prés (Loiret) : l'oratoire carolingien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAC Centre-Val de Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-42, 2019, Patrimoine protégé, ISSN 2271-2895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des poteries enterrées dans le sol des églises médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Phalip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'épiderme et d'entrailles : le mur médiéval en occident et au proche-orient (Xe-XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Baise Pascal, pp.215-224, 2017, histoires croisées, 978-2-84516-763-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une connaissance des peintures murales anciennes : des recettes de fabrication aux analyses physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coupry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Chevalier; B. Boissavit-Camus; S. Balcon-Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire des pierres : Mélanges d'archéologie, d'art et d'histoire en l'honneur de Christian Sapin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-164, 2016, Bibliothèque de l'Antiquité Tardive, 978-2-503-55334-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01284255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Poitiers. Province ecclésiastique de Bordeaux (Aquitania Secunda). Complément au tome X, 1998, p. 65-92 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boissavit-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prévot Françoise, Gaillard Michèle, Gauthier Nancy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topographie chrétienne des cités de la Gaule, des origines au milieu du VIIIe siècle, Quarante ans d’enquête (1972-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Boccard, p. 218-224, 2014, Tome 1 : Images nouvelles des villes de la Gaule, 978-2-7018-0369-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filiation entre les 'echea' antiques et les pots acoustiques médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon, Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.43-49, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.11, 41 et 81, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des fréquences acoustiques des pots. La constitution d'un corpus archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rebeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.157-162, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un recensement des pots acoustiques. Etat de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon, Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.85-97, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture symbolique des pots acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.59-66, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos et Perspectives d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.5-7 et 185-187, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources médiévales et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.27-37, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historiographie aux XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon, Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.13-25, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des mortiers et des enduits de la cathédrale saint-Jean-de-Maurienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Parron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cathédrale Saint-Pierre en Tarentaise et le groupe épiscopal de Maurienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Association lyonnaise pour la promotion de l'archéologie en Rhône-Alpes, pp.48-53, 2002, Documents d'archéologie en Rhône-Alpes et en Auvergne, ISSN 1632-4374, 2-9516145-1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Methodology to Archeoacoustics in the Time of Scripture: Complex Dialogue Between Archaeological Evidence, Texts from Scholars and Written Mentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18154/RWTH-CONV-239649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the intention to modify sound propagation in medieval and modern workschip places: the case of the abbaye de Montivilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque, Palais Fesch-Musée des Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC de Corse; INRAP; ville d’Ajaccio; Collectivité territoriale de Corse, Nov 2017, Ajaccio, France. pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of human sciences to the interpretation of theuse of acoustic pots in France and in bordering countries from the 12th to the 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">173rd Meeting of the Acoustical Society of America (ASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASA (Acoustical Society of America); EAA (European Acoustics Association), Jun 2017, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers du complexe paléochrétien de Mariana (Lucciana, Haute-Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Pavements et sols en mortier : vocabulaire, techniques, diffusion", Colloque international, Aix-en-Provence, MMSH organisé par le CCJ avec le soutien d’AOROC et de Site et Musée romains d’Avenches, 26 et 27 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet des pots acoustiques du caveau phonocamptique de la cathédrale de Noyon : analyse modale et performance chantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAF/VISHNO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux scientifiques et patrimoniaux d’un site archéologique exceptionnel : l’hypogée des Dunes de Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Embs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Treffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jan 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02183838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spatialisation des pots acoustiques dans l'espace liturgique et la matérialisation du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cinq sens au Moyen Âge : approches croisées et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Poitiers, France. pp.407-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poteries acoustiques dans les églises médiévales et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silences et sons du Moyen-âge à nos jours : perceptions, identités sonores et patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex PATRIMA (Fondation des sciences du patrimoine); Institut national de l’audiovisuel (INA) (Paris); Centre d’histoire culturelle des sociétés contemporaines (CHCSC, UVSQ); laboratoire États, Société, Religion (ESR, UVSQ); MRTE et LDI (Université de Cergy‑Pontoise); LéAV (École nationale supérieure d’architecture de Versailles); Juliette Aubrun, Maria Basile, Catherine Bruant, Christian Delporte, Corinne François‑Denève, Anne Hertzog, Laura Kendrick, Catherine Lavandier, Julien Longhi et Damien Masson, Nov 2012, Versailles - Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuc. Huit fragments inédits de la cathédrale de Chartres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études en 2011 et 2012 : Découvertes et restaurations à la cathédrale de Chartres, 2007-2012. Les matériaux de construction, techniques et symboles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Chartres, France. pp.204-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif acoustique du caveau de la cathédrale de Noyon (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements et apparences des surfaces murales autour de l'an mil : joints, enduits et polychromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Beaume-les-Messieurs Saint-Claude, France. pp.205-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor de stuc en Gaule (Ier-VIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le décor de stuc en Gaule (Ier-VIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France. pp.509-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vases acoustiques dans les églises médiévales : analyse des sources et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du VIIe colloque biennal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Pommiers-en-Forez, France. pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronti tecnici e decorativi sugli stucchi intorno all’VIII secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del convegno internazionale di storia dell’arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cividale, Italy. pp.298-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de l'hypogée des Dunes à Poitiers. Approche méthodologie et interdisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Treffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXVIIIe Journées internationales d'archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poitiers, France. pp.151-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vases dits « acoustiques » dans les églises médiévales : un programme d'étude interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Palazzo-Bertholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Valiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès International d'Archéologie Médiévale et Moderne, Paris 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vases dits « acoustiques » dans les églises médiévales : un programme d’étude interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiéval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature des stucs entre le Ve et le XIIe siècle dans l’Europe médiévale : confrontation de la caractérisation physico-chimique des matériaux aux contextes géologiques, techniques et artistiques de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Poitiers, France. pp.13-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conservation des mortiers et des enduits : de l'analyse à la constitution d'une banque de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Bourges, France. pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with the Acoustic Pots Chamber of Noyon Cathedral (late 16th c. ?) : An Archaeoacustic and Musicological Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enduits peints de la chapelle axiale de l’abbatiale carolingienne de St-Philbert-de-Grandlieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 173 (2), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bulmo.2015.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pots acoustiques dans les églises médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 363, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie du son : l'étude des pots acoustiques dans les églises médiévales et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des mortiers de l'abbaye Saint-Gille-du-Gard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 171 (4), pp.343-345. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bulmo.2013.9696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00919911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Pots in Ancient and Medieval Buildings: Literary Analysis of Ancient Texte and Comparison with Recent Observations in French Churches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (1-6), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du décor mural : un nouveau regard sur le programme ornemental en stuc de l’ancienne église Sainte-Marie d’Alet-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.149-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pigments verts, rouges et bleus dans les décors peints de la fin de l’Antiquité et du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coupry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (supplément), pp.689-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor de stuc autour de l’an Mil : aspects techniques d’une production artistique disparue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XL, pp.285-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lime-based injection grouts for the conservation of architectural surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beril Bicer-Simisr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Rainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de Mauro De Meo. - Techniche constructtive maurarie medievali. La Sabina. - Rome, L'Erma di Bretschneider, 2006, 319 pp. (Storia della tecnica edilizia e restauro dei monumenti, 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.174-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crypte de l’abbaye Saint-Séverin à Château-Landon (Seine-et-Marne) : analyse architecturale d’un édifice de l’an Mil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude (de) Mecquenem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Archéologie médiévale, 39, pp.77-104. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.16279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoch- und spätmittelalterlicher Stuck. Material - Technik - Stil - Restaurierung. Kolloquium des Graduiertenkollegs « Kunstwissenschaft - Bauforschung - Denkmalpflege » der Otto-Friedrich- Universität Bamberg und der Technischen Universität Berlin, Bamberg 16-18 März 2000, éd. Martin Hoernes. Ratisbonne, Schnell & Steiner, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of synthesis and processing conditions on the release behavior and stability of sol–gel derived silica xerogels embedded with bioactive compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morpurgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Teoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bergamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Realdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Farmaco (1989-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (8), pp.675-683. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.farmac.2005.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintures de Saint-Pierre-les-Églises sont-elles carolingiennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tome IV, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Coppola - La construzione nel medioevo. Avellino, Sellino, 1999, 207 pages, 35 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (174), pp.173-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et liturgie. L’exemple de la dédicace de l’église et de la consécration de l’autel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 159 (IV), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bulmo.2001.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et archéométrie des mortiers et des enduits médiévaux. Etude critique de la bibliographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.191-216. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arcme.1999.938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a history of architectural acoustics using archaeological evidence: Recent research contributions to understanding the use of acoustic pots in the quest for sound quality in 11 th-17 th-century churches in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amboise, Village Vacances Familles (VVF) des Violettes. Fouilles sur le flanc nord de l'oppidum d'Ambacia. Rapport Final d'Opération de Fouille (site 37.003.139.AH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Laruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Cinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental d'Indre-et-Loire. Tours. 2018, 3 vol. (298 p., 508 p., 275 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Îlot Lacoix-Charbonnaud, ancienne abbaye Saint-Cybard, &amp;quot;le logis de l'abbé&amp;quot;, Angoulême (Charente). Rapport final d'opération préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Rouzo-Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hadès. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge – 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Corse. 2013, pp.2 vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique : Programme collectif de recherche 2008-2011 : rapport complémentaire 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andrault-Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Caucanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Czerniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Débax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon. 2012, 2 vol. (296, 114 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique : Programme collectif de recherche 2008-2010 : rapport final 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon. 2010, 3 vol. (185 f., 151f., non paginé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.49450549451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Palazzo-Bertholon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associée en archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://archeoacoustique.labo.univ-poitiers.fr/ </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon 33, rue Edouard Grimaux F-86000 POITIERS</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">b.palazzo@yahoo.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirection avec J.-Ch. Valière (Institut PPrime, UPR 3346, Université de Poitiers), d’un programme de recherches transversales sur « Le comportement acoustique des revêtements muraux et l’incidence des pots acoustiques dans les églises médiévales et modernes », depuis 2005.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction d’un programme d’étude archéologique sur l’Hypogée des Dunes à Poitiers (86), depuis 2001. Cette approche interdisciplinaire associe initialement l’archéologie du bâti, l’épigraphie, la géologie des matériaux, la taille de pierre et la caractérisation des mortiers. La publication d'une monographie collective (Dir. B. Palazzo-Bertholon et C. Treffort) élargie à d'autres approches (sculpture, langue des inscriptions, sépultures, etc.) est actuellement en préparation.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CV court :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 11 janvier 1969 à Lyon (4e).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1990 : Maîtrise à l'univ. Lyon II et Tesi di laurea (Erasmus) à Bergame (Italie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1991 : DESS &amp;quot;Méthodes physiques en archéologie et en muséographie&amp;quot;, univ. Bordeaux I et III.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Doctorat &amp;quot;Histoire et civilisation des mondes anciens&amp;quot;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Statut : archéologue / archéomètre contractuel.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherches :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La dimension acoustique des églises médiévales et modernes (Xe-XVIIIe siècles), notamment à travers les dispositifs de pots acoustiques . L'approche interdisciplinaire a pour objectif de comprendre l'usage de ces dispositifs dans toutes leurs dimensions : archéologique, acoustique, symbolique, musicologique, etc. Le caveau &amp;quot;phonocamptique&amp;quot; de la cathédrale de Noyon (Picardie) constitue un cas d'étude expérimental en collectif avec d'autres chercheurs du CESR (2015-2016).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le bâti médiéval et ses décors (peintures murales, stucs et mosaïques), en particulier à la charnière entre l'Antiquité tardive et le haut Moyen Âge. L'approche est conjointement archéologique (relevés et analyses architecturales) et archéométrique (caractérisation physico-chimique des matériaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude archéologique de l'hypogée des Dunes et préparation d'une publication monographique permettant de fournir une lecture renouvelée de l'édifice par le croisement de données et de disciplines variées.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au PCR « Mariana : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge », dirigé par Daniel Istria - LA3M UMR 7298 AMU / CNRS, depuis 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l’ANR « Corpus architectural européen des édifices religieux antérieurs à l’an Mil », dir. Pascale Chevalier et Ch. Sapin, ARTeHIS, Université de Bourgogne-CNRS-Culture, Dijon, depuis mai 2008, pour la région Poitou-Charentes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au programme de recherche du Getty Conservation Institute (Los Angeles) sur « L’étude des propriétés des coulis d’injection employés en restauration de peintures murales et de mosaïques » 09-2006 06-2007.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pilotage de projets :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation (avec J.Ch. Valière) et gestion du programme expérimental intitulé &amp;quot;Chanter à Noyon&amp;quot; qui s'est tenu les 17-18 septembre 2015 à la cathédrale de Noyon (Picardie) avec l'ensemble Gilles Binchois, dirigé par Dominique Vellard, dans le cadre d'une collaboration entre le CESR, le CESCM (FESMAR) et l'institut Pprime.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du son. Les dispositifs de pots acoustiques dans les édifices anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française d'Archéologie; Editions Picard, 5, pp.205, 2012, Supplément au Bulletin monumental, ISSN : 2102-4499, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mortier de chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Errance, pp.160, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acoustic Intentionality of the Montivilliers Nuns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tobias C. Weißmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Sacred Architecture - Aural Architectures of the Divine. Sacred Spaces, Sound and Rite in Transcultural Perspectives, Coll. Music and Sacred Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Olms Verlag, Baden‑Baden, In press, Music and Sacred Architecture, 978‑3‑487‑16780‑0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of acoustic pots in the liturgical space; functional, symbolic, musical and acoustic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound, Music and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-87, 2024, Music, Science and Technology, vol. 7, ISBN 978-2-503-61183-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers du complexe paléochrétien intra muros de Mariana (Lucciana, Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Blanc-Bijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavements et sols en béton et en mortier : vocabulaire, techniques, diffusion, actes du colloque d’Aix-en-Provence, 26 et 27 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.21-29, 2021, Mémoires. Ausonius ; 59, 978-2-35613-367-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La basilique suburbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel ISTRIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 574, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-120, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03113164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baptistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flammin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina-Aïcha Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel ISTRIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 574, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-112, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03113137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La basilique intra-muros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dixneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flammin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel ISTRIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 574, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-83, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03113110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Parteo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Sotirakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel ISTRIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 574, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-178, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03113179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor sculpté : le stuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Sapin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germigny-des-Prés (Loiret) : l'oratoire carolingien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAC Centre-Val de Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-42, 2019, Patrimoine protégé, ISSN 2271-2895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des poteries enterrées dans le sol des églises médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Phalip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'épiderme et d'entrailles : le mur médiéval en occident et au proche-orient (Xe-XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Baise Pascal, pp.215-224, 2017, histoires croisées, 978-2-84516-763-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une connaissance des peintures murales anciennes : des recettes de fabrication aux analyses physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coupry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Chevalier; B. Boissavit-Camus; S. Balcon-Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire des pierres : Mélanges d'archéologie, d'art et d'histoire en l'honneur de Christian Sapin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-164, 2016, Bibliothèque de l'Antiquité Tardive, 978-2-503-55334-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01284255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Poitiers. Province ecclésiastique de Bordeaux (Aquitania Secunda). Complément au tome X, 1998, p. 65-92 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boissavit-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prévot Françoise, Gaillard Michèle, Gauthier Nancy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topographie chrétienne des cités de la Gaule, des origines au milieu du VIIIe siècle, Quarante ans d’enquête (1972-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Boccard, p. 218-224, 2014, Tome 1 : Images nouvelles des villes de la Gaule, 978-2-7018-0369-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filiation entre les 'echea' antiques et les pots acoustiques médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon, Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.43-49, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.11, 41 et 81, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture symbolique des pots acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.59-66, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un recensement des pots acoustiques. Etat de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon, Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.85-97, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des fréquences acoustiques des pots. La constitution d'un corpus archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rebeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.157-162, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos et Perspectives d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.5-7 et 185-187, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources médiévales et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.27-37, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historiographie aux XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon, Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.13-25, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des mortiers et des enduits de la cathédrale saint-Jean-de-Maurienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Parron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cathédrale Saint-Pierre en Tarentaise et le groupe épiscopal de Maurienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Association lyonnaise pour la promotion de l'archéologie en Rhône-Alpes, pp.48-53, 2002, Documents d'archéologie en Rhône-Alpes et en Auvergne, ISSN 1632-4374, 2-9516145-1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Methodology to Archeoacoustics in the Time of Scripture: Complex Dialogue Between Archaeological Evidence, Texts from Scholars and Written Mentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18154/RWTH-CONV-239649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the intention to modify sound propagation in medieval and modern workschip places: the case of the abbaye de Montivilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of human sciences to the interpretation of theuse of acoustic pots in France and in bordering countries from the 12th to the 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">173rd Meeting of the Acoustical Society of America (ASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASA (Acoustical Society of America); EAA (European Acoustics Association), Jun 2017, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque, Palais Fesch-Musée des Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC de Corse; INRAP; ville d’Ajaccio; Collectivité territoriale de Corse, Nov 2017, Ajaccio, France. pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers du complexe paléochrétien de Mariana (Lucciana, Haute-Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Pavements et sols en mortier : vocabulaire, techniques, diffusion", Colloque international, Aix-en-Provence, MMSH organisé par le CCJ avec le soutien d’AOROC et de Site et Musée romains d’Avenches, 26 et 27 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux scientifiques et patrimoniaux d’un site archéologique exceptionnel : l’hypogée des Dunes de Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Embs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Treffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jan 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02183838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet des pots acoustiques du caveau phonocamptique de la cathédrale de Noyon : analyse modale et performance chantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAF/VISHNO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spatialisation des pots acoustiques dans l'espace liturgique et la matérialisation du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cinq sens au Moyen Âge : approches croisées et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Poitiers, France. pp.407-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poteries acoustiques dans les églises médiévales et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silences et sons du Moyen-âge à nos jours : perceptions, identités sonores et patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex PATRIMA (Fondation des sciences du patrimoine); Institut national de l’audiovisuel (INA) (Paris); Centre d’histoire culturelle des sociétés contemporaines (CHCSC, UVSQ); laboratoire États, Société, Religion (ESR, UVSQ); MRTE et LDI (Université de Cergy‑Pontoise); LéAV (École nationale supérieure d’architecture de Versailles); Juliette Aubrun, Maria Basile, Catherine Bruant, Christian Delporte, Corinne François‑Denève, Anne Hertzog, Laura Kendrick, Catherine Lavandier, Julien Longhi et Damien Masson, Nov 2012, Versailles - Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuc. Huit fragments inédits de la cathédrale de Chartres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études en 2011 et 2012 : Découvertes et restaurations à la cathédrale de Chartres, 2007-2012. Les matériaux de construction, techniques et symboles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Chartres, France. pp.204-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif acoustique du caveau de la cathédrale de Noyon (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements et apparences des surfaces murales autour de l'an mil : joints, enduits et polychromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Beaume-les-Messieurs Saint-Claude, France. pp.205-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor de stuc en Gaule (Ier-VIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le décor de stuc en Gaule (Ier-VIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France. pp.509-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vases acoustiques dans les églises médiévales : analyse des sources et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du VIIe colloque biennal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Pommiers-en-Forez, France. pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronti tecnici e decorativi sugli stucchi intorno all’VIII secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del convegno internazionale di storia dell’arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cividale, Italy. pp.298-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de l'hypogée des Dunes à Poitiers. Approche méthodologie et interdisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Treffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXVIIIe Journées internationales d'archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poitiers, France. pp.151-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vases dits « acoustiques » dans les églises médiévales : un programme d'étude interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Palazzo-Bertholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Valiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès International d'Archéologie Médiévale et Moderne, Paris 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vases dits « acoustiques » dans les églises médiévales : un programme d’étude interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiéval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature des stucs entre le Ve et le XIIe siècle dans l’Europe médiévale : confrontation de la caractérisation physico-chimique des matériaux aux contextes géologiques, techniques et artistiques de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Poitiers, France. pp.13-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conservation des mortiers et des enduits : de l'analyse à la constitution d'une banque de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Bourges, France. pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with the Acoustic Pots Chamber of Noyon Cathedral (late 16th c. ?) : An Archaeoacustic and Musicological Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enduits peints de la chapelle axiale de l’abbatiale carolingienne de St-Philbert-de-Grandlieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 173 (2), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bulmo.2015.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pots acoustiques dans les églises médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 363, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des mortiers de l'abbaye Saint-Gille-du-Gard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 171 (4), pp.343-345. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bulmo.2013.9696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00919911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie du son : l'étude des pots acoustiques dans les églises médiévales et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Pots in Ancient and Medieval Buildings: Literary Analysis of Ancient Texte and Comparison with Recent Observations in French Churches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (1-6), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du décor mural : un nouveau regard sur le programme ornemental en stuc de l’ancienne église Sainte-Marie d’Alet-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.149-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pigments verts, rouges et bleus dans les décors peints de la fin de l’Antiquité et du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coupry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (supplément), pp.689-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor de stuc autour de l’an Mil : aspects techniques d’une production artistique disparue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XL, pp.285-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lime-based injection grouts for the conservation of architectural surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beril Bicer-Simisr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Rainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de Mauro De Meo. - Techniche constructtive maurarie medievali. La Sabina. - Rome, L'Erma di Bretschneider, 2006, 319 pp. (Storia della tecnica edilizia e restauro dei monumenti, 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.174-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crypte de l’abbaye Saint-Séverin à Château-Landon (Seine-et-Marne) : analyse architecturale d’un édifice de l’an Mil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude (de) Mecquenem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Archéologie médiévale, 39, pp.77-104. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.16279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoch- und spätmittelalterlicher Stuck. Material - Technik - Stil - Restaurierung. Kolloquium des Graduiertenkollegs « Kunstwissenschaft - Bauforschung - Denkmalpflege » der Otto-Friedrich- Universität Bamberg und der Technischen Universität Berlin, Bamberg 16-18 März 2000, éd. Martin Hoernes. Ratisbonne, Schnell & Steiner, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of synthesis and processing conditions on the release behavior and stability of sol–gel derived silica xerogels embedded with bioactive compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morpurgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Teoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bergamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Realdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Farmaco (1989-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (8), pp.675-683. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.farmac.2005.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintures de Saint-Pierre-les-Églises sont-elles carolingiennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tome IV, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Coppola - La construzione nel medioevo. Avellino, Sellino, 1999, 207 pages, 35 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (174), pp.173-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et liturgie. L’exemple de la dédicace de l’église et de la consécration de l’autel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 159 (IV), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bulmo.2001.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et archéométrie des mortiers et des enduits médiévaux. Etude critique de la bibliographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.191-216. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arcme.1999.938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a history of architectural acoustics using archaeological evidence: Recent research contributions to understanding the use of acoustic pots in the quest for sound quality in 11 th-17 th-century churches in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amboise, Village Vacances Familles (VVF) des Violettes. Fouilles sur le flanc nord de l'oppidum d'Ambacia. Rapport Final d'Opération de Fouille (site 37.003.139.AH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Laruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Cinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental d'Indre-et-Loire. Tours. 2018, 3 vol. (298 p., 508 p., 275 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Îlot Lacoix-Charbonnaud, ancienne abbaye Saint-Cybard, &amp;quot;le logis de l'abbé&amp;quot;, Angoulême (Charente). Rapport final d'opération préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Rouzo-Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hadès. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge – 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Corse. 2013, pp.2 vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique : Programme collectif de recherche 2008-2011 : rapport complémentaire 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andrault-Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Caucanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Czerniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Débax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon. 2012, 2 vol. (296, 114 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique : Programme collectif de recherche 2008-2010 : rapport final 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon. 2010, 3 vol. (185 f., 151f., non paginé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C21A026"/>
+    <w:nsid w:val="FEA94953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3AC88E4A"/>
+    <w:nsid w:val="AB2AF280"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archeoacoustique.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.palazzo@yahoo.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503611839-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8182" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113164v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8292" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sotirakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8312" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Ressources/Publications/Patrimoines-en-region-Centre-Val-de-Loire/Patrimoine-protege2/L-oratoire-carolingien-de-Germigny-des-Pres-45" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coupry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gouzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871782v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gr&#233;goire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239649" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Embs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faracci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;ron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009243v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo-Bertholin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174754v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2015.12101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320943v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919911v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2013.9696" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918590" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beril Bicer-Simisr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Griffin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Rainer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Henrion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude (de) Mecquenem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16279" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morpurgo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teoli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergamin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Realdon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farmac.2005.05.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-276B2LN0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331089v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palazzo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2001.1046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arcme.1999.938" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Rouzo-Lenoir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Baudrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpentier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caucanas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czerniak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109248v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dellong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archeoacoustique.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.palazzo@yahoo.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503611839-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8292" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8182" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sotirakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8312" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Ressources/Publications/Patrimoines-en-region-Centre-Val-de-Loire/Patrimoine-protege2/L-oratoire-carolingien-de-Germigny-des-Pres-45" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coupry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gouzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gr&#233;goire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239649" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183838v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Embs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faracci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;ron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009243v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo-Bertholin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174754v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2015.12101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919911v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2013.9696" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918590" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beril Bicer-Simisr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Griffin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Rainer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Henrion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude (de) Mecquenem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16279" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morpurgo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teoli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergamin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Realdon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farmac.2005.05.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-276B2LN0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331089v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palazzo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2001.1046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arcme.1999.938" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Rouzo-Lenoir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Baudrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpentier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caucanas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czerniak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109248v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dellong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>