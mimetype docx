--- v1 (2026-05-06)
+++ v2 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.49450549451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Palazzo-Bertholon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associée en archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://archeoacoustique.labo.univ-poitiers.fr/ </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon 33, rue Edouard Grimaux F-86000 POITIERS</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">b.palazzo@yahoo.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirection avec J.-Ch. Valière (Institut PPrime, UPR 3346, Université de Poitiers), d’un programme de recherches transversales sur « Le comportement acoustique des revêtements muraux et l’incidence des pots acoustiques dans les églises médiévales et modernes », depuis 2005.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction d’un programme d’étude archéologique sur l’Hypogée des Dunes à Poitiers (86), depuis 2001. Cette approche interdisciplinaire associe initialement l’archéologie du bâti, l’épigraphie, la géologie des matériaux, la taille de pierre et la caractérisation des mortiers. La publication d'une monographie collective (Dir. B. Palazzo-Bertholon et C. Treffort) élargie à d'autres approches (sculpture, langue des inscriptions, sépultures, etc.) est actuellement en préparation.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CV court :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 11 janvier 1969 à Lyon (4e).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1990 : Maîtrise à l'univ. Lyon II et Tesi di laurea (Erasmus) à Bergame (Italie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1991 : DESS &amp;quot;Méthodes physiques en archéologie et en muséographie&amp;quot;, univ. Bordeaux I et III.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Doctorat &amp;quot;Histoire et civilisation des mondes anciens&amp;quot;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Statut : archéologue / archéomètre contractuel.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherches :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La dimension acoustique des églises médiévales et modernes (Xe-XVIIIe siècles), notamment à travers les dispositifs de pots acoustiques . L'approche interdisciplinaire a pour objectif de comprendre l'usage de ces dispositifs dans toutes leurs dimensions : archéologique, acoustique, symbolique, musicologique, etc. Le caveau &amp;quot;phonocamptique&amp;quot; de la cathédrale de Noyon (Picardie) constitue un cas d'étude expérimental en collectif avec d'autres chercheurs du CESR (2015-2016).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le bâti médiéval et ses décors (peintures murales, stucs et mosaïques), en particulier à la charnière entre l'Antiquité tardive et le haut Moyen Âge. L'approche est conjointement archéologique (relevés et analyses architecturales) et archéométrique (caractérisation physico-chimique des matériaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude archéologique de l'hypogée des Dunes et préparation d'une publication monographique permettant de fournir une lecture renouvelée de l'édifice par le croisement de données et de disciplines variées.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au PCR « Mariana : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge », dirigé par Daniel Istria - LA3M UMR 7298 AMU / CNRS, depuis 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l’ANR « Corpus architectural européen des édifices religieux antérieurs à l’an Mil », dir. Pascale Chevalier et Ch. Sapin, ARTeHIS, Université de Bourgogne-CNRS-Culture, Dijon, depuis mai 2008, pour la région Poitou-Charentes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au programme de recherche du Getty Conservation Institute (Los Angeles) sur « L’étude des propriétés des coulis d’injection employés en restauration de peintures murales et de mosaïques » 09-2006 06-2007.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pilotage de projets :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation (avec J.Ch. Valière) et gestion du programme expérimental intitulé &amp;quot;Chanter à Noyon&amp;quot; qui s'est tenu les 17-18 septembre 2015 à la cathédrale de Noyon (Picardie) avec l'ensemble Gilles Binchois, dirigé par Dominique Vellard, dans le cadre d'une collaboration entre le CESR, le CESCM (FESMAR) et l'institut Pprime.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du son. Les dispositifs de pots acoustiques dans les édifices anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française d'Archéologie; Editions Picard, 5, pp.205, 2012, Supplément au Bulletin monumental, ISSN : 2102-4499, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mortier de chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Errance, pp.160, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acoustic Intentionality of the Montivilliers Nuns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tobias C. Weißmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Sacred Architecture - Aural Architectures of the Divine. Sacred Spaces, Sound and Rite in Transcultural Perspectives, Coll. Music and Sacred Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Olms Verlag, Baden‑Baden, In press, Music and Sacred Architecture, 978‑3‑487‑16780‑0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of acoustic pots in the liturgical space; functional, symbolic, musical and acoustic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound, Music and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-87, 2024, Music, Science and Technology, vol. 7, ISBN 978-2-503-61183-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers du complexe paléochrétien intra muros de Mariana (Lucciana, Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Blanc-Bijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavements et sols en béton et en mortier : vocabulaire, techniques, diffusion, actes du colloque d’Aix-en-Provence, 26 et 27 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.21-29, 2021, Mémoires. Ausonius ; 59, 978-2-35613-367-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La basilique suburbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel ISTRIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 574, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-120, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03113164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baptistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flammin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina-Aïcha Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel ISTRIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 574, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-112, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03113137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La basilique intra-muros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dixneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flammin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel ISTRIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 574, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-83, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03113110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Parteo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Sotirakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel ISTRIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 574, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-178, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03113179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor sculpté : le stuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Sapin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germigny-des-Prés (Loiret) : l'oratoire carolingien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAC Centre-Val de Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-42, 2019, Patrimoine protégé, ISSN 2271-2895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des poteries enterrées dans le sol des églises médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Phalip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'épiderme et d'entrailles : le mur médiéval en occident et au proche-orient (Xe-XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Baise Pascal, pp.215-224, 2017, histoires croisées, 978-2-84516-763-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une connaissance des peintures murales anciennes : des recettes de fabrication aux analyses physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coupry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Chevalier; B. Boissavit-Camus; S. Balcon-Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire des pierres : Mélanges d'archéologie, d'art et d'histoire en l'honneur de Christian Sapin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-164, 2016, Bibliothèque de l'Antiquité Tardive, 978-2-503-55334-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01284255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Poitiers. Province ecclésiastique de Bordeaux (Aquitania Secunda). Complément au tome X, 1998, p. 65-92 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boissavit-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prévot Françoise, Gaillard Michèle, Gauthier Nancy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topographie chrétienne des cités de la Gaule, des origines au milieu du VIIIe siècle, Quarante ans d’enquête (1972-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Boccard, p. 218-224, 2014, Tome 1 : Images nouvelles des villes de la Gaule, 978-2-7018-0369-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filiation entre les 'echea' antiques et les pots acoustiques médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon, Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.43-49, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.11, 41 et 81, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture symbolique des pots acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.59-66, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un recensement des pots acoustiques. Etat de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon, Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.85-97, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des fréquences acoustiques des pots. La constitution d'un corpus archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rebeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.157-162, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos et Perspectives d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.5-7 et 185-187, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources médiévales et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.27-37, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historiographie aux XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon, Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.13-25, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des mortiers et des enduits de la cathédrale saint-Jean-de-Maurienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Parron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cathédrale Saint-Pierre en Tarentaise et le groupe épiscopal de Maurienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Association lyonnaise pour la promotion de l'archéologie en Rhône-Alpes, pp.48-53, 2002, Documents d'archéologie en Rhône-Alpes et en Auvergne, ISSN 1632-4374, 2-9516145-1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Methodology to Archeoacoustics in the Time of Scripture: Complex Dialogue Between Archaeological Evidence, Texts from Scholars and Written Mentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18154/RWTH-CONV-239649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the intention to modify sound propagation in medieval and modern workschip places: the case of the abbaye de Montivilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of human sciences to the interpretation of theuse of acoustic pots in France and in bordering countries from the 12th to the 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">173rd Meeting of the Acoustical Society of America (ASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASA (Acoustical Society of America); EAA (European Acoustics Association), Jun 2017, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque, Palais Fesch-Musée des Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC de Corse; INRAP; ville d’Ajaccio; Collectivité territoriale de Corse, Nov 2017, Ajaccio, France. pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers du complexe paléochrétien de Mariana (Lucciana, Haute-Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Pavements et sols en mortier : vocabulaire, techniques, diffusion", Colloque international, Aix-en-Provence, MMSH organisé par le CCJ avec le soutien d’AOROC et de Site et Musée romains d’Avenches, 26 et 27 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux scientifiques et patrimoniaux d’un site archéologique exceptionnel : l’hypogée des Dunes de Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Embs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Treffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jan 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02183838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet des pots acoustiques du caveau phonocamptique de la cathédrale de Noyon : analyse modale et performance chantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAF/VISHNO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spatialisation des pots acoustiques dans l'espace liturgique et la matérialisation du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cinq sens au Moyen Âge : approches croisées et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Poitiers, France. pp.407-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poteries acoustiques dans les églises médiévales et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silences et sons du Moyen-âge à nos jours : perceptions, identités sonores et patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex PATRIMA (Fondation des sciences du patrimoine); Institut national de l’audiovisuel (INA) (Paris); Centre d’histoire culturelle des sociétés contemporaines (CHCSC, UVSQ); laboratoire États, Société, Religion (ESR, UVSQ); MRTE et LDI (Université de Cergy‑Pontoise); LéAV (École nationale supérieure d’architecture de Versailles); Juliette Aubrun, Maria Basile, Catherine Bruant, Christian Delporte, Corinne François‑Denève, Anne Hertzog, Laura Kendrick, Catherine Lavandier, Julien Longhi et Damien Masson, Nov 2012, Versailles - Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuc. Huit fragments inédits de la cathédrale de Chartres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études en 2011 et 2012 : Découvertes et restaurations à la cathédrale de Chartres, 2007-2012. Les matériaux de construction, techniques et symboles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Chartres, France. pp.204-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif acoustique du caveau de la cathédrale de Noyon (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements et apparences des surfaces murales autour de l'an mil : joints, enduits et polychromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Beaume-les-Messieurs Saint-Claude, France. pp.205-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor de stuc en Gaule (Ier-VIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le décor de stuc en Gaule (Ier-VIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France. pp.509-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vases acoustiques dans les églises médiévales : analyse des sources et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du VIIe colloque biennal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Pommiers-en-Forez, France. pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronti tecnici e decorativi sugli stucchi intorno all’VIII secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del convegno internazionale di storia dell’arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cividale, Italy. pp.298-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de l'hypogée des Dunes à Poitiers. Approche méthodologie et interdisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Treffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXVIIIe Journées internationales d'archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poitiers, France. pp.151-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vases dits « acoustiques » dans les églises médiévales : un programme d'étude interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Palazzo-Bertholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Valiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès International d'Archéologie Médiévale et Moderne, Paris 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vases dits « acoustiques » dans les églises médiévales : un programme d’étude interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiéval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature des stucs entre le Ve et le XIIe siècle dans l’Europe médiévale : confrontation de la caractérisation physico-chimique des matériaux aux contextes géologiques, techniques et artistiques de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Poitiers, France. pp.13-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conservation des mortiers et des enduits : de l'analyse à la constitution d'une banque de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Bourges, France. pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with the Acoustic Pots Chamber of Noyon Cathedral (late 16th c. ?) : An Archaeoacustic and Musicological Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enduits peints de la chapelle axiale de l’abbatiale carolingienne de St-Philbert-de-Grandlieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 173 (2), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bulmo.2015.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pots acoustiques dans les églises médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 363, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des mortiers de l'abbaye Saint-Gille-du-Gard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 171 (4), pp.343-345. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bulmo.2013.9696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00919911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie du son : l'étude des pots acoustiques dans les églises médiévales et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Pots in Ancient and Medieval Buildings: Literary Analysis of Ancient Texte and Comparison with Recent Observations in French Churches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (1-6), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du décor mural : un nouveau regard sur le programme ornemental en stuc de l’ancienne église Sainte-Marie d’Alet-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.149-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pigments verts, rouges et bleus dans les décors peints de la fin de l’Antiquité et du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coupry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (supplément), pp.689-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor de stuc autour de l’an Mil : aspects techniques d’une production artistique disparue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XL, pp.285-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lime-based injection grouts for the conservation of architectural surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beril Bicer-Simisr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Rainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de Mauro De Meo. - Techniche constructtive maurarie medievali. La Sabina. - Rome, L'Erma di Bretschneider, 2006, 319 pp. (Storia della tecnica edilizia e restauro dei monumenti, 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.174-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crypte de l’abbaye Saint-Séverin à Château-Landon (Seine-et-Marne) : analyse architecturale d’un édifice de l’an Mil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude (de) Mecquenem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Archéologie médiévale, 39, pp.77-104. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.16279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoch- und spätmittelalterlicher Stuck. Material - Technik - Stil - Restaurierung. Kolloquium des Graduiertenkollegs « Kunstwissenschaft - Bauforschung - Denkmalpflege » der Otto-Friedrich- Universität Bamberg und der Technischen Universität Berlin, Bamberg 16-18 März 2000, éd. Martin Hoernes. Ratisbonne, Schnell & Steiner, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of synthesis and processing conditions on the release behavior and stability of sol–gel derived silica xerogels embedded with bioactive compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morpurgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Teoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bergamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Realdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Farmaco (1989-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (8), pp.675-683. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.farmac.2005.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintures de Saint-Pierre-les-Églises sont-elles carolingiennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tome IV, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Coppola - La construzione nel medioevo. Avellino, Sellino, 1999, 207 pages, 35 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (174), pp.173-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et liturgie. L’exemple de la dédicace de l’église et de la consécration de l’autel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 159 (IV), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bulmo.2001.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et archéométrie des mortiers et des enduits médiévaux. Etude critique de la bibliographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.191-216. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arcme.1999.938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a history of architectural acoustics using archaeological evidence: Recent research contributions to understanding the use of acoustic pots in the quest for sound quality in 11 th-17 th-century churches in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amboise, Village Vacances Familles (VVF) des Violettes. Fouilles sur le flanc nord de l'oppidum d'Ambacia. Rapport Final d'Opération de Fouille (site 37.003.139.AH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Laruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Cinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental d'Indre-et-Loire. Tours. 2018, 3 vol. (298 p., 508 p., 275 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Îlot Lacoix-Charbonnaud, ancienne abbaye Saint-Cybard, &amp;quot;le logis de l'abbé&amp;quot;, Angoulême (Charente). Rapport final d'opération préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Rouzo-Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hadès. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge – 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Corse. 2013, pp.2 vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique : Programme collectif de recherche 2008-2011 : rapport complémentaire 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andrault-Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Caucanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Czerniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Débax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon. 2012, 2 vol. (296, 114 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique : Programme collectif de recherche 2008-2010 : rapport final 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon. 2010, 3 vol. (185 f., 151f., non paginé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:105.49450549451px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Bénédicte Palazzo-Bertholon </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associée en archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet de recherche </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://archeoacoustique.labo.univ-poitiers.fr/ </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon 33, rue Edouard Grimaux F-86000 POITIERS</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">b.palazzo@yahoo.com</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsabilités :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Codirection avec J.-Ch. Valière (Institut PPrime, UPR 3346, Université de Poitiers), d’un programme de recherches transversales sur « Le comportement acoustique des revêtements muraux et l’incidence des pots acoustiques dans les églises médiévales et modernes », depuis 2005.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Direction d’un programme d’étude archéologique sur l’Hypogée des Dunes à Poitiers (86), depuis 2001. Cette approche interdisciplinaire associe initialement l’archéologie du bâti, l’épigraphie, la géologie des matériaux, la taille de pierre et la caractérisation des mortiers. La publication d'une monographie collective (Dir. B. Palazzo-Bertholon et C. Treffort) élargie à d'autres approches (sculpture, langue des inscriptions, sépultures, etc.) est actuellement en préparation.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">CV court :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née le 11 janvier 1969 à Lyon (4e).</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1990 : Maîtrise à l'univ. Lyon II et Tesi di laurea (Erasmus) à Bergame (Italie)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1991 : DESS &amp;quot;Méthodes physiques en archéologie et en muséographie&amp;quot;, univ. Bordeaux I et III.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1998 : Doctorat &amp;quot;Histoire et civilisation des mondes anciens&amp;quot;</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Statut : archéologue / archéomètre contractuel.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherches :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La dimension acoustique des églises médiévales et modernes (Xe-XVIIIe siècles), notamment à travers les dispositifs de pots acoustiques . L'approche interdisciplinaire a pour objectif de comprendre l'usage de ces dispositifs dans toutes leurs dimensions : archéologique, acoustique, symbolique, musicologique, etc. Le caveau &amp;quot;phonocamptique&amp;quot; de la cathédrale de Noyon (Picardie) constitue un cas d'étude expérimental en collectif avec d'autres chercheurs du CESR (2015-2016).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Le bâti médiéval et ses décors (peintures murales, stucs et mosaïques), en particulier à la charnière entre l'Antiquité tardive et le haut Moyen Âge. L'approche est conjointement archéologique (relevés et analyses architecturales) et archéométrique (caractérisation physico-chimique des matériaux).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Étude archéologique de l'hypogée des Dunes et préparation d'une publication monographique permettant de fournir une lecture renouvelée de l'édifice par le croisement de données et de disciplines variées.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au PCR « Mariana : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge », dirigé par Daniel Istria - LA3M UMR 7298 AMU / CNRS, depuis 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation à l’ANR « Corpus architectural européen des édifices religieux antérieurs à l’an Mil », dir. Pascale Chevalier et Ch. Sapin, ARTeHIS, Université de Bourgogne-CNRS-Culture, Dijon, depuis mai 2008, pour la région Poitou-Charentes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au programme de recherche du Getty Conservation Institute (Los Angeles) sur « L’étude des propriétés des coulis d’injection employés en restauration de peintures murales et de mosaïques » 09-2006 06-2007.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Pilotage de projets :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organisation (avec J.Ch. Valière) et gestion du programme expérimental intitulé &amp;quot;Chanter à Noyon&amp;quot; qui s'est tenu les 17-18 septembre 2015 à la cathédrale de Noyon (Picardie) avec l'ensemble Gilles Binchois, dirigé par Dominique Vellard, dans le cadre d'une collaboration entre le CESR, le CESCM (FESMAR) et l'institut Pprime.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du son. Les dispositifs de pots acoustiques dans les édifices anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française d'Archéologie; Editions Picard, 5, pp.205, 2012, Supplément au Bulletin monumental, ISSN : 2102-4499, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le mortier de chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Coutelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Oberlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Errance, pp.160, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00709387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Acoustic Intentionality of the Montivilliers Nuns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Polack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tobias C. Weißmann. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Music and Sacred Architecture - Aural Architectures of the Divine. Sacred Spaces, Sound and Rite in Transcultural Perspectives, Coll. Music and Sacred Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Olms Verlag, Baden‑Baden, In press, Music and Sacred Architecture, 978‑3‑487‑16780‑0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Location of acoustic pots in the liturgical space; functional, symbolic, musical and acoustic interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound, Music and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-87, 2024, Music, Science and Technology, vol. 7, ISBN 978-2-503-61183-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers du complexe paléochrétien intra muros de Mariana (Lucciana, Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Blanc-Bijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pavements et sols en béton et en mortier : vocabulaire, techniques, diffusion, actes du colloque d’Aix-en-Provence, 26 et 27 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions, pp.21-29, 2021, Mémoires. Ausonius ; 59, 978-2-35613-367-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La basilique suburbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel ISTRIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 574, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-120, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03113164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le baptistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flammin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina-Aïcha Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel ISTRIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 574, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-112, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03113137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La basilique intra-muros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Dixneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Flammin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel ISTRIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 574, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-83, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03113110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">San Parteo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Sotirakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel ISTRIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mariana. L’évêché et les édifices de culte du Ve au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 574, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de l’École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-178, 2020, Collection de l'École française de Rome, 978-2-7283-1456-0. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03113179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor sculpté : le stuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Sapin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Germigny-des-Prés (Loiret) : l'oratoire carolingien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DRAC Centre-Val de Loire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-42, 2019, Patrimoine protégé, ISSN 2271-2895</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02437199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des poteries enterrées dans le sol des églises médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Phalip. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'épiderme et d'entrailles : le mur médiéval en occident et au proche-orient (Xe-XVIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires Baise Pascal, pp.215-224, 2017, histoires croisées, 978-2-84516-763-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une connaissance des peintures murales anciennes : des recettes de fabrication aux analyses physico-chimiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coupry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Chevalier; B. Boissavit-Camus; S. Balcon-Berry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La mémoire des pierres : Mélanges d'archéologie, d'art et d'histoire en l'honneur de Christian Sapin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-164, 2016, Bibliothèque de l'Antiquité Tardive, 978-2-503-55334-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01284255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Poitiers. Province ecclésiastique de Bordeaux (Aquitania Secunda). Complément au tome X, 1998, p. 65-92 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Boissavit-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gerber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jégouzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Prévot Françoise, Gaillard Michèle, Gauthier Nancy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topographie chrétienne des cités de la Gaule, des origines au milieu du VIIIe siècle, Quarante ans d’enquête (1972-2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de Boccard, p. 218-224, 2014, Tome 1 : Images nouvelles des villes de la Gaule, 978-2-7018-0369-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filiation entre les 'echea' antiques et les pots acoustiques médiévaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon, Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.43-49, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introductions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.11, 41 et 81, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un recensement des pots acoustiques. Etat de la question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon, Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.85-97, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure des fréquences acoustiques des pots. La constitution d'un corpus archéologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Rebeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.157-162, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture symbolique des pots acoustiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.59-66, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00871054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos et Perspectives d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.5-7 et 185-187, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources médiévales et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon; Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.27-37, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historiographie aux XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon, Jean-Christophe Valière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du son : les dispositifs de pots acoustiques dans les édifices religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Archéologie ; Editions Picard, pp.13-25, 2012, Supplément au Bulletin monumental, ISSN 2102-4499 ; 5, 978-2-901837-41-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des mortiers et des enduits de la cathédrale saint-Jean-de-Maurienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Parron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La cathédrale Saint-Pierre en Tarentaise et le groupe épiscopal de Maurienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, Association lyonnaise pour la promotion de l'archéologie en Rhône-Alpes, pp.48-53, 2002, Documents d'archéologie en Rhône-Alpes et en Auvergne, ISSN 1632-4374, 2-9516145-1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Methodology to Archeoacoustics in the Time of Scripture: Complex Dialogue Between Archaeological Evidence, Texts from Scholars and Written Mentions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Congress on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Aachen, Germany. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18154/RWTH-CONV-239649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02453161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the intention to modify sound propagation in medieval and modern workschip places: the case of the abbaye de Montivilliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Annual Meeting of the European Association of Archaeologists (EAA 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologists, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of human sciences to the interpretation of theuse of acoustic pots in France and in bordering countries from the 12th to the 17th century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">173rd Meeting of the Acoustical Society of America (ASA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASA (Acoustical Society of America); EAA (European Acoustics Association), Jun 2017, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chapon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque, Palais Fesch-Musée des Beaux-Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DRAC de Corse; INRAP; ville d’Ajaccio; Collectivité territoriale de Corse, Nov 2017, Ajaccio, France. pp.66-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03468692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mortiers du complexe paléochrétien de Mariana (Lucciana, Haute-Corse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Pavements et sols en mortier : vocabulaire, techniques, diffusion", Colloque international, Aix-en-Provence, MMSH organisé par le CCJ avec le soutien d’AOROC et de Site et Musée romains d’Avenches, 26 et 27 avril 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01741272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet des pots acoustiques du caveau phonocamptique de la cathédrale de Noyon : analyse modale et performance chantée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Zara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAF/VISHNO 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01448174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux scientifiques et patrimoniaux d’un site archéologique exceptionnel : l’hypogée des Dunes de Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Embs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faracci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Treffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jan 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02183838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La spatialisation des pots acoustiques dans l'espace liturgique et la matérialisation du son</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cinq sens au Moyen Âge : approches croisées et interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Poitiers, France. pp.407-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01294666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poteries acoustiques dans les églises médiévales et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estèle Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Féron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silences et sons du Moyen-âge à nos jours : perceptions, identités sonores et patrimonialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex PATRIMA (Fondation des sciences du patrimoine); Institut national de l’audiovisuel (INA) (Paris); Centre d’histoire culturelle des sociétés contemporaines (CHCSC, UVSQ); laboratoire États, Société, Religion (ESR, UVSQ); MRTE et LDI (Université de Cergy‑Pontoise); LéAV (École nationale supérieure d’architecture de Versailles); Juliette Aubrun, Maria Basile, Catherine Bruant, Christian Delporte, Corinne François‑Denève, Anne Hertzog, Laura Kendrick, Catherine Lavandier, Julien Longhi et Damien Masson, Nov 2012, Versailles - Saint-Quentin-en-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuc. Huit fragments inédits de la cathédrale de Chartres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Sapin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études en 2011 et 2012 : Découvertes et restaurations à la cathédrale de Chartres, 2007-2012. Les matériaux de construction, techniques et symboles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Chartres, France. pp.204-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01009243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif acoustique du caveau de la cathédrale de Noyon (Oise)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements et apparences des surfaces murales autour de l'an mil : joints, enduits et polychromes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Beaume-les-Messieurs Saint-Claude, France. pp.205-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor de stuc en Gaule (Ier-VIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Allag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le décor de stuc en Gaule (Ier-VIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France. pp.509-523</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vases acoustiques dans les églises médiévales : analyse des sources et études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du VIIe colloque biennal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Pommiers-en-Forez, France. pp.19-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confronti tecnici e decorativi sugli stucchi intorno all’VIII secolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del convegno internazionale di storia dell’arte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Cividale, Italy. pp.298-309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une relecture de l'hypogée des Dunes à Poitiers. Approche méthodologie et interdisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Treffort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXVIIIe Journées internationales d'archéologie mérovingienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Poitiers, France. pp.151-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00347314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vases dits « acoustiques » dans les églises médiévales : un programme d'étude interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Palazzo-Bertholin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Valiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès International d'Archéologie Médiévale et Moderne, Paris 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00179384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vases dits « acoustiques » dans les églises médiévales : un programme d’étude interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiéval Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01447794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature des stucs entre le Ve et le XIIe siècle dans l’Europe médiévale : confrontation de la caractérisation physico-chimique des matériaux aux contextes géologiques, techniques et artistiques de la production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Poitiers, France. pp.13-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et conservation des mortiers et des enduits : de l'analyse à la constitution d'une banque de données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Bourges, France. pp.223-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimenting with the Acoustic Pots Chamber of Noyon Cathedral (late 16th c. ?) : An Archaeoacustic and Musicological Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Zara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Fiala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Telestes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.103-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enduits peints de la chapelle axiale de l’abbatiale carolingienne de St-Philbert-de-Grandlieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 173 (2), pp.165-171. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bulmo.2015.12101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pots acoustiques dans les églises médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 363, pp.24-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des mortiers de l'abbaye Saint-Gille-du-Gard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 171 (4), pp.343-345. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bulmo.2013.9696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00919911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie du son : l'étude des pots acoustiques dans les églises médiévales et modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustique et Techniques : trimestriel d'information des professionnels de l'acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 72, pp.39-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic Pots in Ancient and Medieval Buildings: Literary Analysis of Ancient Texte and Comparison with Recent Observations in French Churches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Carvalho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99 (1-6), pp.70-81. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.918590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie du décor mural : un nouveau regard sur le programme ornemental en stuc de l’ancienne église Sainte-Marie d’Alet-les-Bains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.149-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01309534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pigments verts, rouges et bleus dans les décors peints de la fin de l’Antiquité et du haut Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Coupry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquitania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (supplément), pp.689-698</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01320973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le décor de stuc autour de l’an Mil : aspects techniques d’une production artistique disparue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, XL, pp.285-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lime-based injection grouts for the conservation of architectural surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beril Bicer-Simisr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isobel Griffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Rainer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews in conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00785977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage de Mauro De Meo. - Techniche constructtive maurarie medievali. La Sabina. - Rome, L'Erma di Bretschneider, 2006, 319 pp. (Storia della tecnica edilizia e restauro dei monumenti, 5)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.174-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crypte de l’abbaye Saint-Séverin à Château-Landon (Seine-et-Marne) : analyse architecturale d’un édifice de l’an Mil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Büttner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Henrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude (de) Mecquenem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Archéologie médiévale, 39, pp.77-104. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.16279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoch- und spätmittelalterlicher Stuck. Material - Technik - Stil - Restaurierung. Kolloquium des Graduiertenkollegs « Kunstwissenschaft - Bauforschung - Denkmalpflege » der Otto-Friedrich- Universität Bamberg und der Technischen Universität Berlin, Bamberg 16-18 März 2000, éd. Martin Hoernes. Ratisbonne, Schnell & Steiner, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.85-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of synthesis and processing conditions on the release behavior and stability of sol–gel derived silica xerogels embedded with bioactive compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Morpurgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Teoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Palazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bergamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Realdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Farmaco (1989-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 60 (8), pp.675-683. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.farmac.2005.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peintures de Saint-Pierre-les-Églises sont-elles carolingiennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique du Centre-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tome IV, pp.53-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Coppola - La construzione nel medioevo. Avellino, Sellino, 1999, 207 pages, 35 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 44 (174), pp.173-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01331089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et liturgie. L’exemple de la dédicace de l’église et de la consécration de l’autel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Monumental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 159 (IV), pp.305-316. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bulmo.2001.1046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie et archéométrie des mortiers et des enduits médiévaux. Etude critique de la bibliographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 29, pp.191-216. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/arcme.1999.938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01323456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a history of architectural acoustics using archaeological evidence: Recent research contributions to understanding the use of acoustic pots in the quest for sound quality in 11 th-17 th-century churches in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Valière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amboise, Village Vacances Familles (VVF) des Violettes. Fouilles sur le flanc nord de l'oppidum d'Ambacia. Rapport Final d'Opération de Fouille (site 37.003.139.AH)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Laruaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laureline Cinçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Napoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental d'Indre-et-Loire. Tours. 2018, 3 vol. (298 p., 508 p., 275 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Îlot Lacoix-Charbonnaud, ancienne abbaye Saint-Cybard, &amp;quot;le logis de l'abbé&amp;quot;, Angoulême (Charente). Rapport final d'opération préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Rouzo-Lenoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hadès. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge – 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Istria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Baudrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Charpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Corse. 2013, pp.2 vol</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02189993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique : Programme collectif de recherche 2008-2011 : rapport complémentaire 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andrault-Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Caucanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Czerniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Débax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon. 2012, 2 vol. (296, 114 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique : Programme collectif de recherche 2008-2010 : rapport final 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon. 2010, 3 vol. (185 f., 151f., non paginé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01109248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId159"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEA94953"/>
+    <w:nsid w:val="BADDF460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AB2AF280"/>
+    <w:nsid w:val="B3344861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archeoacoustique.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.palazzo@yahoo.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503611839-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8292" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8182" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sotirakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8312" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Ressources/Publications/Patrimoines-en-region-Centre-Val-de-Loire/Patrimoine-protege2/L-oratoire-carolingien-de-Germigny-des-Pres-45" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coupry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gouzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gr&#233;goire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239649" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183838v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Embs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faracci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448174v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;ron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009243v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo-Bertholin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174754v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2015.12101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919911v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2013.9696" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918590" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beril Bicer-Simisr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Griffin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Rainer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Henrion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude (de) Mecquenem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16279" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morpurgo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teoli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergamin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Realdon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farmac.2005.05.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-276B2LN0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331089v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palazzo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2001.1046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arcme.1999.938" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Rouzo-Lenoir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Baudrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpentier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caucanas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czerniak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109248v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dellong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archeoacoustique.labo.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:b.palazzo@yahoo.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Est&#232;le Dupuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Carvalho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Polack" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503611839-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113164v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8292" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113137v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina-A&#239;cha Malek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8182" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113110v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8248" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113179v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sotirakis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8312" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02437199v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.culture.gouv.fr/Regions/Drac-Centre-Val-de-Loire/Ressources/Publications/Patrimoines-en-region-Centre-Val-de-Loire/Patrimoine-protege2/L-oratoire-carolingien-de-Germigny-des-Pres-45" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01284255v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Coupry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gerber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne J&#233;gouzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870966v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871786v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871781v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gr&#233;goire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rebeix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00871054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870953v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870944v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323515v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02453161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18154/RWTH-CONV-239649" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482637v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fiala" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Zara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482642v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741272v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01448174v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02183838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Embs" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faracci" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Treffort" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01294666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482567v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne F&#233;ron" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01009243v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320797v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763667v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Blanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Allag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309466v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00347314v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo-Bertholin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Valiere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447794v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Palazzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323388v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174754v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2015.12101" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309426v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00919911v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2013.9696" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320943v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320948v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918590" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01309534v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01320973v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785977v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beril Bicer-Simisr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Griffin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Rainer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420304v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323263v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Henrion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude (de) Mecquenem" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16279" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morpurgo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teoli" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bergamin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Realdon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.farmac.2005.05.007" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-276B2LN0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323360v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331089v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palazzo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2001.1046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323456v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arcme.1999.938" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206631v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lebrun" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Rouzo-Lenoir" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02189993v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Baudrand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charpentier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867574v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caucanas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czerniak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01109248v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dellong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lescure" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>