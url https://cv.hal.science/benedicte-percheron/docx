--- v0 (2026-03-05)
+++ v1 (2026-04-18)
@@ -222,117 +222,201 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des dinosaures aux oiseaux !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tabouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvana Editoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 96 p, 2026, 9788836664849</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les sciences naturelles à Rouen au XIXe siècle. Muséographie, vulgarisation et réseaux scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions materiologiques. , 2017, Françoise Parot, 978-2-37361-120-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01590635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -342,1915 +426,1915 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déménagement du jardin botanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rouen retrouvée. Une ville au temps des révolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions des méandres, 2025, 9782958979829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La nature imitée</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception savante de la nature parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature à Paris au XIXe siècle. Du réel à l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782759237203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La perception savante de la nature parisienne</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouen et la reproduction humaine : de l’ovisme à la spermatogenèse in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LEH édition. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’innovation médicale et hospitalière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2023, 978-2-84874-976-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nature imitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature à Paris au XIXe siècle. Du réel à l'imaginaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782759237203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés savantes d’histoire naturelle : les arbres et la ville (1800-1940)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LISAA éditeur, pp.71-88, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.lisaa.1793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03905268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence des dioramas en France : l’exemple des dioramas du Muséum d’histoire naturelle de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PURH. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la pauvreté à la protection sociale : histoire et patrimoine. Mélanges offerts à Yannick Marec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2022, 9791024017419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Pouchet, père et fils en Egypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voyage(s) en orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département de la Seine-Maritime. Direction de la Communication et de l'Information, 2021, 9782372620291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polypes ou coraux : images et savoirs biologiques chez Flaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Séginger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flaubert et les sortilèges de l'image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110658965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasard, sciences du vivant et évolution dans la littérature française du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">de Gruyter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature française et savoirs biologiques au XIXe siècle. Traduction, transmission, transposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019, 978-3-11-066582-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110665833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’infiniment petit : un nouveau merveilleux scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Séginger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Hermann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biolographes – mythes et savoirs biologiques dans la littérature française du XIXe siècle, dir. Th. Klinkert et G. Séginger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 9791037000668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir monstre : notions et enjeux de la métamorphose pathologique dans les sciences du vivant et la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire LISAA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métamorphoses, entre fiction et notion. Littérature et sciences (XVIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-9566480-5-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’histoire culturelle à une histoire globale des sciences au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions matériologiques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qu'est-ce que la science… pour vous ? - tome 2 : 51 scientifiques, philosophes et amateurs de sciences répondent, Marc Silberstein (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 281-286, 2018, 978-2-37361-165-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une parenthèse dans l’histoire du Théâtre des Arts de Rouen : le Cirque (1941-1962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives sur les spectacles en province</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des laboratoires de biologie marine à l'expérimentation animale dans la littérature du XIX e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animalhumanité. Expérimentation et fiction : l’animalité au cœur du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , https://lisaa.u-pem.fr/fileadmin/Fichiers/LISAA/LISAA_editeur/Savoirs_en_texte/Animalhumanite/Percheron_Animalhumanite.pdf, 2018, 978-2-9566480-1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haeckel, Ernst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Flaubert </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.679, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouchet, Félix-Archimède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Flaubert </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.1183-1885, 2017, 978-2-7453-4903-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Pennetier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Flaubert </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1121-1123, 2017, 978-2-7453-4903-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pouchet, Georges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Flaubert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.1185-1187, 2017, 978-2-7453-4903-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique de l’imaginaire et enjeux spiritualistes : La Terre avant le déluge de Figuier et L’Univers de Pouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du vivant : imaginaire et discours scientifique fin XVIIIe siècle - XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44 (4), pp.117-130, 2017, Studia Romanica Posnaniensia, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14746/strop.2017.444.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De cire, de papier ou de plastique : histoire, représentations et utilisations des modèles anatomiques du cœur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le coeur dans tous ses états</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 107, , 2013, Le cœur dans tous ses états</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique, culture et divertissement à Rouen et au Havre sous l’Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes et cultures sous l’Occupation : expériences françaises et perspectives comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Pouchet, paysages marins et océanographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CTHS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perceptions scientifiques du monde marin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’argent des distractions rouennaises pendant la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Français et l’argent. Entre fantasmes et réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2753513368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’esthétique des Larmes dans l’opéra romantique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'improviste. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les larmes modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la chanson pacifiste à la chanson guerrière : les prémices de la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Bordeaux </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La chanson politique en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 82, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2260,1091 +2344,1091 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire l’histoire naturelle au xixe siècle : le style de Félix-Archimède Pouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/aes.3246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Malot, formation naturaliste au Collège royal de Rouen et réseaux scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Perrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Malot et la botanique, https://www.amis-hectormalot.fr/revue-perrine/revue-perrine-2018/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un naturaliste contre la science ? Les sciences naturelles dans l’œuvre de Charles Nodier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Charles Nodier et le roman gothique, 6, pp.165 à 184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07886-9.p.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hommes face aux animaux à Rouen au XIXe siècle : représentations, études zoologiques et perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Animaux dans la ville 2, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps dégénéré : des textes scientifiques à la littérature française du xixe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts et Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Littérature et savoirs du vivant Morphologies et temporalités, 7, https://aes.revues.org/697. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/aes.935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines de la Société des Amis des Sciences naturelles et du Muséum de Rouen, son histoire de 1865 à 1923</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société des Amis des Sciences naturelles de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flaubert, les naturalistes rouennais et les théories biologiques de 1865 à 1880</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flaubert. Revue critique et génétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13, https://flaubert.revues.org/2425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01465401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux cabinets de curiosités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études normandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, L'art d'être original, 2, pp.Presses universitaires de Rouen et du Havre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage sonore en France de 1939 à 1945 : la guerre des bruits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du GERHICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les images de la Chine dans l’opéra baroque et classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biblio 17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, L’Extrême-Orient dans la culture du XVIIe et XVIIIe siècle, 183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments pour une histoire de la création des URSSAF de Seine-Maritime (1955-1962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la protection sociale en Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines du Muséum d’histoire naturelle de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins de la Société Libre d'émulation de la Seine-Maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01547220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Muséums d’histoire naturelle et les représentations des populations extra-européennes au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectivia.net</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Das Andere im 19. Jahrhundert / L'autre au XIXe siècle, http://www.perspectivia.net/publikationen/discussions/1-2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner les femmes au XIXe siècle, études et actions des médecins rouennais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la protection sociale en Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des questions de santé publique présentées aux Rouennais – L’Almanach des Normands de 1862 et 1863</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mémoires de la protection sociale en Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3354,2039 +3438,2039 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes et spectacles de curiosités à Rouen au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Matrimoine de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HF Normandie; Musée Flaubert et d'histoire de la médecine, Sep 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médecine et femmes à Rouen au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Matrimoine de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Flaubert et d'histoire de la médecine; Associatin HF Normandie, Sep 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une troisième fenêtre ouverte sur le contenu du fonds du Comité d'histoire de la Sécurité sociale : Actions et impact de la Sécurité sociale dans la vie des Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fonds d'archives orales du Comité d'histoire de la Sécurité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives nationales de France, May 2023, Pierrefitte-sur-Seine, Archives nationales, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les femmes naturalistes en Normandie au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées du Matrimoine 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HF Normandie; Réunion des Musées métropolitains Normandie, Sep 2023, ROUEN, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une deuxième fenêtre ouverte sur le contenu du fonds du Comité d'histoire de la Sécurité sociale : La vie quotidienne à la Sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fonds d'archives orales du Comité d'histoire de la Sécurité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives nationales de France, May 2023, Pierrefitte-sur-Seine, Archives nationales, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une première fenêtre ouverte sur le contenu du fonds du Comité d'histoire de la Sécurité sociale : Organiser et financer la Sécurité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fonds d'archives orales du Comité d'histoire de la Sécurité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Comité d'histoire de la Sécurité sociale; Archives nationales de France, May 2023, Pierrefitte-sur-Seine, Archives nationales, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches de la nature en ville (XIXe siècle) : enjeux scientifiques, idéologiques et économiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Séginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Husti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Azoulai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVe Congrès de la Société française d'histoire des sciences et des techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'histoire des sciences et des techniques, Apr 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Une première fenêtre ouverte sur le contenu du fonds du Comité d'histoire de la Sécurité sociale : Organiser et financer la Sécurité sociale</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les naturalistes français et la perception de la nature en ville au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le fonds d'archives orales du Comité d'histoire de la Sécurité sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Comité d'histoire de la Sécurité sociale; Archives nationales de France, May 2023, Pierrefitte-sur-Seine, Archives nationales, France</w:t>
+              <w:t xml:space="preserve">La nature dans la cité : émotions et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel; Université d'Oxford, Apr 2022, Oxford, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une troisième fenêtre ouverte sur le contenu du fonds du Comité d'histoire de la Sécurité sociale : Actions et impact de la Sécurité sociale dans la vie des Français</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasteur, le milieu scientifique rouennais et la ville de Rouen (1859-1950)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le fonds d'archives orales du Comité d'histoire de la Sécurité sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives nationales de France, May 2023, Pierrefitte-sur-Seine, Archives nationales, France</w:t>
+              <w:t xml:space="preserve">Pasteur et la fabrique de la science. Du héros national aux débats territoriaux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Coutant; Sophie Demoy-Derotte; Bénédicte Percheron; Mathilde Schneider; Laurent Trémel, Dec 2022, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les femmes naturalistes en Normandie au XIXe siècle</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire naturelle au secours de l’industrie et du commerce citadins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées du Matrimoine 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HF Normandie; Réunion des Musées métropolitains Normandie, Sep 2023, ROUEN, France</w:t>
+              <w:t xml:space="preserve">Flore et Faune des villes : réalités et fictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une deuxième fenêtre ouverte sur le contenu du fonds du Comité d'histoire de la Sécurité sociale : La vie quotidienne à la Sécurité sociale</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectacles insolites et inclassables. Rouen et la naissance du cirque au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le fonds d'archives orales du Comité d'histoire de la Sécurité sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives nationales de France, May 2023, Pierrefitte-sur-Seine, Archives nationales, France</w:t>
+              <w:t xml:space="preserve">Imageries et imaginaires du cirque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Apr 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panel : &amp;quot;L’imitation de la nature en ville au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Séginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Roucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seeing Double/Voir Double</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Dix-Neuviémistes, Apr 2022, Belfast (Northern Ireland), Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouen et la reproduction humaine : de l’ovisme à la spermatogenèse in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées internationales sur l’innovation médicale et hospitalière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Politics of Giving: donors and the Natural History Museum in 19th Century Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond the Metropolis. Provincial Museums, Collections and Sociabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Gotha, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les naturalistes français et les jardins italiens au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Côté jardin : Histoire(s) &amp; représentations des jardins de la Méditerranée. Storia, storie e rappresentazioni dei giardini del Mediterraneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice Sophia Antipolis; Université de Gênes, May 2018, Vintimille, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Muséum national et Rouen au XIXe siècle : relations et collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Muséum, objet d’histoire »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hasard et évolution dans la littérature française du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création littéraire et savoirs biologiques au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire l’histoire naturelle au XIXe siècle : le style de Félix-Archimède Pouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le style - 43th Annual Nineteenth-Century French studium colloquium </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Charlottesville, États-Unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génies, apôtres et démons des sciences naturelles dans la littérature du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spleen et Idéal au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society of Dix-neuviémiste, Apr 2017, Canterbury, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Flaubert, les Pouchet et le Muséum d’histoire naturelle de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saison des Amis du Musée Flaubert et d’histoire de la médecine de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences naturelles et institutions muséales dans la région de Rouen (1870-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saison culturelle de la Fabrique des savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Elbeuf, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultiver et divertir « l’arrière » à Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous de 14-18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE Rouen Mar 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Claude Debussy, musicien français » : les années de guerre d’un compositeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rendez-vous de 14-18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESPE de Rouen, Feb 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les naturalistes français et la construction de l’image de l’homme sauvage au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Order and Chaos, journée d'études des doctorants de la Society of Dix-Neuviémistes, Maison française d'Oxford</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Oxford Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils pédagogiques aux produits dérivés de sciences naturelles au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Loisir au XIXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Bangor, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’UNESCO et la construction des identités culturelles des anciennes colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UNESCO and Issues of Colonization and Decolonization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNESCO, Oct 2009, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux sources du Nil : la mission de 1856</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aller(s)-Retour(s) au XIXe siècle, Society of Dix-Neuviémistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Bristol, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les carnets de voyages des naturalistes français au XIXe siècle – Mémoires de la colonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memories in/of the Nineteenth Centur, Society of Dix-Neuviémistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Manchester, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5396,571 +5480,571 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte interactive &amp;quot;La nature à Rouen, littérature et arts plastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://umap.openstreetmap.fr/fr/map/la-nature-a-rouen-litterature-et-arts-plastiques_596920#14/49.4465/1.0990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quatrième campagne d'archives orales du Comité d'histoire de la Sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'exposition &amp;quot;Pasteur, l'expérimentateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://serd.hypotheses.org/1754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre les sciences en dehors de l'école au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Belles plantes! Modèles en papier mâché du Dr Auzoux (dir. Johann-Günther Egginger)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l'exposition &amp;quot;Nous et les Autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, https://serd.hypotheses.org/740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le polype. Formes et savoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Séginger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Lechevrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, https://biolog.hypotheses.org/2201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Tentation de Saint Antoine de Flaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Séginger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le muséum d’Histoire naturelle de Rouen au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5970,98 +6054,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire et villes du futur. Balades urbaines : Paris et Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Demain, Nature et ville ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6071,185 +6155,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sciences naturelles à Rouen au XIXe siècle : muséographie, vulgarisation et réseaux scientifiques (1789-1923)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Rouen Normandie, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05225159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie musicale en Seine-Inférieure pendant la seconde guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Musique, musicologie et arts de la scène. Université Rouen Normandie, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05226801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId106"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6317,51 +6401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="816D9E73"/>
+    <w:nsid w:val="167932AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6465,51 +6549,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AB0CE4A4"/>
+    <w:nsid w:val="94D3DCEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6699,51 +6783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Percheron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362691v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1834/9782759237210/la-nature-a-paris-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263071v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173886v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905268v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1793" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051324v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110658965" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700813v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700702v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966204v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736591v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706302v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676085v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676090v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679426v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676097v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2017.444.008" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422930v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549943v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549947v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.3246" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700249v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07886-9.p.0165" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294012v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.935" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550010v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408381v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547195v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547210v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546553v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546522v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362716v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411668v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267706v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Husti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azoulai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267449v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216255v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267450v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Roucan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267471v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607219v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588795v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633216v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635860v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635862v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589364v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552326v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736593v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267336v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856440v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265694v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546536v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549930v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550001v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721023v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05225159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05226801v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Percheron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tabouelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836664849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590635v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362691v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1834/9782759237210/la-nature-a-paris-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905268v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1793" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110658965" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2017.444.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549852v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.3246" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07886-9.p.0165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.935" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546522v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Husti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azoulai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Roucan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024273v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267336v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05225159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05226801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>