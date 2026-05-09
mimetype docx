--- v1 (2026-04-18)
+++ v2 (2026-05-09)
@@ -503,51 +503,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La perception savante de la nature parisienne</w:t>
+                <w:t xml:space="preserve">La nature imitée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature à Paris au XIXe siècle. Du réel à l'imaginaire</w:t>
             </w:r>
             <w:r>
@@ -561,51 +561,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782759237203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263071v1</w:t>
+                <w:t xml:space="preserve">hal-04263073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouen et la reproduction humaine : de l’ovisme à la spermatogenèse in vitro</w:t>
               </w:r>
@@ -671,51 +671,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nature imitée</w:t>
+                <w:t xml:space="preserve">La perception savante de la nature parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature à Paris au XIXe siècle. Du réel à l'imaginaire</w:t>
             </w:r>
             <w:r>
@@ -729,51 +729,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9782759237203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04263073v1</w:t>
+                <w:t xml:space="preserve">hal-04263071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sociétés savantes d’histoire naturelle : les arbres et la ville (1800-1940)</w:t>
               </w:r>
@@ -1064,195 +1064,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’infiniment petit : un nouveau merveilleux scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Séginger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions Hermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biolographes – mythes et savoirs biologiques dans la littérature française du XIXe siècle, dir. Th. Klinkert et G. Séginger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2019, 9791037000668</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hasard, sciences du vivant et évolution dans la littérature française du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Gruyter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature française et savoirs biologiques au XIXe siècle. Traduction, transmission, transposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 978-3-11-066582-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110665833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110665833⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01700702v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01700813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir monstre : notions et enjeux de la métamorphose pathologique dans les sciences du vivant et la littérature</w:t>
               </w:r>
@@ -1378,165 +1378,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des laboratoires de biologie marine à l'expérimentation animale dans la littérature du XIX e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animalhumanité. Expérimentation et fiction : l’animalité au cœur du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , https://lisaa.u-pem.fr/fileadmin/Fichiers/LISAA/LISAA_editeur/Savoirs_en_texte/Animalhumanite/Percheron_Animalhumanite.pdf, 2018, 978-2-9566480-1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01706302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une parenthèse dans l’histoire du Théâtre des Arts de Rouen : le Cirque (1941-1962)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives sur les spectacles en province</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736591v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01706302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haeckel, Ernst</w:t>
               </w:r>
@@ -1662,173 +1662,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pouchet, Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Flaubert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.1185-1187, 2017, 978-2-7453-4903-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Georges Pennetier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Flaubert </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1121-1123, 2017, 978-2-7453-4903-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679426v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01676097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique de l’imaginaire et enjeux spiritualistes : La Terre avant le déluge de Figuier et L’Univers de Pouchet</w:t>
               </w:r>
@@ -1955,173 +1955,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Georges Pouchet, paysages marins et océanographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CTHS. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perceptions scientifiques du monde marin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Musique, culture et divertissement à Rouen et au Havre sous l’Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et cultures sous l’Occupation : expériences françaises et perspectives comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549947v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01549943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’argent des distractions rouennaises pendant la Seconde Guerre mondiale</w:t>
               </w:r>
@@ -2430,321 +2430,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un naturaliste contre la science ? Les sciences naturelles dans l’œuvre de Charles Nodier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Charles Nodier et le roman gothique, 6, pp.165 à 184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07886-9.p.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hector Malot, formation naturaliste au Collège royal de Rouen et réseaux scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Perrine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Malot et la botanique, https://www.amis-hectormalot.fr/revue-perrine/revue-perrine-2018/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un naturaliste contre la science ? Les sciences naturelles dans l’œuvre de Charles Nodier</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps dégénéré : des textes scientifiques à la littérature française du xixe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07886-9.p.0165⟩</w:t>
+              <w:t xml:space="preserve">Arts et Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Littérature et savoirs du vivant Morphologies et temporalités, 7, https://aes.revues.org/697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aes.935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01465399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hommes face aux animaux à Rouen au XIXe siècle : représentations, études zoologiques et perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Animaux dans la ville 2, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550027v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01465399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines de la Société des Amis des Sciences naturelles et du Muséum de Rouen, son histoire de 1865 à 1923</w:t>
               </w:r>
@@ -3584,782 +3584,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une troisième fenêtre ouverte sur le contenu du fonds du Comité d'histoire de la Sécurité sociale : Actions et impact de la Sécurité sociale dans la vie des Français</w:t>
+                <w:t xml:space="preserve">Approches de la nature en ville (XIXe siècle) : enjeux scientifiques, idéologiques et économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Séginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Husti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVe Congrès de la Société française d'histoire des sciences et des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'histoire des sciences et des techniques, Apr 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une première fenêtre ouverte sur le contenu du fonds du Comité d'histoire de la Sécurité sociale : Organiser et financer la Sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fonds d'archives orales du Comité d'histoire de la Sécurité sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Le Comité d'histoire de la Sécurité sociale; Archives nationales de France, May 2023, Pierrefitte-sur-Seine, Archives nationales, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une troisième fenêtre ouverte sur le contenu du fonds du Comité d'histoire de la Sécurité sociale : Actions et impact de la Sécurité sociale dans la vie des Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fonds d'archives orales du Comité d'histoire de la Sécurité sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Archives nationales de France, May 2023, Pierrefitte-sur-Seine, Archives nationales, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes naturalistes en Normandie au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées du Matrimoine 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HF Normandie; Réunion des Musées métropolitains Normandie, Sep 2023, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une deuxième fenêtre ouverte sur le contenu du fonds du Comité d'histoire de la Sécurité sociale : La vie quotidienne à la Sécurité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fonds d'archives orales du Comité d'histoire de la Sécurité sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives nationales de France, May 2023, Pierrefitte-sur-Seine, Archives nationales, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panel : &amp;quot;L’imitation de la nature en ville au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Séginger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Roucan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le fonds d'archives orales du Comité d'histoire de la Sécurité sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Comité d'histoire de la Sécurité sociale; Archives nationales de France, May 2023, Pierrefitte-sur-Seine, Archives nationales, France</w:t>
+              <w:t xml:space="preserve">Seeing Double/Voir Double</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Dix-Neuviémistes, Apr 2022, Belfast (Northern Ireland), Irlande</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Juliette Azoulai</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pasteur, le milieu scientifique rouennais et la ville de Rouen (1859-1950)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVe Congrès de la Société française d'histoire des sciences et des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française d'histoire des sciences et des techniques, Apr 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Pasteur et la fabrique de la science. Du héros national aux débats territoriaux.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Coutant; Sophie Demoy-Derotte; Bénédicte Percheron; Mathilde Schneider; Laurent Trémel, Dec 2022, ROUEN, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04270701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les naturalistes français et la perception de la nature en ville au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nature dans la cité : émotions et représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Gustave Eiffel; Université d'Oxford, Apr 2022, Oxford, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’histoire naturelle au secours de l’industrie et du commerce citadins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flore et Faune des villes : réalités et fictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectacles insolites et inclassables. Rouen et la naissance du cirque au XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Percheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imageries et imaginaires du cirque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, Apr 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267471v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04267698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rouen et la reproduction humaine : de l’ovisme à la spermatogenèse in vitro</w:t>
               </w:r>
@@ -6401,51 +6401,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="167932AC"/>
+    <w:nsid w:val="84EE8ACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6549,51 +6549,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="94D3DCEE"/>
+    <w:nsid w:val="0468A82F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6783,51 +6783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Percheron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tabouelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836664849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590635v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362691v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263071v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1834/9782759237210/la-nature-a-paris-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905268v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1793" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110658965" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700702v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700813v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736591v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676097v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2017.444.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549947v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549943v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549852v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.3246" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294012v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07886-9.p.0165" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.935" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546522v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216255v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267450v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267706v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Husti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azoulai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267209v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270701v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266989v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267471v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Roucan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024273v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267336v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05225159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05226801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567815v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Percheron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tabouelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.silvanaeditoriale.it/libro/9788836664849" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01590635v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362691v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263073v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1834/9782759237210/la-nature-a-paris-au-xixe-siecle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263071v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905268v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.lisaa.1793" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211995v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490254v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le S&#233;ginger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110658965" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897057v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736591v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676085v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676090v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676097v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679426v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633218v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14746/strop.2017.444.008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549943v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549947v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549852v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.3246" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07886-9.p.0165" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465399v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.935" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408381v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547210v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547220v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663510v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546522v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362716v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411668v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Husti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Azoulai" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267449v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267453v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216255v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267450v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267698v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Roucan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270701v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267471v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607219v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024273v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267718v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633216v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634265v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573232v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635860v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635862v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736595v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736594v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552326v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736592v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267336v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856440v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265694v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721023v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05225159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05226801v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>