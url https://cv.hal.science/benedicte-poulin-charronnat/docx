--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -568,767 +568,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccadic and visuo-motor flexibility towards local parafoveal complexity as a hallmark of expert knowledge-driven processing during sight-reading of music</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joris Perra</w:t>
+                <w:t xml:space="preserve">Mental Fatigue in Older Adults: A Narrative Review of Subjective, Behavioral, Neurophysiological, and Physical Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17470218251325245⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.105950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2025.105950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233818v1</w:t>
+                <w:t xml:space="preserve">hal-05423790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Fatigue in Older Adults: A Narrative Review of Subjective, Behavioral, Neurophysiological, and Physical Changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouche</w:t>
+                <w:t xml:space="preserve">Saccadic and visuo-motor flexibility towards local parafoveal complexity as a hallmark of expert knowledge-driven processing during sight-reading of music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Perra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2025.105950⟩</w:t>
+              <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17470218251325245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423790v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying musical reading expertise by eye-movement analysis using machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning to Name Uppercase and Lowercase Letters in Preschoolers and Kindergarteners: An Investigation of the Effects of Child-and Letter-Related Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Drai-Zerbib</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Helle Lukows-Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcogn.2024.1417011⟩</w:t>
+              <w:t xml:space="preserve">Early Education and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (7), pp.1570-1590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10409289.2023.2252706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235426v1</w:t>
+                <w:t xml:space="preserve">hal-04301544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markers of musical expertise in a sight-reading task: An eye-tracking study.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baccino</w:t>
+                <w:t xml:space="preserve">Effect of mental fatigue on hand force production capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xlm0001358⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.e0298958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788644v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Name Uppercase and Lowercase Letters in Preschoolers and Kindergarteners: An Investigation of the Effects of Child-and Letter-Related Factors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bard</w:t>
+                <w:t xml:space="preserve">Classifying musical reading expertise by eye-movement analysis using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Drai-Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle Lukows-Duplessy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Grenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Perra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Education and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 35 (7), pp.1570-1590. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10409289.2023.2252706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcogn.2024.1417011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301544v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mental fatigue on hand force production capacities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
+                <w:t xml:space="preserve">Markers of musical expertise in a sight-reading task: An eye-tracking study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Perra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (4), pp.e0298958. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xlm0001358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675063v1</w:t>
+                <w:t xml:space="preserve">hal-04788644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical prism adaptation, but not sound presentation, modulates the visuospatial representation: A manual line-bisection study</w:t>
               </w:r>
@@ -2231,274 +2231,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of the impact of digital games eliciting explicit and implicit learning processes in preschoolers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bard</w:t>
+                <w:t xml:space="preserve">A meta-analysis on the effect of expertise on eye movements during music reading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Perra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helle Lukowski-Duplessy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
+                <w:t xml:space="preserve">Alice Latimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Drai-Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Child-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34, pp.100534. </w:t>
+              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijcci.2022.100534⟩</w:t>
+                <w:t xml:space="preserve">⟨10.16910/jemr.15.4.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874499v1</w:t>
+                <w:t xml:space="preserve">hal-03874525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis on the effect of expertise on eye movements during music reading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joris Perra</w:t>
+                <w:t xml:space="preserve">A comparison of the impact of digital games eliciting explicit and implicit learning processes in preschoolers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Latimier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Véronique Drai-Zerbib</w:t>
+                <w:t xml:space="preserve">Helle Lukowski-Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (4), </w:t>
+              <w:t xml:space="preserve">International Journal of Child-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.100534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.16910/jemr.15.4.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijcci.2022.100534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874525v1</w:t>
+                <w:t xml:space="preserve">hal-03874499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of mental fatigue on motor control</w:t>
               </w:r>
@@ -2852,90 +2852,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review on eye-hand span in sight-reading of music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Perra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Drai-Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3556,243 +3556,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions entre les traitements de la musique et du langage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alterations of EEG rhythms during motor preparation following awake brain surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985213v1</w:t>
+                <w:t xml:space="preserve">hal-01813291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of EEG rhythms during motor preparation following awake brain surgery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les interactions entre les traitements de la musique et du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perruchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, pp.24-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.05.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01813291v1</w:t>
+                <w:t xml:space="preserve">hal-01985213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case report: remote neuromodulation with direct electrical stimulation of the brain, as evidenced by intra-operative EEG recordings during wide-awake neurosurgery</w:t>
               </w:r>
@@ -4210,51 +4210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 232 (12), pp.3907-3918. </w:t>
@@ -5143,51 +5143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNR: Internationale Conference on NeuroRehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Toledo, Spain. pp.525-528, </w:t>
@@ -5467,51 +5467,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'imagerie motrice prolongée sur la preception de l'effort et ses corrélats neuronaux</w:t>
+                <w:t xml:space="preserve">Effet de l’imagerie motrice prolongée sur la perception de l’effort et ses corrélats neuronaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
@@ -5546,97 +5546,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès international de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880836v1</w:t>
+                <w:t xml:space="preserve">hal-01798985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’imagerie motrice prolongée sur la perception de l’effort et ses corrélats neuronaux</w:t>
+                <w:t xml:space="preserve">Effet de l'imagerie motrice prolongée sur la preception de l'effort et ses corrélats neuronaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
@@ -5671,73 +5671,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès international de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France. </w:t>
+              <w:t xml:space="preserve">17ème Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798985v1</w:t>
+                <w:t xml:space="preserve">hal-01880836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological Effects of Direct Electrical Stimulations During Awake Brain Surgery: Methodological Considerations</w:t>
               </w:r>
@@ -6681,51 +6681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8DBEA3A"/>
+    <w:nsid w:val="BAFA7C7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6912,51 +6912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-poulin-charronnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3244-6747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077800311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2025.105950" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lhoste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01704-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02311" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233818v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Perra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251325245" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423790v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drai-Zerbib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2024.1417011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001358" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukows-Duplessy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2023.2252706" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675063v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298958" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ardonceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sirandr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel-Colent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.05.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.243.0409" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.105913" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50354-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iorio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.89743" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301452v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.08.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcci.2022.100534" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874525v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latimier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.15.4.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.588253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103219" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107701" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.14.4.4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Podor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02159070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.05.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrick Akhoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delb&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01990" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361907v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021819879437" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01985213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813291v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.05.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vincent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.11.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-673VB1D5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aerts" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-015-0676-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01425324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0793-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01103379v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4075-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964876v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.01.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNKM3WKR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397487v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madurell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2004.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CNW2QZK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madurell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vieillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bigand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2004.22.2.265" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_84" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Adamo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675078v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880836v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798985v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427395v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02181889v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184979v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_1702" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leadserv.u-bourgogne.fr/files/publications/000920-memoire-et-apprentissage.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leadserv.u-bourgogne.fr/files/publications/000769-word-segmentation-trading-the-new-but-poor-concept-of-statistical-computation-for-the-old-but-richer-associative-approach.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781934078242.119" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-poulin-charronnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3244-6747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077800311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2025.105950" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lhoste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01704-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02311" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Perra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251325245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukows-Duplessy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2023.2252706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298958" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drai-Zerbib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2024.1417011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001358" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ardonceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sirandr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel-Colent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.05.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.243.0409" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.105913" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50354-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iorio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.89743" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301452v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.08.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latimier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.15.4.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcci.2022.100534" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.588253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103219" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107701" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.14.4.4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Podor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02159070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.05.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrick Akhoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delb&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01990" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361907v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021819879437" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.05.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01985213v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vincent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.11.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-673VB1D5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aerts" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-015-0676-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01425324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0793-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01103379v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4075-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964876v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.01.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNKM3WKR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397487v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madurell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2004.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CNW2QZK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madurell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vieillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bigand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2004.22.2.265" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_84" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Adamo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675078v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798985v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427395v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02181889v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184979v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_1702" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leadserv.u-bourgogne.fr/files/publications/000920-memoire-et-apprentissage.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leadserv.u-bourgogne.fr/files/publications/000769-word-segmentation-trading-the-new-but-poor-concept-of-statistical-computation-for-the-old-but-richer-associative-approach.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781934078242.119" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>