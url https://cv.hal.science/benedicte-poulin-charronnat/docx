--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -434,265 +434,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Dynamic Brain Oscillations in Motor Imagery and Low-frequency Sound</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mental Fatigue in Older Adults: A Narrative Review of Subjective, Behavioral, Neurophysiological, and Physical Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1162/jocn_a_02311⟩</w:t>
+              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 138, pp.105950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.archger.2025.105950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952240v1</w:t>
+                <w:t xml:space="preserve">hal-05423790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Fatigue in Older Adults: A Narrative Review of Subjective, Behavioral, Neurophysiological, and Physical Changes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring Dynamic Brain Oscillations in Motor Imagery and Low-frequency Sound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Gerontology and Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.archger.2025.105950⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/jocn_a_02311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05423790v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccadic and visuo-motor flexibility towards local parafoveal complexity as a hallmark of expert knowledge-driven processing during sight-reading of music</w:t>
               </w:r>
@@ -730,51 +730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -806,659 +806,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Name Uppercase and Lowercase Letters in Preschoolers and Kindergarteners: An Investigation of the Effects of Child-and Letter-Related Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Vinter</w:t>
+                <w:t xml:space="preserve">Effect of mental fatigue on hand force production capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Education and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10409289.2023.2252706⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.e0298958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301544v1</w:t>
+                <w:t xml:space="preserve">hal-04675063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mental fatigue on hand force production capacities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classifying musical reading expertise by eye-movement analysis using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Drai-Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Grenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Perra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298958⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcogn.2024.1417011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675063v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying musical reading expertise by eye-movement analysis using machine learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Grenot</w:t>
+                <w:t xml:space="preserve">Markers of musical expertise in a sight-reading task: An eye-tracking study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Perra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joris Perra</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcogn.2024.1417011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xlm0001358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235426v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markers of musical expertise in a sight-reading task: An eye-tracking study.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joris Perra</w:t>
+                <w:t xml:space="preserve">Vertical prism adaptation, but not sound presentation, modulates the visuospatial representation: A manual line-bisection study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ardonceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Sirandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel-Colent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/xlm0001358⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177, pp.330 - 345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788644v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical prism adaptation, but not sound presentation, modulates the visuospatial representation: A manual line-bisection study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Sirandré</w:t>
+                <w:t xml:space="preserve">Learning to Name Uppercase and Lowercase Letters in Preschoolers and Kindergarteners: An Investigation of the Effects of Child-and Letter-Related Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Vinter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Michel-Colent</w:t>
+                <w:t xml:space="preserve">Helle Lukows-Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 177, pp.330 - 345. </w:t>
+              <w:t xml:space="preserve">Early Education and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (7), pp.1570-1590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2024.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10409289.2023.2252706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788676v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit Statistical Learning of Language and Music</w:t>
               </w:r>
@@ -1665,51 +1665,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acute smartphone use impairs vigilance and inhibition capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1886,64 +1886,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment lutter contre les effets négatifs de la fatigue mentale : une revue narrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2107,51 +2107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using prism adaptation to alleviate perception of unilateral tinnitus: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2159,51 +2159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Michel-Colent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 157, pp.197 - 210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2289,51 +2289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Drai-Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2406,51 +2406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helle Lukowski-Duplessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Child-Computer Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34, pp.100534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2478,291 +2478,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of mental fatigue on motor control</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+                <w:t xml:space="preserve">Modifying auditory perception with prisms? Aftereffects of prism adaptation on a wide auditory spectrum in musicians and nonmusicians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romuald Lepers</w:t>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11, pp.588253. </w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.103219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.588253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2020.103219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094652v1</w:t>
+                <w:t xml:space="preserve">hal-03094719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying auditory perception with prisms? Aftereffects of prism adaptation on a wide auditory spectrum in musicians and nonmusicians</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bard</w:t>
+                <w:t xml:space="preserve">Persistence of mental fatigue on motor control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Michel</w:t>
+                <w:t xml:space="preserve">P. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 213, pp.103219. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.588253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2020.103219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.588253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094719v1</w:t>
+                <w:t xml:space="preserve">hal-03094652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental fatigue induced by prolonged motor imagery increases perception of effort and the activity of motor areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,51 +2770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 150, pp.107701. </w:t>
@@ -2891,51 +2891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Drai-Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3097,261 +3097,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02909374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wearing prisms to hear differently: After-effects of prism adaptation on auditory perception</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stroop interference depends also on the level of automaticity of the to-be-interfered process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Podor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bard</w:t>
+                <w:t xml:space="preserve">Laurent Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.01.015⟩</w:t>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 197, pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2019.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02129978v1</w:t>
+                <w:t xml:space="preserve">hal-02159070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroop interference depends also on the level of automaticity of the to-be-interfered process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grégoire</w:t>
+                <w:t xml:space="preserve">Wearing prisms to hear differently: After-effects of prism adaptation on auditory perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 197, pp.143-152. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 115, pp.123-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2019.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159070v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02129978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implicit Processing of Pitch in Postlingually Deafened Cochlear Implant Users</w:t>
               </w:r>
@@ -3471,51 +3471,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a non-practiced cognitive automatism withstand the test of time?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3556,243 +3556,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of EEG rhythms during motor preparation following awake brain surgery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les interactions entre les traitements de la musique et du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perruchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Cognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54, pp.24-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813291v1</w:t>
+                <w:t xml:space="preserve">hal-01985213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interactions entre les traitements de la musique et du langage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alterations of EEG rhythms during motor preparation following awake brain surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Duffau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Lettre des Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bandc.2018.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985213v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case report: remote neuromodulation with direct electrical stimulation of the brain, as evidenced by intra-operative EEG recordings during wide-awake neurosurgery</w:t>
               </w:r>
@@ -3924,64 +3924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociating conscious expectancies from automatic-link formation in an electrodermal conditioning paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4054,51 +4054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familiar units prevail over statistical cues in word segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4210,51 +4210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 232 (12), pp.3907-3918. </w:t>
@@ -4292,51 +4292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New evidence for chunk-based models in word segmentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4421,51 +4421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical stucture modulates semantic priming in vocal music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bigand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4979,77 +4979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolonged motor imagery increases motor-related cortical potential amplitude and perception of effort during imagined and actual isometric knee extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5143,51 +5143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICNR: Internationale Conference on NeuroRehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Toledo, Spain. pp.525-528, </w:t>
@@ -5365,64 +5365,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological changes associated with acute smartphone use and mental fatigue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pageaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5467,57 +5467,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’imagerie motrice prolongée sur la perception de l’effort et ses corrélats neuronaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effet de l'imagerie motrice prolongée sur la preception de l'effort et ses corrélats neuronaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5525,124 +5525,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès international de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France. </w:t>
+              <w:t xml:space="preserve">17ème Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798985v1</w:t>
+                <w:t xml:space="preserve">hal-01880836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'imagerie motrice prolongée sur la preception de l'effort et ses corrélats neuronaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effet de l’imagerie motrice prolongée sur la perception de l’effort et ses corrélats neuronaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5650,94 +5650,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Lepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de l'Association des Chercheurs en Activités Physiques et Sportives (ACAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès international de l’ACAPS (Association des Chercheurs en Activités Physiques et Sportives)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880836v1</w:t>
+                <w:t xml:space="preserve">hal-01798985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological Effects of Direct Electrical Stimulations During Awake Brain Surgery: Methodological Considerations</w:t>
               </w:r>
@@ -5966,51 +5966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The learnability of language. Insights from the implicit learning literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6042,260 +6042,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning nonadjacent dependencies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Mémoire et apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La psychologie cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de la Maison des sciences de l'homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.251-277, 2012, Cogniprisme, ISSN 1767-1965, 978-2-7351-1509-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184979v1</w:t>
+                <w:t xml:space="preserve">hal-02184985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoire et apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Learning nonadjacent dependencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seel, N. M. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La psychologie cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer-Verlag, pp.1941-1944, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de la Maison des sciences de l'homme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-1428-6_1702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184985v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word segmentation: Trading the (new, but poor) concept of statistical computation for the (old, but richer) associative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Perruchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6469,103 +6469,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring dynamic brain oscillations in motor imagery and low-frequency sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Madden-Lombardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -6681,51 +6681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAFA7C7D"/>
+    <w:nsid w:val="6876ACCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6912,51 +6912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-poulin-charronnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3244-6747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077800311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2025.105950" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lhoste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01704-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952240v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupont" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02311" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423790v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Perra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251325245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukows-Duplessy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2023.2252706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298958" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drai-Zerbib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2024.1417011" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788644v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001358" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788676v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ardonceau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sirandr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel-Colent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.05.014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.243.0409" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.105913" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50354-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iorio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.89743" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301452v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.08.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latimier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.15.4.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcci.2022.100534" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.588253" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094719v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103219" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107701" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.14.4.4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129978v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Podor" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02159070v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.05.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrick Akhoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delb&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01990" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361907v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021819879437" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813291v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.05.010" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01985213v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vincent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.11.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-673VB1D5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aerts" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-015-0676-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01425324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0793-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01103379v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4075-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964876v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.01.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNKM3WKR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397487v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madurell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2004.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CNW2QZK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madurell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vieillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bigand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2004.22.2.265" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_84" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Adamo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675078v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798985v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427395v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02181889v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184979v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_1702" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184985v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leadserv.u-bourgogne.fr/files/publications/000920-memoire-et-apprentissage.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leadserv.u-bourgogne.fr/files/publications/000769-word-segmentation-trading-the-new-but-poor-concept-of-statistical-computation-for-the-old-but-richer-associative-approach.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781934078242.119" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-poulin-charronnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3244-6747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077800311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2025.105950" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lhoste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01704-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Perra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251325245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298958" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drai-Zerbib" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2024.1417011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001358" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ardonceau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sirandr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel-Colent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.05.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukows-Duplessy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2023.2252706" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.243.0409" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.105913" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50354-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iorio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.89743" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301452v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.08.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latimier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.15.4.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcci.2022.100534" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103219" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.588253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107701" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.14.4.4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02159070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.05.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Podor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrick Akhoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delb&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01990" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361907v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021819879437" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01985213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813291v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.05.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vincent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.11.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-673VB1D5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aerts" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-015-0676-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01425324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0793-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01103379v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4075-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964876v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.01.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNKM3WKR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397487v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madurell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2004.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CNW2QZK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madurell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vieillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bigand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2004.22.2.265" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_84" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Adamo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675078v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880836v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798985v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427395v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02181889v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leadserv.u-bourgogne.fr/files/publications/000920-memoire-et-apprentissage.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_1702" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leadserv.u-bourgogne.fr/files/publications/000769-word-segmentation-trading-the-new-but-poor-concept-of-statistical-computation-for-the-old-but-richer-associative-approach.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781934078242.119" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>