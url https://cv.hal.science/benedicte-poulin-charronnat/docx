--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -806,412 +806,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mental fatigue on hand force production capacities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classifying musical reading expertise by eye-movement analysis using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Drai-Zerbib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Grenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Perra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298958⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcogn.2024.1417011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675063v1</w:t>
+                <w:t xml:space="preserve">hal-05235426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classifying musical reading expertise by eye-movement analysis using machine learning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Grenot</w:t>
+                <w:t xml:space="preserve">Markers of musical expertise in a sight-reading task: An eye-tracking study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Perra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joris Perra</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcogn.2024.1417011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/xlm0001358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235426v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markers of musical expertise in a sight-reading task: An eye-tracking study.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baccino</w:t>
+                <w:t xml:space="preserve">Effect of mental fatigue on hand force production capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (4), pp.e0298958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/xlm0001358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0298958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788644v1</w:t>
+                <w:t xml:space="preserve">hal-04675063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical prism adaptation, but not sound presentation, modulates the visuospatial representation: A manual line-bisection study</w:t>
               </w:r>
@@ -2289,51 +2289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Drai-Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2891,51 +2891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Drai-Zerbib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Eye Movement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3772,290 +3772,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report: remote neuromodulation with direct electrical stimulation of the brain, as evidenced by intra-operative EEG recordings during wide-awake neurosurgery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissociating conscious expectancies from automatic-link formation in an electrodermal conditioning paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Perruchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rossel</w:t>
+                <w:t xml:space="preserve">Kevin Aerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2015.11.005⟩</w:t>
+              <w:t xml:space="preserve">Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80 (4), pp.581 - 589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00426-015-0676-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01237964v1</w:t>
+                <w:t xml:space="preserve">hal-01417989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociating conscious expectancies from automatic-link formation in an electrodermal conditioning paradigm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kevin Aerts</w:t>
+                <w:t xml:space="preserve">Case report: remote neuromodulation with direct electrical stimulation of the brain, as evidenced by intra-operative EEG recordings during wide-awake neurosurgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Herbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 127 (2), pp.1752-1754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2015.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00426-015-0676-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01417989v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01237964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familiar units prevail over statistical cues in word segmentation</w:t>
               </w:r>
@@ -4171,77 +4171,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymmetric interhemispheric excitability evidenced by event-related potential amplitude patterns after &amp;quot;wide-awake surgery&amp;quot; of brain tumours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnetblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5104,77 +5104,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awake Surgery&amp;quot; of Slow-Growing Tumors and Cortical Excitability Measured by EEG Recordings. Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnetblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Herbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pom Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5723,90 +5723,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrophysiological Effects of Direct Electrical Stimulations During Awake Brain Surgery: Methodological Considerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bonnetblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Poulin-Charronnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6681,51 +6681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6876ACCE"/>
+    <w:nsid w:val="84ABFA4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6912,51 +6912,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-poulin-charronnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3244-6747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077800311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2025.105950" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lhoste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01704-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Perra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251325245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675063v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298958" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drai-Zerbib" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2024.1417011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788644v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001358" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ardonceau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sirandr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel-Colent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.05.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukows-Duplessy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2023.2252706" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.243.0409" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.105913" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50354-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iorio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.89743" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301452v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.08.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latimier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.15.4.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcci.2022.100534" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103219" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.588253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107701" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.14.4.4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02159070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.05.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Podor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrick Akhoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delb&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01990" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361907v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021819879437" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01985213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813291v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.05.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237964v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vincent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.11.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-673VB1D5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417989v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aerts" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-015-0676-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01425324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0793-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01103379v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4075-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964876v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.01.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNKM3WKR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397487v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madurell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2004.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CNW2QZK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madurell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vieillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bigand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2004.22.2.265" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_84" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Adamo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675078v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880836v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798985v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427395v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02181889v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leadserv.u-bourgogne.fr/files/publications/000920-memoire-et-apprentissage.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_1702" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leadserv.u-bourgogne.fr/files/publications/000769-word-segmentation-trading-the-new-but-poor-concept-of-statistical-computation-for-the-old-but-richer-associative-approach.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781934078242.119" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benedicte-poulin-charronnat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3244-6747" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077800311" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Lepers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.archger.2025.105950" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233734v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lhoste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vinter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-025-01704-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04952240v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Poulin-Charronnat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Madden-Lombardi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pfister" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_02311" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Perra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251325245" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235426v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Drai-Zerbib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ansart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Grenot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcogn.2024.1417011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0001358" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675063v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0298958" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ardonceau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sirandr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel-Colent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2024.05.014" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301544v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukows-Duplessy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10409289.2023.2252706" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.243.0409" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2024.105913" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675087v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-50354-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James R Schmidt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Iorio" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.89743" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301452v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2022026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301495v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2023.105668" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874676v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rossetti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Perrot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2022.08.013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874525v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Latimier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.15.4.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874499v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski-Duplessy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijcci.2022.100534" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2020.103219" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.588253" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2020.107701" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874470v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16910/jemr.14.4.4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909374v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Lukowski Duplessy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021820932822" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02159070v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gr&#233;goire" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perruchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.05.013" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Podor" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.015" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355561v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaudrain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrick Akhoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Delb&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.01990" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361907v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1747021819879437" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01985213v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813291v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Boyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Duffau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guiraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2018.05.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Aerts" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-015-0676-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237964v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vincent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rossel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herbet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2015.11.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-673VB1D5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01425324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Peereman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-016-0793-y" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01103379v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnetblanc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pom Charras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-014-4075-x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964876v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2014.01.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LNKM3WKR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397487v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madurell" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2004.05.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CNW2QZK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106108v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Madurell" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vieillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01106104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Bigand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Mcadams" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2004.22.2.265" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01679681v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805198v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34546-3_84" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. d'Adamo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675078v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01880836v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01798985v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237991v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01427395v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02181889v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184985v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leadserv.u-bourgogne.fr/files/publications/000920-memoire-et-apprentissage.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-1428-6_1702" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02184983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://leadserv.u-bourgogne.fr/files/publications/000769-word-segmentation-trading-the-new-but-poor-concept-of-statistical-computation-for-the-old-but-richer-associative-approach.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9781934078242.119" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02934397v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789904v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jacquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>