--- v0 (2026-03-07)
+++ v1 (2026-04-13)
@@ -2974,247 +2974,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploitation des ressources végétales en territoire Carnute du second âge du fer au Bas-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Martin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
+              <w:t xml:space="preserve">14e Rencontres d’archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03605932v1</w:t>
+                <w:t xml:space="preserve">hal-03874704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des ressources végétales en territoire Carnute du second âge du fer au Bas-Empire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+                <w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Matterne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Rencontres d’archéobotanique</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03874704v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03605932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensement des plantes de consommation et leur évolution au cours du premier Moyen Âge (Ve-XIIe s.) en région Centre Val-de-Loire</w:t>
               </w:r>
@@ -3569,277 +3569,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Et les Shadoks comptaient... évaluation expérimentale des méthodes de quantification des restes en carpologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Berrio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Cabanis</w:t>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
+              <w:t xml:space="preserve">XIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02125603v1</w:t>
+                <w:t xml:space="preserve">hal-03874674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et les Shadoks comptaient... évaluation expérimentale des méthodes de quantification des restes en carpologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Berrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Tillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julian Wiethold</w:t>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Rencontres d’Archéobotanique</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874674v1</w:t>
+                <w:t xml:space="preserve">halshs-02125603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’art et de la manière du comptage des céréales et des légumineuses en carpologie</w:t>
               </w:r>
@@ -4077,51 +4077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4291,273 +4291,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should Rye brome be considered a crop? Can brome-rich assemblages, food-processed grains and textual references help us to clarify the perception of the plant, its uses and status in northern France, during the Iron Age and historical periods ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimums méthodologiques pour la rédaction des études carpologiques dans les rapports d’opération archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hallavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Luccioni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th conference of the IWGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches. 4e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Sélestat, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02420178v1</w:t>
+                <w:t xml:space="preserve">hal-02879658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimums méthodologiques pour la rédaction des études carpologiques dans les rapports d’opération archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Should Rye brome be considered a crop? Can brome-rich assemblages, food-processed grains and textual references help us to clarify the perception of the plant, its uses and status in northern France, during the Iron Age and historical periods ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Durand</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches. 4e séminaire scientifique et technique de l’Inrap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Sélestat, France. , 2019</w:t>
+              <w:t xml:space="preserve">18th conference of the IWGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879658v1</w:t>
+                <w:t xml:space="preserve">mnhn-02420178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5819,51 +5819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Hallavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Salavert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
@@ -6482,51 +6482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6684,51 +6684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre XIV - Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9908,220 +9908,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublaines le Grand Ormeau (Indre-et-Loire)</w:t>
+                <w:t xml:space="preserve">Santeau, le Différent (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00713938v1</w:t>
+                <w:t xml:space="preserve">halshs-00714015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santeau, le Différent (Loiret)</w:t>
+                <w:t xml:space="preserve">Sublaines le Grand Ormeau (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Baguenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00714015v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00713938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Etienne-de-Chigny, Indre-et-Loire, Les Terres Noires. Vestiges d'un établissement rural antique (du Ier s. av. J.-C. au IIIe s. ap. J.-C.). Rapport de fouille archéologique.</w:t>
               </w:r>
@@ -11122,51 +11122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Aguilera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103463" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal. Luccioni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00830-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prevot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01764958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Salin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1832" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420178v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/la-revue-aquitania?titre=Plantes%2C+produits+v%C3%A9g%C3%A9taux+et+ravageurs%0D%0AActes+des+Xe+Rencontres+d%27Arch%C3%A9obotanique%2C+Les+Eyzies-de-Tayac%2C+24-27+septembre+2014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03035079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g4c7-cj79" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563791v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681817v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruas M.-P." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derreumaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570480v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-H__ritages_arabo_islamiques_dans_l_Europe_m__diterran__enne-9782707186225.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765127v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095186v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592919v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chazette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diochet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070889v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063818v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129708v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204198v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01757148v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055362v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderhaegen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209616v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714015v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210704v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209330v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Devals" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor&#233;ra-Vin&#231;otte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192036v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Aguilera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103463" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal. Luccioni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00830-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prevot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01764958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Salin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1832" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/la-revue-aquitania?titre=Plantes%2C+produits+v%C3%A9g%C3%A9taux+et+ravageurs%0D%0AActes+des+Xe+Rencontres+d%27Arch%C3%A9obotanique%2C+Les+Eyzies-de-Tayac%2C+24-27+septembre+2014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03035079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g4c7-cj79" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563791v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681817v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruas M.-P." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derreumaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570480v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-H__ritages_arabo_islamiques_dans_l_Europe_m__diterran__enne-9782707186225.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765127v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095186v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592919v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chazette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diochet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070889v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063818v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129708v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204198v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01757148v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055362v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderhaegen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209616v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210704v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209330v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Devals" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor&#233;ra-Vin&#231;otte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192036v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>