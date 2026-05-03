--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -3569,277 +3569,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et les Shadoks comptaient... évaluation expérimentale des méthodes de quantification des restes en carpologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Berrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Tillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julian Wiethold</w:t>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Rencontres d’Archéobotanique</w:t>
+              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874674v1</w:t>
+                <w:t xml:space="preserve">halshs-02125603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La toute première fois : rythmes et contextes d’apparition d’espèces exogènes ou nouvellement introduites dans certaines régions de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+                <w:t xml:space="preserve">Et les Shadoks comptaient... évaluation expérimentale des méthodes de quantification des restes en carpologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Berrio</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouby</w:t>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Cabanis</w:t>
+                <w:t xml:space="preserve">Margaux Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Wiethold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Rencontres d’Archéobotanique</w:t>
+              <w:t xml:space="preserve">XIe Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02125603v1</w:t>
+                <w:t xml:space="preserve">hal-03874674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’art et de la manière du comptage des céréales et des légumineuses en carpologie</w:t>
               </w:r>
@@ -4077,51 +4077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sammy Ben Makhad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Dietsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,51 +6482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cabanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9908,220 +9908,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santeau, le Différent (Loiret)</w:t>
+                <w:t xml:space="preserve">Sublaines le Grand Ormeau (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-Ph. Baguenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Baray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boeckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00714015v1</w:t>
+                <w:t xml:space="preserve">halshs-00713938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublaines le Grand Ormeau (Indre-et-Loire)</w:t>
+                <w:t xml:space="preserve">Santeau, le Différent (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boeckler</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-00713938v1</w:t>
+                <w:t xml:space="preserve">halshs-00714015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Etienne-de-Chigny, Indre-et-Loire, Les Terres Noires. Vestiges d'un établissement rural antique (du Ier s. av. J.-C. au IIIe s. ap. J.-C.). Rapport de fouille archéologique.</w:t>
               </w:r>
@@ -11122,51 +11122,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Aguilera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103463" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal. Luccioni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00830-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prevot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01764958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Salin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1832" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/la-revue-aquitania?titre=Plantes%2C+produits+v%C3%A9g%C3%A9taux+et+ravageurs%0D%0AActes+des+Xe+Rencontres+d%27Arch%C3%A9obotanique%2C+Les+Eyzies-de-Tayac%2C+24-27+septembre+2014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03035079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g4c7-cj79" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563791v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681817v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruas M.-P." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derreumaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570480v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-H__ritages_arabo_islamiques_dans_l_Europe_m__diterran__enne-9782707186225.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765127v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095186v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592919v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chazette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diochet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070889v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063818v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129708v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204198v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01757148v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055362v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderhaegen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209616v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210704v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209330v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Devals" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor&#233;ra-Vin&#231;otte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192036v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Aguilera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103463" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal. Luccioni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00830-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prevot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01764958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Salin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1832" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/la-revue-aquitania?titre=Plantes%2C+produits+v%C3%A9g%C3%A9taux+et+ravageurs%0D%0AActes+des+Xe+Rencontres+d%27Arch%C3%A9obotanique%2C+Les+Eyzies-de-Tayac%2C+24-27+septembre+2014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03035079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g4c7-cj79" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563791v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681817v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruas M.-P." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derreumaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570480v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-H__ritages_arabo_islamiques_dans_l_Europe_m__diterran__enne-9782707186225.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765127v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095186v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592919v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chazette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diochet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070889v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063818v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129708v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204198v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01757148v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055362v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderhaegen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209616v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714015v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210704v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209330v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Devals" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor&#233;ra-Vin&#231;otte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192036v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>