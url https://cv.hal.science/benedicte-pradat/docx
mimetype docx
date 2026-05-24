--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1103,334 +1103,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des poteaux, des greniers et des graines. Une zone de stockage de masse à La Tène C2/D1a au « Clos des Primevères » à Entrammes (Mayenne) A - Les structures et le mobilier/B - les macro-restes végétaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découverte exceptionnelle d’un stockage de moutarde (Brassica nigra) au IIIe s. à Poitiers « Les Cordeliers » (Vienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Guillier</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Huchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Levillayer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+                <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Deloze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Forré</w:t>
+                <w:t xml:space="preserve">Alain Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31, pp.169-192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425099v1</w:t>
+                <w:t xml:space="preserve">hal-01764606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le comptage des céréales et des légumineuses en carpologie : recensement des méthodes utilisées en France et essais comparatifs sur des assemblages archéobotaniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des poteaux, des greniers et des graines. Une zone de stockage de masse à La Tène C2/D1a au « Clos des Primevères » à Entrammes (Mayenne) A - Les structures et le mobilier/B - les macro-restes végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Levillayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.177-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rao.3012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764958v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte exceptionnelle d’un stockage de moutarde (Brassica nigra) au IIIe s. à Poitiers « Les Cordeliers » (Vienne)</w:t>
+                <w:t xml:space="preserve">Le comptage des céréales et des légumineuses en carpologie : recensement des méthodes utilisées en France et essais comparatifs sur des assemblages archéobotaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Wittmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31, pp.169-192</w:t>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.51-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764606v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découvertes de résidus de préparations alimentaires dans des sites gaulois du Centre</w:t>
               </w:r>
@@ -2974,247 +2974,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03723026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation des ressources végétales en territoire Carnute du second âge du fer au Bas-Empire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Matterne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14e Rencontres d’archéobotanique</w:t>
+              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03874704v1</w:t>
+                <w:t xml:space="preserve">mnhn-03605932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéobotanique de l’engrain (Triticum monococcum L.) du Néolithique à l'époque moderne en France : un premier bilan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francoise Toulemonde</w:t>
+                <w:t xml:space="preserve">Exploitation des ressources végétales en territoire Carnute du second âge du fer au Bas-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Zech-Matterne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronique Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes Rencontres d’Archéobotanique</w:t>
+              <w:t xml:space="preserve">14e Rencontres d’archéobotanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03605932v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03874704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recensement des plantes de consommation et leur évolution au cours du premier Moyen Âge (Ve-XIIe s.) en région Centre Val-de-Loire</w:t>
               </w:r>
@@ -4291,295 +4291,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03365789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimums méthodologiques pour la rédaction des études carpologiques dans les rapports d’opération archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Should Rye brome be considered a crop? Can brome-rich assemblages, food-processed grains and textual references help us to clarify the perception of the plant, its uses and status in northern France, during the Iron Age and historical periods ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Durand</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Luccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches. 4e séminaire scientifique et technique de l’Inrap</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Sélestat, France. , 2019</w:t>
+              <w:t xml:space="preserve">18th conference of the IWGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879658v1</w:t>
+                <w:t xml:space="preserve">mnhn-02420178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should Rye brome be considered a crop? Can brome-rich assemblages, food-processed grains and textual references help us to clarify the perception of the plant, its uses and status in northern France, during the Iron Age and historical periods ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minimums méthodologiques pour la rédaction des études carpologiques dans les rapports d’opération archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hallavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Luccioni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th conference of the IWGP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches. 4e séminaire scientifique et technique de l’Inrap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Sélestat, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02420178v1</w:t>
+                <w:t xml:space="preserve">hal-02879658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4702,51 +4702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blois médiévale et moderne : l’hôtel de Boulogne, 13 bis rue des Ponts Chartrains et 14 rue de Boulogne (Loir-et-Cher, Centre-Val de Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5159,520 +5159,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Omniscience</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2916097473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Protohistoric Camp d'Alba Cemetery in Réalville (Tarn-et-Garonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Burens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ARALO et Les Archives d'Ecologie Préhistorique. Louis Jean, 174 p., 1997, 2-912369-00-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plantes de consommation et leur variation au cours du premier Moyen Âge (Ve-XIIe s.) en région Centre Val-de-Loire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+                <w:t xml:space="preserve">La fouille du 13 bis rue des Ponts Chartrains : découverte d’une occupation agro-pastorale inédite du Ve/VIe au XIIe siècle dans le faubourg de Vienne à Blois (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Champault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFAM; FERACF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.261-278, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
+              <w:t xml:space="preserve">, pp.111-118, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764566v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un habitat autour de l’an mil à Mer, Beaudisson (Loir-et-Cher)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les plantes de consommation et leur variation au cours du premier Moyen Âge (Ve-XIIe s.) en région Centre Val-de-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hallavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFAM; FERACF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.235-245, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
+              <w:t xml:space="preserve">, pp.261-278, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04662750v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fouille du 13 bis rue des Ponts Chartrains : découverte d’une occupation agro-pastorale inédite du Ve/VIe au XIIe siècle dans le faubourg de Vienne à Blois (Loir-et-Cher)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un habitat autour de l’an mil à Mer, Beaudisson (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Couvin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruno Bazin; François Capron; Alexis Corrochano; Stéphane Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’archéologie des Ve-XIIe siècles en région Centre-Val de Loire, Actes des 41es Journées internationales de l’Association française d’Archéologie mérovingienne. Chartres (Eure-et-Loir) – 29 sept. au 2 oct. 2021, Vol. 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFAM; FERACF</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.111-118, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
+              <w:t xml:space="preserve">, pp.235-245, 2024, Revue archéologique du Centre de la France - Suppléments, 85, 332 p., 2024, Mémoires de l’Association française d’Archéologie mérovingienne, Tome 40, 978-2-913272-70-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693422v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04662750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millets in Bronze Age agriculture and food consumption in north-eastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5731,366 +5849,366 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Millet and What Else? The Wider Context of the Adoption of Millet Cultivation in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, Sidestone Press Academics, pp.155-184, 2022, Millet and what else? The wider context of the adoption of millet cultivation in Europe., 9789464270150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03833706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport d’analyse carpologique : exposé des minimums méthodologiques communs attendus par la communauté archéologique (carpologues, responsables d’opérations, services de l’État)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une occupation agro-pastorale de la transition Hallstatt final / La Tène ancienne aux confins de Corquilleroy et Treilles-en-Gâtinais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Langry-François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Lusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
+              <w:t xml:space="preserve">Stephan Fichtl; Thibaud Guiot; Thierry Massat. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
+              <w:t xml:space="preserve">Entre Carnutes et Sénons, habitats et nécropoles de l'âge du Fer sur l'autoroute A19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERCAF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-108, 2020, Archéologie de l’Autoroute A19 ; vol. 4 / Revue archéologique du Centre de la France ; supplément 75, 978-2-913272-61-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035079v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une occupation agro-pastorale de la transition Hallstatt final / La Tène ancienne aux confins de Corquilleroy et Treilles-en-Gâtinais</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rapport d’analyse carpologique : exposé des minimums méthodologiques communs attendus par la communauté archéologique (carpologues, responsables d’opérations, services de l’État)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hallavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Salavert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Stephan Fichtl; Thibaud Guiot; Thierry Massat. </w:t>
+              <w:t xml:space="preserve">Carine Carpentier; Rose-Marie Arbogast; Philippe Kuchler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre Carnutes et Sénons, habitats et nécropoles de l'âge du Fer sur l'autoroute A19</w:t>
+              <w:t xml:space="preserve">Bioarchéologie : minimums méthodologiques, référentiels communs et nouvelles approches : Actes du 4e séminaire scientifique et technique de l’Inrap, 28-29 nov. 2019, Sélestat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14 p., 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/g4c7-cj79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046042v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditions cultuelles gauloises et romaines dans un enclos funéraire à Epieds-en-Beauce (Loiret, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6153,126 +6271,126 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ballet P., Lemaître S. et Bertrand I. (dir.) De la Gaule à l'Orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte, actes du colloque de Poitiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.215-223, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements ruraux de La Tène finale (IIe - milieu Ier siècle av. J.-C.) et du Haut-Empire (Ier- IIIe siècle ap. J.-C.) du site de Tours &amp;quot;Champ Chardon&amp;quot; (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Boulen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Cammas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6282,73 +6400,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue archéologique du Centre de la France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des établissements laténiens et gallo-romains sur le plateau de Tours Nord (Indre-et-Loire) : les fouilles de "Champ Chardon" et du "Tramway"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, supplément n°69, pp.17-157, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditions cultuelles gauloises et romaines dans un enclos funéraire à Epieds-en-Beauce (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6407,426 +6525,426 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ballet P., Lemaître S., Bertrand I. (dir). - De la Gaule à l'orient méditerranéen. Fonctions et statuts des mobiliers archéologiques dans leur contexte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+                <w:t xml:space="preserve">Chapitre XIV - Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derreumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.299-326, 2017, Recherches archéologiques, 978-2-271-11587-4</w:t>
+              <w:t xml:space="preserve">L’habitat et l’occupation du sol à l’âge du Bronze et au début du Premier âge du Fer.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01681817v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plante importée ou acclimatée ? Le sorgho (Sorghum bicolor (L.) Moench) dans le nord de l’Aquitaine au Moyen Age</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Rovira N., Bouby L., Bouchette A., Ruas M.-P. </w:t>
+                <w:t xml:space="preserve">Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Zech-Matterne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cabanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Derreumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Carozza; Cyril Marcigny; Marc Talon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plantes, produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles, Actes des Rencontres d’Archéobotanique 2010, Université Paul-Valéry – Montpellier, 13-16 octobre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hors-série 8, pp.177-190, 2017, Monographies d’Archéologie Méditerranéenne</w:t>
+              <w:t xml:space="preserve">L’habitat et l’occupation des sols à l’âge du Bronze et au début du premier âge du Fer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS; Inrap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.299-326, 2017, Recherches archéologiques, 978-2-271-11587-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764552v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01681817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre XIV - Ressources et économie agricole en France à l’âge du Bronze et au premier âge du Fer : les données carpologiques</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plante importée ou acclimatée ? Le sorgho (Sorghum bicolor (L.) Moench) dans le nord de l’Aquitaine au Moyen Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruas M.-P.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rovira N., Bouby L., Bouchette A., Ruas M.-P. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’habitat et l’occupation du sol à l’âge du Bronze et au début du Premier âge du Fer.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Plantes, produits et pratiques : diffusion et adoption de la nouveauté dans les sociétés préindustrielles, Actes des Rencontres d’Archéobotanique 2010, Université Paul-Valéry – Montpellier, 13-16 octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors-série 8, pp.177-190, 2017, Monographies d’Archéologie Méditerranéenne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923905v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard pluriel sur les plantes de l'héritage arabo-islamique en France médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ruas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6879,294 +6997,294 @@
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">RICHARTE Catherine, GAYRAUD Roland-Pierre et POISSON Jean-Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritages arabo-islamiques dans l'Europe méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.347-376, 2015, 978-2-7071-8622-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01570480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une tombe-bûcher du IIe s. ap. J.-C. et son environnement à proximité de Chartres-Autricum, “Pôle Synéo” (Eure-et-Loir)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue archéologique du Centre de la France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ensembles funéraires gallo-romains de la Loiremoyenne - II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, , pp.85-108, 2013, Supplément à la Revue archéologique du centre de la France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un premier bilan des données carpologiques à l’âge du Fer en Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">KRAUSZ S., COLIN A., GRUEL K., RALSTON I. et DECHEZLEPRETRE T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Âge du fer en Europe. Mélanges offerts à O. Buchsenschutz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.387-396, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un habitat et son environnement agro-pastoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7186,51 +7304,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Burnouf; Danielle Arribet-Deroin; Bruno Desachy; Florence Journot; Anne Nissen-Jaubert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manuel d’archéologie médiévale et moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.141-143, 2009, Collection U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01095186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7240,885 +7358,885 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre Val-de Loire, Indre-et-Loire, Amboise, 3 rue Rouget de Lisle. Amboise, oppidum des Châtelliers : du sanctuaire gaulois au sanctuaire antique (100 av. – 70 ap. J.-C.). Rapport de fouille archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boislève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France; SADIL/CD37. 2025, 2 vol. (521 p. ; 995 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection thématique à Villedieu-sur-Indre (36) « Approche multiscalaire des dynamiques environnementales et anthropiques de la moyenne vallée de l'Indre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coubray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Epaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Centre Ile de France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Sarry&amp;quot; - Autoroute A10 entre l'A19 et l'A71</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jesset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bouillon</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2024, 4 vol. (436, 284, 298, 132 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grandchamp-des-Fontaines (Loire-Atlantique, Pays de la Loire), Parc d’activités de la Belle Étoile</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Florian Diochet</w:t>
+                <w:t xml:space="preserve">Les occupations protohistoriques, antiques et médiévales du site de Vaugourdon à Veigné : Centre-Val de Loire, Indre-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dufour</w:t>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Grand-Ouest. 2023, pp.484</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 2 vol. (381 p., 593 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04592919v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mer, Les Angellières et Les Cent Planches : Un habitat médiéval groupé aux origines anciennes : Centre-Val de Loire, Loir-et-Cher, 41 : rapport de fouilles</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Grandchamp-des-Fontaines (Loire-Atlantique, Pays de la Loire), Parc d’activités de la Belle Étoile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Boulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chazette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Diochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Grand-Ouest. 2023, pp.484</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Mortreau</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">halshs-05070512v1</w:t>
+                <w:t xml:space="preserve">hal-04592919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déviation de Villedieu-sur-Indre et Niherne : Centre-Val de Loire, Indre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gardère</w:t>
+                <w:t xml:space="preserve">Mer, Les Angellières et Les Cent Planches : Un habitat médiéval groupé aux origines anciennes : Centre-Val de Loire, Loir-et-Cher, 41 : rapport de fouilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Mortreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Poitevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 1 vol. 265 p</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397289v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05070512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les occupations protohistoriques, antiques et médiévales du site de Vaugourdon à Veigné : Centre-Val de Loire, Indre-et-Loire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Déviation de Villedieu-sur-Indre et Niherne : Centre-Val de Loire, Indre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Boucher</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 2 vol. (381 p., 593 p.)</w:t>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 1 vol. 265 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397130v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blois, 1ère ruelle Rocheron : Fenêtre sur un îlot à vocation domestique : Centre-Val de Loire, Loir-et-Cher : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8127,988 +8245,988 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fondrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR &amp;quot; Evolution du terroir de Tremblay-en-France (Seine-Saint-Denis) du Ve au XIIe siècle&amp;quot;. Rapport d'activités 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Gonçalves-Buissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département de la Seine-Saint-Denis. 2022, pp.398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05020416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les derniers chasseurs-cueilleurs de la Préhistoire à Blois : occupation mésolithique du 8e millénaire dans la plaine alluviale de la Loire : Centre-Val de Loire, Loir-et-Cher, Blois, 13bis rue des Ponts-Chartrains : rapport de fouille</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Colas Guéret</w:t>
+                <w:t xml:space="preserve">Yvré-l'Evêque (Sarthe), Abbaye Royale de l'Épau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Fillion-Braguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF Pantin. 2020</w:t>
+              <w:t xml:space="preserve">Inrap GSO; Drac Pays de la Loire. 2020, 394 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03063818v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04627614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Ferrière, Le Plessis Bergeret 2 (Vendée). Une installation de production secondaire de verre et un enclos de l'époque mérovingienne (fin Ve-première moitié VIe siècle)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bernard Gratuze</w:t>
+                <w:t xml:space="preserve">Les derniers chasseurs-cueilleurs de la Préhistoire à Blois : occupation mésolithique du 8e millénaire dans la plaine alluviale de la Loire : Centre-Val de Loire, Loir-et-Cher, Blois, 13bis rue des Ponts-Chartrains : rapport de fouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Kildea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vissac Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colas Guéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2020</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP CIF Pantin. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03129708v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03063818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvré-l'Evêque (Sarthe), Abbaye Royale de l'Épau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gallien</w:t>
+                <w:t xml:space="preserve">La Ferrière, Le Plessis Bergeret 2 (Vendée). Une installation de production secondaire de verre et un enclos de l'époque mérovingienne (fin Ve-première moitié VIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édith Peytremann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dubillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Forré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap GSO; Drac Pays de la Loire. 2020, 394 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand-Ouest. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04627614v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03129708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre Val-de-Loire, Indre-et-Loire, Amboise, 19 rue du Petit Bonheur - Fouille d’une parcelle du quartier sud de l’oppidum d’Amboise (IIe av. - IIIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bartholome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2019, 1 vol. (494 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amboise (37), Rue du Petit-Bonheur/Ruelle Farcin - Fouille d’un quartier sur le flanc sud de l’oppidum d’Ambacia. Rapport de fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Laruaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Cinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Lusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil Départemental d'Indre-et-Loire. Tours; INRAP Centre Ile de France; SRA Centre - Val de Loire. 2018, 2 vol. (304, 422 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04204198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenêtre sur un îlot à vocation domestique et artisanale (fin de l'Indépendance gauloise - début IIIe s. ap. J.-C.) : Centre-Val de Loire, Indre-et-Loire, Amboise, 30 rue du Petit Bonheur. Document final de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braguier Séverine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cincon Laureline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] SRA Centre-Val de Loire; Inrap Centre–Île-de-France. 2018, 1 vol., 660 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fouille du 13bis rue des Ponts-Chartrains : contribution à l'étude de la formation du quartier Blois Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Jouquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Jouanneau-Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9116,147 +9234,147 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Champault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap CIF, SRA Centre - Val de Loire. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre-Val de Loire, Loir-et-Cher, La Chaussée-Saint-Victor, ZA &amp;quot;Le Parc des Châteaux&amp;quot;. Les occupations protohistoriques du &amp;quot;Parc des Châteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cherdo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortreau Joël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9272,1710 +9390,1710 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descartes (Indre-et-Loire), Marchais des Sables. Les occupations du Magdalénien et du Néolithique ; les établissements ruraux de la Tène finale (80 av. à 10/15 ap. J.-C.) et du Haut-Empire (IIe - IIIe s. ap. J.-C.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alix Fourré</w:t>
+                <w:t xml:space="preserve">Naissance et évolution de l'ensemble castral de Vesvre, à Neuvy-deux-Clochers, Cher, Blois, Pantin : Les Semeurs du Temps, Inrap CIF, Rapport d'activité de PCR 2016 2 vol. (73, 209 p.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorine Mataouchek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Chaudriller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Epaud (dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2016, 1 vol. (491 p.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504394v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03240953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance et évolution de l'ensemble castral de Vesvre, à Neuvy-deux-Clochers, Cher, Blois, Pantin : Les Semeurs du Temps, Inrap CIF, Rapport d'activité de PCR 2016 2 vol. (73, 209 p.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fournier</w:t>
+                <w:t xml:space="preserve">Descartes (Indre-et-Loire), Marchais des Sables. Les occupations du Magdalénien et du Néolithique ; les établissements ruraux de la Tène finale (80 av. à 10/15 ap. J.-C.) et du Haut-Empire (IIe - IIIe s. ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Fourré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016</w:t>
+              <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2016, 1 vol. (491 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03240953v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eure-et-Loir, Allonnes, La Mare Des Saules - Lieux d'inhumations, Habitats et Édifice Religieux Du Haut Moyen-Âge à l'époque Contemporaine. 4 Vol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Kacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Vanderhaegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Canny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Inrap Centre Ile-de-France. 2013, pp.1804</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draché (Indre-et-Loire). LGV SEA 2-Phase 41 -1-2 PK 31.100 - PK 34.800. Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arquille Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycal Ben Nejma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Cunault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2013, 1 vol. (66 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joué-lès-Tours (37122), places Victor Hugo et François Mitterrand. Origine et évolution d’un centre paroissial rural (fin 7e-19e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Papin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Aunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Canny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap; Conseil général d'Indre-et-Loire. 2013, 255 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublaines le Grand Ormeau (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-Ph. Baguenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Baray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boeckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00713938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santeau, le Différent (Loiret)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Frénée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00714015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Etienne-de-Chigny, Indre-et-Loire, Les Terres Noires. Vestiges d'un établissement rural antique (du Ier s. av. J.-C. au IIIe s. ap. J.-C.). Rapport de fouille archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Allenet de Ribemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Centre-Île-de-France. 2012, 1 vol. (208p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours, Indre-et-Loire, « Champ Chardon » : Etablissements ruraux de la Tène finale (180-50 av. J.-C.) et du Haut-Empire (Ier-IIIe s. ap. J.-C.). rapport de fouille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2010, pp.2 vol. (251 ; 374)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vineuil ZAC des &amp;quot;Sablons&amp;quot;, &amp;quot;La Feuillarde&amp;quot; (Loir-et-Cher 41). Rapport de diagnostic archéologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Mortreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arquille Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2007, pp.1 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoroute A85. Section M3. Saint-Georges-sur-Cher &amp;quot;Le Marchais Rond&amp;quot; (Loir-et-Cher), Epeigné-les-Bois &amp;quot;Les Allets&amp;quot; (Indre-et-Loire). Un établissement rural du second Age du Fer (Tène B-Tène finale). Site 46. Rapport de fouilles archéologiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Barbier-Pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Demarest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2006, pp.2 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05209330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marines - Santeuil, Les Carreaux (Val-d'Oise). Un habitat du haut Moyen Age en Vexin Français</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Moréra-Vinçotte</w:t>
+                <w:t xml:space="preserve">Saint-Romain-sur-Cher, les Cormins (Loir-et-Cher)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil Général du Val d'Oise; Inrap - Centre Île-de-France; Service régional de l'archéologie (DRAC) d'Île-de-France. 2003, 2 vol. : 257 p. et 251 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 3 vol., Inrap. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05190031v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-sur-Cher, les Cormins (Loir-et-Cher)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Becq</w:t>
+                <w:t xml:space="preserve">Marines - Santeuil, Les Carreaux (Val-d'Oise). Un habitat du haut Moyen Age en Vexin Français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Devals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Bruley-Chabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moréra-Vinçotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 3 vol., Inrap. 2003</w:t>
+              <w:t xml:space="preserve">Conseil Général du Val d'Oise; Inrap - Centre Île-de-France; Service régional de l'archéologie (DRAC) d'Île-de-France. 2003, 2 vol. : 257 p. et 251 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108381v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05190031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZAC du Hameau de Lazenay. DFS de sauvetage programmmé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ville de Bourges; SRA Centre. 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05192036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId292"/>
+      <w:footerReference w:type="default" r:id="rId298"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11122,51 +11240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Aguilera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103463" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal. Luccioni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00830-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prevot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01764958v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764606v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Salin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1832" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879658v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/la-revue-aquitania?titre=Plantes%2C+produits+v%C3%A9g%C3%A9taux+et+ravageurs%0D%0AActes+des+Xe+Rencontres+d%27Arch%C3%A9obotanique%2C+Les+Eyzies-de-Tayac%2C+24-27+septembre+2014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764566v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662750v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03035079v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g4c7-cj79" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563791v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681817v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764552v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruas M.-P." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchette" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derreumaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570480v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-H__ritages_arabo_islamiques_dans_l_Europe_m__diterran__enne-9782707186225.html" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421386v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765127v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095186v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592919v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chazette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diochet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070889v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063818v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129708v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubillot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204198v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01757148v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504394v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055362v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderhaegen" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209616v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714015v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210704v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209330v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190031v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Devals" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor&#233;ra-Vin&#231;otte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192036v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759332v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonhomme" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy Ben Makhad" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72692-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04164708v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janet Battentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111655" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04109593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Pradat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#242;nica Aguilera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103463" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996314v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zech-Matterne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Derreumaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal. Luccioni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-021-00830-5" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03676060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier-Pain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Lusson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421161v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mercey" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Prevot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Roy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ch&#233;roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447195v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Huchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Jouquand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Wittmann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Levillayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Forr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.3012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01764958v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765002v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Wiethold" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pradat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240170v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176495v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Toulemonde" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marinval" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouchette" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418207v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jesset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Salin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765061v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Froquet-Uzel H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Castanet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364788v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castanet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311864v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/amime.2005.1832" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421875v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille Dhesse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Sabati&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Auray" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833747v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonnaire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Daoulas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhesse P." TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorillo Denis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03723026v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03605932v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Toulemonde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zech-Matterne" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Matterne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03727785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hallavant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Decaix" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060421v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896496v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Berrio" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cabanis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874674v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Tillier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764723v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070929v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabanis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681954v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guitton" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365789v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couvin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02420178v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Luccioni" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02879658v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05072617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Mataouchek" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Launay" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Carron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Chaudriller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Epaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puc-ed.fr/fr/book/?gcoi=28777100344730" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04440795v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Jouanneau-Bigot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Champault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/9kg5-9746" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757030v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447113v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/index.php/catalogue/la-revue-aquitania?titre=Plantes%2C+produits+v%C3%A9g%C3%A9taux+et+ravageurs%0D%0AActes+des+Xe+Rencontres+d%27Arch%C3%A9obotanique%2C+Les+Eyzies-de-Tayac%2C+24-27+septembre+2014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972466v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Durand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.omniscience.fr/collections/Histoire-des-savoirs-5/DES-FRUITS-DICI-ET-DAILLEURS--Regards-sur-lhistoi-66.html" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626994v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Janin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Biron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693422v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/6888" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764566v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04662750v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833706v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03046042v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Langry-Fran&#231;ois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/4266" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03035079v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/category/seminaire/bioarcheologie-minimums-methodologiques-referentiels-communs-nouvelles-approches" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/g4c7-cj79" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563791v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505278v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Boulen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Cammas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421363v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923905v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derreumaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681817v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra12-lhabitat-et-loccupation-des-sols-a-lage-du-bronze-et-au-debut-du-premier-age-du-fer/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764552v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruas M.-P." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570480v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-H__ritages_arabo_islamiques_dans_l_Europe_m__diterran__enne-9782707186225.html" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421386v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joyeux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Herment" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765127v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095186v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210799v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Laruaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Cin&#231;on" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602999v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coubray" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Gouhier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001101v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bouillon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397130v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Aunay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592919v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Boulaire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chazette" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Diochet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dufour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070889v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020416v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gon&#231;alves-Buissart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bruley-Chabot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Deschamp" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Poirot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barri&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04627614v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Langlois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gallien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03063818v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roncin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vissac Carole" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colas Gu&#233;ret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129708v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;dith Peytremann" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Commandr&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubillot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201590v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204198v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Laruaz" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556552v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braguier S&#233;verine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cincon Laureline" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213761v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01757148v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortreau Jo&#235;l" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240953v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Epaud (dir.)" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504394v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055362v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Kacki" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vanderhaegen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209616v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycal Ben Nejma" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Cunault" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269668v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Papin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fr&#233;n&#233;e" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Ph. Baguenier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Baray" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boeckler" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00714015v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209500v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet de Ribemont" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210682v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210704v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chollet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209330v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Demarest" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05190031v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Devals" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Marchand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mor&#233;ra-Vin&#231;otte" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05192036v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Troadec" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>