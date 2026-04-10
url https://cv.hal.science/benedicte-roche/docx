--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -3223,151 +3223,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exploitations laitières développent-elles une flexibilité face aux évolutions climatique?</w:t>
+                <w:t xml:space="preserve">Systèmes d’élevage et biodiversité : des antagonismes aux synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Vertès</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour et Sur le Développement Régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 17 p</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209111v1</w:t>
+                <w:t xml:space="preserve">hal-01191348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop-livestock interfaces established through adaptations of farmers' practices over the short and long term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3426,182 +3443,165 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Symposium on Integrated Crop-Livestock Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Integrated Crop Livestock Systems (ICLS). INT., Oct 2012, Porto Alegre, Brazil. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d’élevage et biodiversité : des antagonismes aux synergies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les exploitations laitières développent-elles une flexibilité face aux évolutions climatique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Magda</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Pour et Sur le Développement Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191348v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation spatiale et temporelle des couverts agricoles contribue-t-elle aux continuités écologiques pour la biodiversité ?</w:t>
               </w:r>
@@ -3712,64 +3712,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock farming systems and ecosystem services : from trade-offs to synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3876,51 +3876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elven Lanoé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3952,277 +3952,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de reproduction de vaches Maraîchînes Charolaises hivernées en stabulations libre ou en plein air</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Jouveau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Brives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458550v1</w:t>
+                <w:t xml:space="preserve">hal-01173208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Beguin</w:t>
+                <w:t xml:space="preserve">Performances de reproduction de vaches Maraîchînes Charolaises hivernées en stabulations libre ou en plein air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Brives</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elodie Jouveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01173208v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeders and Scientists towards the Maraîchine breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Brives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4457,217 +4457,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserver et valoriser la race bovine Maraîchine et les prairies naturelles de marais</w:t>
+                <w:t xml:space="preserve">How the development of typical products affects breeding stock qualification for endangered breeds. The case of the Gascon pig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Berland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Signoret</w:t>
+                <w:t xml:space="preserve">Annick A. Audiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Onco-Barella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque national du BRG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">6. International Livestock Farming Systems (LFS) symposium : Product quality based on local resources and its potential contribution to improved sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Beveneto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757983v1</w:t>
+                <w:t xml:space="preserve">hal-02753136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How the development of typical products affects breeding stock qualification for endangered breeds. The case of the Gascon pig</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick A. Audiot</w:t>
+                <w:t xml:space="preserve">Conserver et valoriser la race bovine Maraîchine et les prairies naturelles de marais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Onco-Barella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Livestock Farming Systems (LFS) symposium : Product quality based on local resources and its potential contribution to improved sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Beveneto, Italy</w:t>
+              <w:t xml:space="preserve">6. Colloque national du BRG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753136v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5185,90 +5185,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock farming systems and biodiversity: from trade-offs to synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5336,51 +5336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres recherches ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, France. , 1 p., 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6335,51 +6335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadeyron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Boutifard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630106v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngwt-aj05" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTN2LN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2007.01.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TQ3HZT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vignard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rossignol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labouesse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dimanche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carrasco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tricheur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-939-8_25" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05539825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061969v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191348v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouveau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757983v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berland" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753136v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onco-Barella" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198219v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833572v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133102v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutifard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kern&#233;&#239;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadeyron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Boutifard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630106v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngwt-aj05" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTN2LN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2007.01.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TQ3HZT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vignard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rossignol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labouesse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dimanche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carrasco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tricheur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-939-8_25" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05539825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061969v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209111v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouveau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onco-Barella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198219v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833572v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133102v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutifard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kern&#233;&#239;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>