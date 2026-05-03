--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -3223,553 +3223,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01458682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d’élevage et biodiversité : des antagonismes aux synergies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’organisation spatiale et temporelle des couverts agricoles contribue-t-elle aux continuités écologiques pour la biodiversité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Aviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Boussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Tichit</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
+                <w:t xml:space="preserve">Rémi Duflot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Joannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Séminaire de lancement du programme DIVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bourg en Bresse, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191348v1</w:t>
+                <w:t xml:space="preserve">hal-01458685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop-livestock interfaces established through adaptations of farmers' practices over the short and long term</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Martel</w:t>
+                <w:t xml:space="preserve">Systèmes d’élevage et biodiversité : des antagonismes aux synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Tichit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Magda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Durant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lauvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lécrivain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Symposium on Integrated Crop-Livestock Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Integrated Crop Livestock Systems (ICLS). INT., Oct 2012, Porto Alegre, Brazil. pp.1-11</w:t>
+              <w:t xml:space="preserve">19. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Paris, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02061969v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exploitations laitières développent-elles une flexibilité face aux évolutions climatique?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crop-livestock interfaces established through adaptations of farmers' practices over the short and long term</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Coquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fiorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Gibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour et Sur le Développement Régional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 17 p</w:t>
+              <w:t xml:space="preserve">II International Symposium on Integrated Crop-Livestock Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Integrated Crop Livestock Systems (ICLS). INT., Oct 2012, Porto Alegre, Brazil. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209111v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation spatiale et temporelle des couverts agricoles contribue-t-elle aux continuités écologiques pour la biodiversité ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugues Boussard</w:t>
+                <w:t xml:space="preserve">Les exploitations laitières développent-elles une flexibilité face aux évolutions climatique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique van Tilbeurgh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Vertès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Duflot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claudine Thenail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de lancement du programme DIVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Bourg en Bresse, France. 1 p</w:t>
+              <w:t xml:space="preserve">Pour et Sur le Développement Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458685v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock farming systems and ecosystem services : from trade-offs to synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3876,51 +3876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elven Lanoé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Thenail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Martel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4267,217 +4267,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de boeufs charolais et maraîchins hivernés en plein air ou en stabulation libre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
+                <w:t xml:space="preserve">To produce quality is a challenge for farmer's practices : Some tools to understand how farmers manage diversity within the herd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Roche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">IGA international symposium. The Quality of Goat Products : Models and Tools for Evaluation and Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bella, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195201v1</w:t>
+                <w:t xml:space="preserve">hal-01195215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To produce quality is a challenge for farmer's practices : Some tools to understand how farmers manage diversity within the herd</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performances de boeufs charolais et maraîchins hivernés en plein air ou en stabulation libre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Nozieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Roche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGA international symposium. The Quality of Goat Products : Models and Tools for Evaluation and Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bella, Italy</w:t>
+              <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195215v1</w:t>
+                <w:t xml:space="preserve">hal-01195201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the development of typical products affects breeding stock qualification for endangered breeds. The case of the Gascon pig</w:t>
               </w:r>
@@ -5185,90 +5185,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livestock farming systems and biodiversity: from trade-offs to synergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Magda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Agreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Tichit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Durant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6335,51 +6335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadeyron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Boutifard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630106v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngwt-aj05" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTN2LN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2007.01.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TQ3HZT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vignard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rossignol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labouesse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dimanche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carrasco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tricheur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-939-8_25" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05539825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191348v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061969v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209111v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouveau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195215v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onco-Barella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198219v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833572v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133102v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutifard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kern&#233;&#239;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Branchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Godinot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carof" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jaeger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2025.104275" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551431v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadeyron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viencent Boutifard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pousin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Signoret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028066v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Farruggia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellies-Oury Marie-Pierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bardou-Valette" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Sigwalt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Petit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Roche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588617v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Joannon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lalech&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.07.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618390v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dechatre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653788v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Coeur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#235;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.11.046" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210128v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Sabatier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Durant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth L&#233;crivain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/PAVSNNR201510025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630106v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Havet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier X. Coquil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Fiorelli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Gibon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ngwt-aj05" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Coquil" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fiorelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Gibon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.01.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K2CTN2LN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195219v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197693v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Steyaert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barzman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Billaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Brives" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2007.01.012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3TQ3HZT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660597v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Vignard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rossignol" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labouesse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dimanche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458490v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Albaladejo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carrasco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05380084v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Mzali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308341v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clement" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tricheur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126948" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501964v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-939-8_25" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://groupe-esa.hal.science/hal-05539825v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458641v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458681v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Jean-Charles" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458682v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458685v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Duflot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191348v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Tichit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Magda" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061969v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209111v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique van Tilbeurgh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Thenail" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458569v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elven Lano&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458550v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouveau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197804v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195215v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195201v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753136v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick A. Audiot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onco-Barella" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Berland" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948699v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bernou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458655v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458628v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198219v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197977v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Agreil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833572v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04133102v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523386v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boutifard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermance Louis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608751v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475328v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122956v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kern&#233;&#239;s" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186927v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dreyfus" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>